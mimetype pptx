--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -53,50 +53,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +116,54 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +292,57 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And the land was not able to bear them, that they might dwell together: for their substance was great, so that they could not dwell together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று. அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the land was not able to bear them, that they might dwell together: for their substance was great, so that they could not dwell together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று. அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And there was a strife between the herdmen of Abram's cattle and the herdmen of Lot's cattle: and the Canaanite and the Perizzite dwelled then in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம் வேண்டாம்; நாம் சகோதரர்.]]></a:t>
+              <a:t><![CDATA[7. And there was a strife between the herdmen of Abram's cattle and the herdmen of Lot's cattle: and the Canaanite and the Perizzite dwelled then in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம் வேண்டாம்; நாம் சகோதரர்.]]></a:t>
+              <a:t><![CDATA[8. And Abram said unto Lot, Let there be no strife, I pray you, between me and you, and between my herdmen and your herdmen; for we be brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Abram said unto Lot, Let there be no strife, I pray you, between me and you, and between my herdmen and your herdmen; for we be brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Is not the whole land before you? separate yourself, I pray you, from me: if you will take the left hand, then I will go to the right; or if you depart to the right hand, then I will go to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Is not the whole land before you? separate yourself, I pray you, from me: if you will take the left hand, then I will go to the right; or if you depart to the right hand, then I will go to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And Lot lifted up his eyes, and beheld all the plain of Jordan, that it was well watered every where, before the LORD destroyed Sodom and Gomorrah, even as the garden of the LORD, like the land of Egypt, as you come unto Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And Lot lifted up his eyes, and beheld all the plain of Jordan, that it was well watered every where, before the LORD destroyed Sodom and Gomorrah, even as the garden of the LORD, like the land of Egypt, as you come unto Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Abram went up out of Egypt, he, and his wife, and all that he had, and Lot with him, into the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது லோத்து யோர்தானுக்கு அருகான சமபூமி முழுவதையும் தெரிந்துகொண்டு, கிழக்கே பிரயாணப்பட்டுப் போனான்; இப்படி அவர்கள் ஒருவரை ஒருவர் விட்டுப் பிரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Lot lifted up his eyes, and beheld all the plain of Jordan, that it was well watered every where, before the LORD destroyed Sodom and Gomorrah, even as the garden of the LORD, like the land of Egypt, as you come unto Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. Then Lot chose him all the plain of Jordan; and Lot journeyed east: and they separated themselves the one from the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. Then Lot chose him all the plain of Jordan; and Lot journeyed east: and they separated themselves the one from the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சோதோமின் ஜனங்கள் பொல்லாதவர்களும் கர்த்தருக்கு முன்பாக மகா பாவிகளுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Abram dwelled in the land of Canaan, and Lot dwelled in the cities of the plain, and pitched his tent toward Sodom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லோத்து ஆபிராமைவிட்டுப் பிரிந்தபின்பு, கர்த்தர் ஆபிராமை நோக்கி: உன் கண்களை ஏறெடுத்து, நீ இருக்கிற இடத்திலிருந்து வடக்கேயும், தெற்கேயும், கிழக்கேயும், மேற்கேயும் நோக்கிப்பார்.]]></a:t>
+              <a:t><![CDATA[12. Abram dwelled in the land of Canaan, and Lot dwelled in the cities of the plain, and pitched his tent toward Sodom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லோத்து ஆபிராமைவிட்டுப் பிரிந்தபின்பு, கர்த்தர் ஆபிராமை நோக்கி: உன் கண்களை ஏறெடுத்து, நீ இருக்கிற இடத்திலிருந்து வடக்கேயும், தெற்கேயும், கிழக்கேயும், மேற்கேயும் நோக்கிப்பார்.]]></a:t>
+              <a:t><![CDATA[13. But the men of Sodom were wicked and sinners before the LORD exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ பார்க்கிற இந்தப் பூமி முழுவதையும் நான் உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் இருக்கும்படி கொடுத்து,]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Abram, after that Lot was separated from him, Lift up now yours eyes, and look from the place where you are northward, and southward, and eastward, and westward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் சந்ததியைப் பூமியின் தூளைப்போலப் பெருகப்பண்ணுவேன்; ஒருவன் பூமியின் தூளை எண்ணக்கூடுமானால், உன் சந்ததியும் எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Abram, after that Lot was separated from him, Lift up now yours eyes, and look from the place where you are northward, and southward, and eastward, and westward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் சந்ததியைப் பூமியின் தூளைப்போலப் பெருகப்பண்ணுவேன்; ஒருவன் பூமியின் தூளை எண்ணக்கூடுமானால், உன் சந்ததியும் எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[15. For all the land which you see, to you will I give it, and to your seed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ எழுந்து தேசத்தின் நீளமும் அகலமும் எம்மட்டோ, அம்மட்டும் நடந்து திரி; உனக்கு அதைத் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. For all the land which you see, to you will I give it, and to your seed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Abram went up out of Egypt, he, and his wife, and all that he had, and Lot with him, into the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில் சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[16. And I will make your seed as the dust of the earth: so that if a man can number the dust of the earth, then shall your seed also be numbered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2909,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில் சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[16. And I will make your seed as the dust of the earth: so that if a man can number the dust of the earth, then shall your seed also be numbered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Arise, walk through the land in the length of it and in the breadth of it; for I will give it unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Arise, walk through the land in the length of it and in the breadth of it; for I will give it unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Then Abram removed his tent, and came and dwelt in the plain of Mamre, which is in Hebron, and built there an altar unto the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Then Abram removed his tent, and came and dwelt in the plain of Mamre, which is in Hebron, and built there an altar unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிராம் மிருகஜீவன்களும் வெள்ளியும் பொன்னுமான ஆஸ்திகளையுடைய சீமானாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Abram was very rich in cattle, in silver, and in gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான் முன்பு கூடாரம்போட்டதும்,]]></a:t>
+              <a:t><![CDATA[3. And he went on his journeys from the south even to Bethel, unto the place where his tent had been at the beginning, between Bethel and Hai;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான் முன்பு கூடாரம்போட்டதும்,]]></a:t>
+              <a:t><![CDATA[3. And he went on his journeys from the south even to Bethel, unto the place where his tent had been at the beginning, between Bethel and Hai;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் முதல்முதல் ஒரு பலிபீடத்தை உண்டாக்கினதுமான ஸ்தலமட்டும் போனான்; அங்கே ஆபிராம் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[4. Unto the place of the altar, which he had make there at the first: and there Abram called on the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிராமுடனே வந்த லோத்துக்கும் ஆடுமாடுகளும் கூடாரங்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[4. Unto the place of the altar, which he had make there at the first: and there Abram called on the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And Lot also, which went with Abram, had flocks, and herds, and tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474715129" r:id="rId1"/>
+    <p:sldLayoutId id="2481563602" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4314,82 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इकट्ठे न रह सके।]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. सो अब्राम, और लूत की भेड़-बकरी, और गाय-बैल के चरवाहों के बीच में झगड़ा हुआ: और उस समय कनानी, और]]></a:t>
+              <a:t><![CDATA[மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परिज्जी लोग, उस देश में रहते थे।]]></a:t>
+              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब अब्राम लूत से कहने लगा, मेरे और तेरे बीच, और मेरे और तेरे चरवाहों के बीच में झगड़ा न होने पाए;]]></a:t>
+              <a:t><![CDATA[அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि हम लोग भाई बन्धु हैं।]]></a:t>
+              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. क्या सारा देश तेरे साम्हने नहीं? सो मुझ से अलग हो, यदि तू बाईं ओर जाए तो मैं दाहिनी ओर जाऊंगा; और]]></a:t>
+              <a:t><![CDATA[வேண்டாம்; நாம் சகோதரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यदि तू दाहिनी ओर जाए तो मैं बाईं ओर जाऊंगा।]]></a:t>
+              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब लूत ने आंख उठा कर, यरदन नदी के पास वाली सारी तराई को देखा, कि वह सब सिंची हुई है। जब तक यहोवा]]></a:t>
+              <a:t><![CDATA[போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने सदोम और अमोरा को नाश न किया था, तब तक सोअर के मार्ग तक वह तराई यहोवा की बाटिका, और मिस्र देश के]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समान उपजाऊ थी।]]></a:t>
+              <a:t><![CDATA[நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब अब्राम अपनी पत्नी, और अपनी सारी सम्पत्ति ले कर, लूत को भी संग लिये हुए, मिस्र को छोड़ कर कनान]]></a:t>
+              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. सो लूत अपने लिये यरदन की सारी तराई को चुन के पूर्व की ओर चला, और वे एक दूसरे से अलग हो गए।]]></a:t>
+              <a:t><![CDATA[சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. अब्राम तो कनान देश में रहा, पर लूत उस तराई के नगरों में रहने लगा; और अपना तम्बू सदोम के निकट]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது லோத்து யோர்தானுக்கு அருகான சமபூமி முழுவதையும் தெரிந்துகொண்டு, கிழக்கே பிரயாணப்பட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खड़ा किया।]]></a:t>
+              <a:t><![CDATA[போனான்; இப்படி அவர்கள் ஒருவரை ஒருவர் விட்டுப் பிரிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. सदोम के लोग यहोवा के लेखे में बड़े दुष्ट और पापी थे।]]></a:t>
+              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जब लूत अब्राम से अलग हो गया तब उसके पश्चात यहोवा ने अब्राम से कहा, आंख उठा कर जिस स्थान पर तू है]]></a:t>
+              <a:t><![CDATA[பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वहां से उत्तर-दक्खिन, पूर्व-पश्चिम, चारों ओर दृष्टि कर।]]></a:t>
+              <a:t><![CDATA[13. சோதோமின் ஜனங்கள் பொல்லாதவர்களும் கர்த்தருக்கு முன்பாக மகா பாவிகளுமாய் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. क्योंकि जितनी भूमि तुझे दिखाई देती है, उस सब को मैं तुझे और तेरे वंश को युग युग के लिये दूंगा।]]></a:t>
+              <a:t><![CDATA[14. லோத்து ஆபிராமைவிட்டுப் பிரிந்தபின்பு, கர்த்தர் ஆபிராமை நோக்கி: உன் கண்களை ஏறெடுத்து, நீ இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और मैं तेरे वंश को पृथ्वी की धूल के किनकों की नाईं बहुत करूंगा, यहां तक कि जो कोई पृथ्वी की धूल]]></a:t>
+              <a:t><![CDATA[இடத்திலிருந்து வடக்கேயும், தெற்கேயும், கிழக்கேயும், மேற்கேயும் நோக்கிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के किनकों को गिन सकेगा वही तेरा वंश भी गिन सकेगा।]]></a:t>
+              <a:t><![CDATA[15. நீ பார்க்கிற இந்தப் பூமி முழுவதையும் நான் உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் இருக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. उठ, इस देश की लम्बाई और चौड़ाई में चल फिर; क्योंकि मैं उसे तुझी को दूंगा।]]></a:t>
+              <a:t><![CDATA[கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के दक्खिन देश में आया।]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. इसके पशचात् अब्राम अपना तम्बू उखाड़ कर, माम्रे के बांजों के बीच जो हेब्रोन में थे जा कर रहने]]></a:t>
+              <a:t><![CDATA[16. உன் சந்ததியைப் பூமியின் தூளைப்போலப் பெருகப்பண்ணுவேன்; ஒருவன் பூமியின் தூளை எண்ணக்கூடுமானால், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लगा, और वहां भी यहोवा की एक वेदी बनाई॥]]></a:t>
+              <a:t><![CDATA[சந்ததியும் எண்ணப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. நீ எழுந்து தேசத்தின் நீளமும் அகலமும் எம்மட்டோ, அம்மட்டும் நடந்து திரி; உனக்கு அதைத் தருவேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. अब्राम भेड़-बकरी, गाय-बैल, और सोने-रूपे का बड़ा धनी था।]]></a:t>
+              <a:t><![CDATA[2. ஆபிராம் மிருகஜீவன்களும் வெள்ளியும் பொன்னுமான ஆஸ்திகளையுடைய சீமானாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. फिर वह दक्खिन देश से चलकर, बेतेल के पास उसी स्थान को पहुंचा, जहां उसका तम्बू पहले पड़ा था, जो]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेतेल और ऐ के बीच में है।]]></a:t>
+              <a:t><![CDATA[முன்பு கூடாரம்போட்டதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यह स्थान उस वेदी का है, जिसे उसने पहले बनाई थी, और वहां अब्राम ने फिर यहोवा से प्रार्थना की।]]></a:t>
+              <a:t><![CDATA[4. தான் முதல்முதல் ஒரு பலிபீடத்தை உண்டாக்கினதுமான ஸ்தலமட்டும் போனான்; அங்கே ஆபிராம் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और लूत के पास भी, जो अब्राम के साथ चलता था, भेड़-बकरी, गाय-बैल, और तम्बू थे।]]></a:t>
+              <a:t><![CDATA[நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. सो उस देश में उन दोनों की समाई न हो सकी कि वे इकट्ठे रहें: क्योंकि उनके पास बहुत धन था इसलिये वे]]></a:t>
+              <a:t><![CDATA[5. ஆபிராமுடனே வந்த லோத்துக்கும் ஆடுமாடுகளும் கூடாரங்களும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>