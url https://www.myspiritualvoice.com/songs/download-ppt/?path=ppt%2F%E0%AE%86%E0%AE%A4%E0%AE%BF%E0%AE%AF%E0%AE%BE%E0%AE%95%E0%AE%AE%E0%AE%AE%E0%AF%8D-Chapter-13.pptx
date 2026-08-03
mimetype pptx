--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -53,58 +53,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -116,54 +108,50 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
-    <p:sldId id="287" r:id="rId34"/>
-[...2 lines deleted...]
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,57 +280,53 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான் முன்பு கூடாரம்போட்டதும்,]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் முதல்முதல் ஒரு பலிபீடத்தை உண்டாக்கினதுமான ஸ்தலமட்டும் போனான்; அங்கே ஆபிராம் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று. அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தான் முதல்முதல் ஒரு பலிபீடத்தை உண்டாக்கினதுமான ஸ்தலமட்டும் போனான்; அங்கே ஆபிராம் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று. அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிராமுடனே வந்த லோத்துக்கும் ஆடுமாடுகளும் கூடாரங்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம் வேண்டாம்; நாம் சகோதரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம் வேண்டாம்; நாம் சகோதரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று. அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆபிராமுடைய மந்தைமேய்பருக்கும் லோத்துடைய மந்தைமேய்ப்பருக்கும் வாக்குவாதம் உண்டாயிற்று. அக்காலத்திலே கானானியரும் பெரிசியரும் அத்தேசத்தில் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம் வேண்டாம்; நாம் சகோதரர்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆபிராம் லோத்தை நோக்கி: எனக்கும் உனக்கும், என் மேய்ப்பருக்கும் உன் மேய்ப்பருக்கும் வாக்குவாதம் வேண்டாம்; நாம் சகோதரர்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ எழுந்து தேசத்தின் நீளமும் அகலமும் எம்மட்டோ, அம்மட்டும் நடந்து திரி; உனக்கு அதைத் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது லோத்து யோர்தானுக்கு அருகான சமபூமி முழுவதையும் தெரிந்துகொண்டு, கிழக்கே பிரயாணப்பட்டுப் போனான்; இப்படி அவர்கள் ஒருவரை ஒருவர் விட்டுப் பிரிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தத் தேசமெல்லாம் உனக்கு முன் இருக்கிறது அல்லவா? நீ என்னைவிட்டுப் பிரிந்துபோகலாம்; நீ இடதுபுறம் போனால், நான் வலதுபுறம் போகிறேன்; நீ வலதுபுறம் போனால், நான் இடதுபுறம் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. சோதோமின் ஜனங்கள் பொல்லாதவர்களும் கர்த்தருக்கு முன்பாக மகா பாவிகளுமாய் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. லோத்து ஆபிராமைவிட்டுப் பிரிந்தபின்பு, கர்த்தர் ஆபிராமை நோக்கி: உன் கண்களை ஏறெடுத்து, நீ இருக்கிற இடத்திலிருந்து வடக்கேயும், தெற்கேயும், கிழக்கேயும், மேற்கேயும் நோக்கிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது லோத்து தன் கண்களை ஏறெடுத்துப் பார்த்து; யோர்தான் நதிக்கு அருகான சமபூமி முழுவதும் நீர்வளம் பொருந்தினதாயிருக்கக் கண்டான். கர்த்தர் சோதோமையும் கொமோராவையும் அழிக்கும்முன்னே, சோவாருக்குப் போம் வழிமட்டும் அது கர்த்தருடைய தோட்டத்தைப் போலவும் எகிப்து தேசத்தைப்போலவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. லோத்து ஆபிராமைவிட்டுப் பிரிந்தபின்பு, கர்த்தர் ஆபிராமை நோக்கி: உன் கண்களை ஏறெடுத்து, நீ இருக்கிற இடத்திலிருந்து வடக்கேயும், தெற்கேயும், கிழக்கேயும், மேற்கேயும் நோக்கிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது லோத்து யோர்தானுக்கு அருகான சமபூமி முழுவதையும் தெரிந்துகொண்டு, கிழக்கே பிரயாணப்பட்டுப் போனான்; இப்படி அவர்கள் ஒருவரை ஒருவர் விட்டுப் பிரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நீ பார்க்கிற இந்தப் பூமி முழுவதையும் நான் உனக்கும் உன் சந்ததிக்கும் என்றைக்கும் இருக்கும்படி கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது லோத்து யோர்தானுக்கு அருகான சமபூமி முழுவதையும் தெரிந்துகொண்டு, கிழக்கே பிரயாணப்பட்டுப் போனான்; இப்படி அவர்கள் ஒருவரை ஒருவர் விட்டுப் பிரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. உன் சந்ததியைப் பூமியின் தூளைப்போலப் பெருகப்பண்ணுவேன்; ஒருவன் பூமியின் தூளை எண்ணக்கூடுமானால், உன் சந்ததியும் எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. உன் சந்ததியைப் பூமியின் தூளைப்போலப் பெருகப்பண்ணுவேன்; ஒருவன் பூமியின் தூளை எண்ணக்கூடுமானால், உன் சந்ததியும் எண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆபிராம் கானான் தேசத்தில் குடியிருந்தான்; லோத்து அந்த யோர்தானுக்கு அருகான சமபூமியிலுள்ள பட்டணங்களில் வாசம்பண்ணி, சோதோமுக்கு நேரே கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. நீ எழுந்து தேசத்தின் நீளமும் அகலமும் எம்மட்டோ, அம்மட்டும் நடந்து திரி; உனக்கு அதைத் தருவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ எழுந்து தேசத்தின் நீளமும் அகலமும் எம்மட்டோ, அம்மட்டும் நடந்து திரி; உனக்கு அதைத் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சோதோமின் ஜனங்கள் பொல்லாதவர்களும் கர்த்தருக்கு முன்பாக மகா பாவிகளுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில் சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,487 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லோத்து ஆபிராமைவிட்டுப் பிரிந்தபின்பு, கர்த்தர் ஆபிராமை நோக்கி: உன் கண்களை ஏறெடுத்து, நீ இருக்கிற இடத்திலிருந்து வடக்கேயும், தெற்கேயும், கிழக்கேயும், மேற்கேயும் நோக்கிப்பார்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[16. உன் சந்ததியைப் பூமியின் தூளைப்போலப் பெருகப்பண்ணுவேன்; ஒருவன் பூமியின் தூளை எண்ணக்கூடுமானால், உன் சந்ததியும் எண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில் சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில் சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[2. ஆபிராம் மிருகஜீவன்களும் வெள்ளியும் பொன்னுமான ஆஸ்திகளையுடைய சீமானாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ஆபிராம் கூடாரத்தைப் பெயர்த்துக்கொண்டுபோய், எபிரோனிலிருக்கும் மம்ரேயின் சமபூமியில் சேர்ந்து குடியிருந்து, அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான் முன்பு கூடாரம்போட்டதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான் முன்பு கூடாரம்போட்டதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராமும், அவன் மனைவியும், அவனுக்கு உண்டான யாவும், அவனுடனே லோத்தும், எகிப்தை விட்டு, தென்திசையில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தான் முதல்முதல் ஒரு பலிபீடத்தை உண்டாக்கினதுமான ஸ்தலமட்டும் போனான்; அங்கே ஆபிராம் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிராம் மிருகஜீவன்களும் வெள்ளியும் பொன்னுமான ஆஸ்திகளையுடைய சீமானாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. ஆபிராமுடனே வந்த லோத்துக்கும் ஆடுமாடுகளும் கூடாரங்களும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தன் பிரயாணங்களிலே தெற்கேயிருந்து பெத்தேல் மட்டும், பெத்தேலுக்கும் ஆயீக்கும் நடுவாகத் தான் முன்பு கூடாரம்போட்டதும்,]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ஒருமித்துக் குடியிருக்க அந்தப் பூமி அவர்களைத் தாங்கக் கூடாதிருந்தது; அவர்களுடைய ஆஸ்தி மிகுதியாயிருந்தபடியால், அவர்கள் ஒருமித்து வாசம்பண்ண ஏதுவில்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488327" r:id="rId1"/>
+    <p:sldLayoutId id="2474715129" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4314,82 +3862,50 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at the beginning, between Bethel and Hai;]]></a:t>
+              <a:t><![CDATA[इकट्ठे न रह सके।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Unto the place of the altar, which he had make there at the first: and there Abram called on the]]></a:t>
+              <a:t><![CDATA[7. सो अब्राम, और लूत की भेड़-बकरी, और गाय-बैल के चरवाहों के बीच में झगड़ा हुआ: और उस समय कनानी, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name of the LORD.]]></a:t>
+              <a:t><![CDATA[परिज्जी लोग, उस देश में रहते थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Lot also, which went with Abram, had flocks, and herds, and tents.]]></a:t>
+              <a:t><![CDATA[8. तब अब्राम लूत से कहने लगा, मेरे और तेरे बीच, और मेरे और तेरे चरवाहों के बीच में झगड़ा न होने पाए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the land was not able to bear them, that they might dwell together: for their substance was]]></a:t>
+              <a:t><![CDATA[क्योंकि हम लोग भाई बन्धु हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great, so that they could not dwell together.]]></a:t>
+              <a:t><![CDATA[9. क्या सारा देश तेरे साम्हने नहीं? सो मुझ से अलग हो, यदि तू बाईं ओर जाए तो मैं दाहिनी ओर जाऊंगा; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And there was a strife between the herdmen of Abram's cattle and the herdmen of Lot's cattle: and]]></a:t>
+              <a:t><![CDATA[यदि तू दाहिनी ओर जाए तो मैं बाईं ओर जाऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Canaanite and the Perizzite dwelled then in the land.]]></a:t>
+              <a:t><![CDATA[10. तब लूत ने आंख उठा कर, यरदन नदी के पास वाली सारी तराई को देखा, कि वह सब सिंची हुई है। जब तक यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Abram said unto Lot, Let there be no strife, I pray you, between me and you, and between my]]></a:t>
+              <a:t><![CDATA[ने सदोम और अमोरा को नाश न किया था, तब तक सोअर के मार्ग तक वह तराई यहोवा की बाटिका, और मिस्र देश के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[herdmen and your herdmen; for we be brethren.]]></a:t>
+              <a:t><![CDATA[समान उपजाऊ थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Arise, walk through the land in the length of it and in the breadth of it; for I will give it]]></a:t>
+              <a:t><![CDATA[1. तब अब्राम अपनी पत्नी, और अपनी सारी सम्पत्ति ले कर, लूत को भी संग लिये हुए, मिस्र को छोड़ कर कनान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Is not the whole land before you? separate yourself, I pray you, from me: if you will take the]]></a:t>
+              <a:t><![CDATA[11. सो लूत अपने लिये यरदन की सारी तराई को चुन के पूर्व की ओर चला, और वे एक दूसरे से अलग हो गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[left hand, then I will go to the right; or if you depart to the right hand, then I will go to the]]></a:t>
+              <a:t><![CDATA[12. अब्राम तो कनान देश में रहा, पर लूत उस तराई के नगरों में रहने लगा; और अपना तम्बू सदोम के निकट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[left.]]></a:t>
+              <a:t><![CDATA[खड़ा किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Lot lifted up his eyes, and beheld all the plain of Jordan, that it was well watered every]]></a:t>
+              <a:t><![CDATA[13. सदोम के लोग यहोवा के लेखे में बड़े दुष्ट और पापी थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where, before the LORD destroyed Sodom and Gomorrah, even as the garden of the LORD, like the land]]></a:t>
+              <a:t><![CDATA[14. जब लूत अब्राम से अलग हो गया तब उसके पश्चात यहोवा ने अब्राम से कहा, आंख उठा कर जिस स्थान पर तू है]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Egypt, as you come unto Zoar.]]></a:t>
+              <a:t><![CDATA[वहां से उत्तर-दक्खिन, पूर्व-पश्चिम, चारों ओर दृष्टि कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then Lot chose him all the plain of Jordan; and Lot journeyed east: and they separated]]></a:t>
+              <a:t><![CDATA[15. क्योंकि जितनी भूमि तुझे दिखाई देती है, उस सब को मैं तुझे और तेरे वंश को युग युग के लिये दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves the one from the other.]]></a:t>
+              <a:t><![CDATA[16. और मैं तेरे वंश को पृथ्वी की धूल के किनकों की नाईं बहुत करूंगा, यहां तक कि जो कोई पृथ्वी की धूल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Abram dwelled in the land of Canaan, and Lot dwelled in the cities of the plain, and pitched his]]></a:t>
+              <a:t><![CDATA[के किनकों को गिन सकेगा वही तेरा वंश भी गिन सकेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tent toward Sodom.]]></a:t>
+              <a:t><![CDATA[17. उठ, इस देश की लम्बाई और चौड़ाई में चल फिर; क्योंकि मैं उसे तुझी को दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you.]]></a:t>
+              <a:t><![CDATA[के दक्खिन देश में आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But the men of Sodom were wicked and sinners before the LORD exceedingly.]]></a:t>
+              <a:t><![CDATA[18. इसके पशचात् अब्राम अपना तम्बू उखाड़ कर, माम्रे के बांजों के बीच जो हेब्रोन में थे जा कर रहने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,579 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD said unto Abram, after that Lot was separated from him, Lift up now yours eyes, and]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[earth, then shall your seed also be numbered.]]></a:t>
+              <a:t><![CDATA[लगा, और वहां भी यहोवा की एक वेदी बनाई॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then Abram removed his tent, and came and dwelt in the plain of Mamre, which is in Hebron, and]]></a:t>
+              <a:t><![CDATA[2. अब्राम भेड़-बकरी, गाय-बैल, और सोने-रूपे का बड़ा धनी था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[built there an altar unto the LORD.]]></a:t>
+              <a:t><![CDATA[3. फिर वह दक्खिन देश से चलकर, बेतेल के पास उसी स्थान को पहुंचा, जहां उसका तम्बू पहले पड़ा था, जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Abram went up out of Egypt, he, and his wife, and all that he had, and Lot with him, into the]]></a:t>
+              <a:t><![CDATA[बेतेल और ऐ के बीच में है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[south.]]></a:t>
+              <a:t><![CDATA[4. यह स्थान उस वेदी का है, जिसे उसने पहले बनाई थी, और वहां अब्राम ने फिर यहोवा से प्रार्थना की।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Abram was very rich in cattle, in silver, and in gold.]]></a:t>
+              <a:t><![CDATA[5. और लूत के पास भी, जो अब्राम के साथ चलता था, भेड़-बकरी, गाय-बैल, और तम्बू थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he went on his journeys from the south even to Bethel, unto the place where his tent had been]]></a:t>
+              <a:t><![CDATA[6. सो उस देश में उन दोनों की समाई न हो सकी कि वे इकट्ठे रहें: क्योंकि उनके पास बहुत धन था इसलिये वे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>