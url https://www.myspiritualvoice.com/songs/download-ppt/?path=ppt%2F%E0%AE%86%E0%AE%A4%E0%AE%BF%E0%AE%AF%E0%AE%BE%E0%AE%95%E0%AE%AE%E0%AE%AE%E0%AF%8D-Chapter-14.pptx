--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -75,50 +75,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +155,57 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +345,60 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேயீர் மலைகளில் இருந்த ஓரியரையும், வனாந்தரத்துக்கு அருகான எல்பாரான்மட்டும் முறியடித்து,]]></a:t>
+              <a:t><![CDATA[5. And in the fourteenth year came Chedorlaomer, and the kings that were with him, and stroke the Rephaims in Ashteroth Karnaim, and the Zuzims in Ham, and the Emins in Shaveh Kiriathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. திரும்பிக் காதேஸென்னும் என்மிஸ்பாத்துக்கு வந்து, அமலேக்கியருடைய நாடனைத்தையும், அத்சாத்சோன் தாமாரிலே குடியிருந்த எமோரியரையும்கூடச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the Horites in their mount Seir, unto Elparan, which is by the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. திரும்பிக் காதேஸென்னும் என்மிஸ்பாத்துக்கு வந்து, அமலேக்கியருடைய நாடனைத்தையும், அத்சாத்சோன் தாமாரிலே குடியிருந்த எமோரியரையும்கூடச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they returned, and came to Enmishpat, which is Kadesh, and stroke all the country of the Amalekites, and also the Amorites, that dwelt in Hazezontamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சோதோமின் ராஜாவும் கொமோராவின் ராஜாவும் அத்மாவின் ராஜாவும் செபோயீமின் ராஜாவும் சோவார் என்னும் பேலாவின் ராஜாவும் புறப்பட்டுச் சித்தீம் பள்ளத்தாக்கிலே,]]></a:t>
+              <a:t><![CDATA[7. And they returned, and came to Enmishpat, which is Kadesh, and stroke all the country of the Amalekites, and also the Amorites, that dwelt in Hazezontamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சோதோமின் ராஜாவும் கொமோராவின் ராஜாவும் அத்மாவின் ராஜாவும் செபோயீமின் ராஜாவும் சோவார் என்னும் பேலாவின் ராஜாவும் புறப்பட்டுச் சித்தீம் பள்ளத்தாக்கிலே,]]></a:t>
+              <a:t><![CDATA[8. And there went out the king of Sodom, and the king of Gomorrah, and the king of Admah, and the king of Zeboiim, and the king of Bela (the same is Zoar;) and they joined battle with them in the vale of Siddim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏலாமின் ராஜாவாகிய கெதர்லாகோமேரோடும், ஜாதிகளின் ராஜாவாகிய திதியாலோடும் சிநேயாரின் ராஜாவாகிய அம்ராப்பேலோடும் எலாசாரின் ராஜாவாகிய அரியோகோடும் யுத்தம்பண்ணப் புறப்பட்டு, அந்த ஐந்து ராஜாக்களோடும் இந்த நாலு ராஜாக்களும் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And there went out the king of Sodom, and the king of Gomorrah, and the king of Admah, and the king of Zeboiim, and the king of Bela (the same is Zoar;) and they joined battle with them in the vale of Siddim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏலாமின் ராஜாவாகிய கெதர்லாகோமேரோடும், ஜாதிகளின் ராஜாவாகிய திதியாலோடும் சிநேயாரின் ராஜாவாகிய அம்ராப்பேலோடும் எலாசாரின் ராஜாவாகிய அரியோகோடும் யுத்தம்பண்ணப் புறப்பட்டு, அந்த ஐந்து ராஜாக்களோடும் இந்த நாலு ராஜாக்களும் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. With Chedorlaomer the king of Elam, and with Tidal king of nations, and Amraphel king of Shinar, and Arioch king of Ellasar; four kings with five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தச் சித்தீம் பள்ளத்தாக்கு எங்கும் நிலக்கீல் உண்டாகும் கேணிகள் இருந்தது. சோதோம் கொமோராவின் ராஜாக்கள் முறிந்தோடி அங்கே விழுந்தார்கள்; மீந்தவர்கள் மலைகளுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. With Chedorlaomer the king of Elam, and with Tidal king of nations, and Amraphel king of Shinar, and Arioch king of Ellasar; four kings with five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தச் சித்தீம் பள்ளத்தாக்கு எங்கும் நிலக்கீல் உண்டாகும் கேணிகள் இருந்தது. சோதோம் கொமோராவின் ராஜாக்கள் முறிந்தோடி அங்கே விழுந்தார்கள்; மீந்தவர்கள் மலைகளுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. With Chedorlaomer the king of Elam, and with Tidal king of nations, and Amraphel king of Shinar, and Arioch king of Ellasar; four kings with five.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள் சோதோமிலும் கொமோராவிலுமுள்ள பொருள்கள் எல்லாவற்றையும், போஜனபதார்த்தங்கள் எல்லாவற்றையும் எடுத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the vale of Siddim was full of slimepits; and the kings of Sodom and Gomorrah fled, and fell there; and they that remained fled to the mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிநேயாரின் ராஜாவாகிய அம்ராப்பேலும், எலாசாரின் ராஜாவாகிய அரியோகும் ஏலாமின் ராஜாவாகிய கெதர்லாகோமேரும், ஜாதிகளின் ராஜாவாகிய திதியாலும் இருந்த நாட்களில்;]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the days of Amraphel king of Shinar, Arioch king of Ellasar, Chedorlaomer king of Elam, and Tidal king of nations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆபிராமின் சகோதரனுடைய குமாரனாகிய லோத்து சோதோமிலே குடியிருந்தபடியால், அவனையும் அவன் பொருள்களையும் கொண்டுபோய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the vale of Siddim was full of slimepits; and the kings of Sodom and Gomorrah fled, and fell there; and they that remained fled to the mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தப்பியோடின ஒருவன் எபிரேயனாகிய ஆபிராமிடத்தில் வந்து அதை அறிவித்தான்; ஆபிராம் தன்னோடே உடன்படிக்கை செய்திருந்த மனிதராகிய எஸ்கோலுக்கும் ஆநேருக்கும் சகோதரனாகிய மம்ரே என்னும் எமோரியனுடைய சம பூமியிலே அப்பொழுது குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And they took all the goods of Sodom and Gomorrah, and all their victuals, and went their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தப்பியோடின ஒருவன் எபிரேயனாகிய ஆபிராமிடத்தில் வந்து அதை அறிவித்தான்; ஆபிராம் தன்னோடே உடன்படிக்கை செய்திருந்த மனிதராகிய எஸ்கோலுக்கும் ஆநேருக்கும் சகோதரனாகிய மம்ரே என்னும் எமோரியனுடைய சம பூமியிலே அப்பொழுது குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And they took all the goods of Sodom and Gomorrah, and all their victuals, and went their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தப்பியோடின ஒருவன் எபிரேயனாகிய ஆபிராமிடத்தில் வந்து அதை அறிவித்தான்; ஆபிராம் தன்னோடே உடன்படிக்கை செய்திருந்த மனிதராகிய எஸ்கோலுக்கும் ஆநேருக்கும் சகோதரனாகிய மம்ரே என்னும் எமோரியனுடைய சம பூமியிலே அப்பொழுது குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And they took Lot, Abram's brother's son, who dwelt in Sodom, and his goods, and departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் சகோதரன் சிறையாகக் கொண்டுபோகப்பட்டதை ஆபிராம் கேள்விப்பட்டபோது, அவன் தன் வீட்டிலே பிறந்த கைபடிந்தவர்களாகிய முந்நூற்றுப் பதினெட்டு ஆட்களுக்கும் ஆயுதம் தரிப்பித்து, தாண் என்னும் ஊர்மட்டும் அவர்களைத் தொடர்ந்து,]]></a:t>
+              <a:t><![CDATA[12. And they took Lot, Abram's brother's son, who dwelt in Sodom, and his goods, and departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் சகோதரன் சிறையாகக் கொண்டுபோகப்பட்டதை ஆபிராம் கேள்விப்பட்டபோது, அவன் தன் வீட்டிலே பிறந்த கைபடிந்தவர்களாகிய முந்நூற்றுப் பதினெட்டு ஆட்களுக்கும் ஆயுதம் தரிப்பித்து, தாண் என்னும் ஊர்மட்டும் அவர்களைத் தொடர்ந்து,]]></a:t>
+              <a:t><![CDATA[13. And there came one that had escaped, and told Abram the Hebrew; for he dwelt in the plain of Mamre the Amorite, brother of Eshcol, and brother of Aner: and these were confederate with Abram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் சகோதரன் சிறையாகக் கொண்டுபோகப்பட்டதை ஆபிராம் கேள்விப்பட்டபோது, அவன் தன் வீட்டிலே பிறந்த கைபடிந்தவர்களாகிய முந்நூற்றுப் பதினெட்டு ஆட்களுக்கும் ஆயுதம் தரிப்பித்து, தாண் என்னும் ஊர்மட்டும் அவர்களைத் தொடர்ந்து,]]></a:t>
+              <a:t><![CDATA[13. And there came one that had escaped, and told Abram the Hebrew; for he dwelt in the plain of Mamre the Amorite, brother of Eshcol, and brother of Aner: and these were confederate with Abram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இராக்காலத்திலே அவனும் அவன் வேலைக்காரரும் பிரிந்து, பவிஞ்சுகளாய் அவர்கள்மேல் விழுந்து, அவர்களை முறியடித்து, தமஸ்குவுக்கு இடதுபுறமான ஓபாமட்டும் துரத்தி,]]></a:t>
+              <a:t><![CDATA[13. And there came one that had escaped, and told Abram the Hebrew; for he dwelt in the plain of Mamre the Amorite, brother of Eshcol, and brother of Aner: and these were confederate with Abram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இராக்காலத்திலே அவனும் அவன் வேலைக்காரரும் பிரிந்து, பவிஞ்சுகளாய் அவர்கள்மேல் விழுந்து, அவர்களை முறியடித்து, தமஸ்குவுக்கு இடதுபுறமான ஓபாமட்டும் துரத்தி,]]></a:t>
+              <a:t><![CDATA[14. And when Abram heard that his brother was taken captive, he armed his trained servants, born in his own house, three hundred and eighteen, and pursued them unto Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சகல பொருள்களையும் திருப்பிக்கொண்டுவந்தான்; தன் சகோதரனாகிய லோத்தையும், அவனுடைய பொருள்களையும், ஸ்திரீகளையும், ஜனங்களையும் திருப்பிக்கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And when Abram heard that his brother was taken captive, he armed his trained servants, born in his own house, three hundred and eighteen, and pursued them unto Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிநேயாரின் ராஜாவாகிய அம்ராப்பேலும், எலாசாரின் ராஜாவாகிய அரியோகும் ஏலாமின் ராஜாவாகிய கெதர்லாகோமேரும், ஜாதிகளின் ராஜாவாகிய திதியாலும் இருந்த நாட்களில்;]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the days of Amraphel king of Shinar, Arioch king of Ellasar, Chedorlaomer king of Elam, and Tidal king of nations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் கெதர்லாகோமேரையும் அவனோடிருந்த ராஜாக்களையும் முறியடித்துத் திரும்பிவருகிறபோது, சோதோமின் ராஜா புறப்பட்டு, ராஜாவின் பள்ளத்தாக்கு என்னும் சாவே பள்ளத்தாக்குமட்டும் அவனுக்கு எதிர் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. And when Abram heard that his brother was taken captive, he armed his trained servants, born in his own house, three hundred and eighteen, and pursued them unto Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் கெதர்லாகோமேரையும் அவனோடிருந்த ராஜாக்களையும் முறியடித்துத் திரும்பிவருகிறபோது, சோதோமின் ராஜா புறப்பட்டு, ராஜாவின் பள்ளத்தாக்கு என்னும் சாவே பள்ளத்தாக்குமட்டும் அவனுக்கு எதிர் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[15. And he divided himself against them, he and his servants, by night, and stroke them, and pursued them unto Hobah, which is on the left hand of Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், உன்னதமான தேவனுடைய ஆசாரியனாயிருந்த சாலேமின் ராஜாவாகிய மெல்கிசேதேக்கு அப்பமும் திராட்சரசமும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[15. And he divided himself against them, he and his servants, by night, and stroke them, and pursued them unto Hobah, which is on the left hand of Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனை ஆசீர்வதித்து, வானத்தையும் பூமியையும் உடையவராகிய உன்னதமான தேவனுடைய ஆசீர்வாதம் ஆபிராமுக்கு உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[16. And he brought back all the goods, and also brought again his brother Lot, and his goods, and the women also, and the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனை ஆசீர்வதித்து, வானத்தையும் பூமியையும் உடையவராகிய உன்னதமான தேவனுடைய ஆசீர்வாதம் ஆபிராமுக்கு உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[16. And he brought back all the goods, and also brought again his brother Lot, and his goods, and the women also, and the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் சத்துருக்களை உன் கையில் ஒப்புக்கொடுத்த உன்னதமான தேவனுக்கு ஸ்தோத்திரம் என்று சொன்னான். இவனுக்கு ஆபிராம் எல்லாவற்றிலும் தசமபாகம் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the king of Sodom went out to meet him after his return from the slaughter of Chedorlaomer, and of the kings that were with him, at the valley of Shaveh, which is the king's dale.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் சத்துருக்களை உன் கையில் ஒப்புக்கொடுத்த உன்னதமான தேவனுக்கு ஸ்தோத்திரம் என்று சொன்னான். இவனுக்கு ஆபிராம் எல்லாவற்றிலும் தசமபாகம் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the king of Sodom went out to meet him after his return from the slaughter of Chedorlaomer, and of the kings that were with him, at the valley of Shaveh, which is the king's dale.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சோதோமின் ராஜா ஆபிராமை நோக்கி: ஜனங்களை எனக்குத் தாரும், பொருள்களை நீர் எடுத்துக்கொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Melchizedek king of Salem brought forth bread and wine: and he was the priest of the most high God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு, ஆபிராம் சோதோமின் ராஜாவைப் பார்த்து: ஆபிராமை ஐசுவரியவானாக்கினேன் என்று நீர் சொல்லாதபடிக்கு நான் ஒரு சரட்டையாகிலும் பாதரட்சையின் வாரையாகிலும், உமக்கு உண்டானவைகளில் யாதொன்றையாகிலும் எடுத்துக்கொள்ளேன் என்று,]]></a:t>
+              <a:t><![CDATA[18. And Melchizedek king of Salem brought forth bread and wine: and he was the priest of the most high God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வானத்தையும் பூமியையும் உடையவராகிய உன்னதமான தேவனாகிய கர்த்தருக்கு நேராக என் கையை உயர்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. And he blessed him, and said, Blessed be Abram of the most high God, possessor of heaven and earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் சோதோமின் ராஜாவாகிய பேராவோடும், கொமோராவின் ராஜாவாகிய பிர்சாவோடும், அத்மாவின் ராஜாவாகிய சிநேயாவோடும், செபோயீமின் ராஜாவாகிய செமேபரோடும், சோவார் என்னும் பேலாவின் ராஜாவோடும் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That these made war with Bera king of Sodom, and with Birsha king of Gomorrah, Shinab king of Admah, and Shemeber king of Zeboiim, and the king of Bela, which is Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வானத்தையும் பூமியையும் உடையவராகிய உன்னதமான தேவனாகிய கர்த்தருக்கு நேராக என் கையை உயர்த்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. And he blessed him, and said, Blessed be Abram of the most high God, possessor of heaven and earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாலிபர் சாப்பிட்டது போக, என்னுடனே வந்த ஆநேர், எஸ்கோல், மம்ரே என்னும் புருஷருடைய பங்குமாத்திரமே வரவேண்டும்; இவர்கள் தங்கள் பங்கை எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And blessed be the most high God, which has delivered yours enemies into your hand. And he gave him tithes of all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4273,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வாலிபர் சாப்பிட்டது போக, என்னுடனே வந்த ஆநேர், எஸ்கோல், மம்ரே என்னும் புருஷருடைய பங்குமாத்திரமே வரவேண்டும்; இவர்கள் தங்கள் பங்கை எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And blessed be the most high God, which has delivered yours enemies into your hand. And he gave him tithes of all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the king of Sodom said unto Abram, Give me the persons, and take the goods to yourself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Abram said to the king of Sodom, I have lift up mine hand unto the LORD, the most high God, the possessor of heaven and earth,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Abram said to the king of Sodom, I have lift up mine hand unto the LORD, the most high God, the possessor of heaven and earth,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Abram said to the king of Sodom, I have lift up mine hand unto the LORD, the most high God, the possessor of heaven and earth,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. That I will not take from a thread even to a shoe lace, and that I will not take any thing that is yours, lest you should say, I have made Abram rich:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Save only that which the young men have eaten, and the portion of the men which went with me, Aner, Eshcol, and Mamre; let them take their portion.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Save only that which the young men have eaten, and the portion of the men which went with me, Aner, Eshcol, and Mamre; let them take their portion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் சோதோமின் ராஜாவாகிய பேராவோடும், கொமோராவின் ராஜாவாகிய பிர்சாவோடும், அத்மாவின் ராஜாவாகிய சிநேயாவோடும், செபோயீமின் ராஜாவாகிய செமேபரோடும், சோவார் என்னும் பேலாவின் ராஜாவோடும் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That these made war with Bera king of Sodom, and with Birsha king of Gomorrah, Shinab king of Admah, and Shemeber king of Zeboiim, and the king of Bela, which is Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர்களெல்லாரும் உப்புக்கடலாகிய சித்தீம் பள்ளத்தாக்கிலே கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That these made war with Bera king of Sodom, and with Birsha king of Gomorrah, Shinab king of Admah, and Shemeber king of Zeboiim, and the king of Bela, which is Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவர்கள் பன்னிரண்டு வருஷம் கெதர்லாகோமேரைச் சேவித்து, பதின்மூன்றாம் வருஷத்திலே கலகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. All these were joined together in the vale of Siddim, which is the salt sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பதினாலாம் வருஷத்திலே கெதர்லாகோமேரும், அவனோடே கூடியிருந்த ராஜாக்களும் வந்து, அஸ்தரோத்கர்னாயீமிலே இருந்த ரெப்பாயீமியரையும், காமிலே இருந்த சூசிமியரையும், சாவேகீரியத்தாயீமிலே இருந்த ஏமியரையும்,]]></a:t>
+              <a:t><![CDATA[4. Twelve years they served Chedorlaomer, and in the thirteenth year they rebelled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பதினாலாம் வருஷத்திலே கெதர்லாகோமேரும், அவனோடே கூடியிருந்த ராஜாக்களும் வந்து, அஸ்தரோத்கர்னாயீமிலே இருந்த ரெப்பாயீமியரையும், காமிலே இருந்த சூசிமியரையும், சாவேகீரியத்தாயீமிலே இருந்த ஏமியரையும்,]]></a:t>
+              <a:t><![CDATA[5. And in the fourteenth year came Chedorlaomer, and the kings that were with him, and stroke the Rephaims in Ashteroth Karnaim, and the Zuzims in Ham, and the Emins in Shaveh Kiriathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732928" r:id="rId1"/>
+    <p:sldLayoutId id="2481563696" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5992,106 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और सेईर नाम पहाड़ में होरियों को, मारते मारते उस एल्पारान तक जो जंगल के पास है पहुंच गए।]]></a:t>
+              <a:t><![CDATA[இருந்த ரெப்பாயீமியரையும், காமிலே இருந்த சூசிமியரையும், சாவேகீரியத்தாயீமிலே இருந்த ஏமியரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. वहां से वे लौट कर एन्मिशपात को आए, जो कादेश भी कहलाता है, और अमालेकियों के सारे देश को, और उन]]></a:t>
+              <a:t><![CDATA[6. சேயீர் மலைகளில் இருந்த ஓரியரையும், வனாந்தரத்துக்கு அருகான எல்பாரான்மட்டும் முறியடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एमोरियों को भी जीत लिया, जो हससोन्तामार में रहते थे।]]></a:t>
+              <a:t><![CDATA[7. திரும்பிக் காதேஸென்னும் என்மிஸ்பாத்துக்கு வந்து, அமலேக்கியருடைய நாடனைத்தையும், அத்சாத்சோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब सदोम, अमोरा, अदमा, सबोयीम, और बेला, जो सोअर भी कहलाता है, इनके राजा निकले, और सिद्दीम नाम]]></a:t>
+              <a:t><![CDATA[தாமாரிலே குடியிருந்த எமோரியரையும்கூடச் சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तराई। में, उनके साथ युद्ध के लिये पांति बान्धी।]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சோதோமின் ராஜாவும் கொமோராவின் ராஜாவும் அத்மாவின் ராஜாவும் செபோயீமின் ராஜாவும் சோவார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. अर्थात एलाम के राजा कदोर्लाओमेर, गोयीम के राजा तिदाल, शिनार के राजा अम्रापेल, और एल्लासार के राजा]]></a:t>
+              <a:t><![CDATA[என்னும் பேலாவின் ராஜாவும் புறப்பட்டுச் சித்தீம் பள்ளத்தாக்கிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अर्योक, इन चारों के विरुद्ध उन पांचों ने पांति बान्धी।]]></a:t>
+              <a:t><![CDATA[9. ஏலாமின் ராஜாவாகிய கெதர்லாகோமேரோடும், ஜாதிகளின் ராஜாவாகிய திதியாலோடும் சிநேயாரின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. सिद्दीम नाम तराई में जहां लसार मिट्टी के गड़हे ही गड़हे थे; सदोम और अमोरा के राजा भागते भागते उन]]></a:t>
+              <a:t><![CDATA[அம்ராப்பேலோடும் எலாசாரின் ராஜாவாகிய அரியோகோடும் யுத்தம்பண்ணப் புறப்பட்டு, அந்த ஐந்து ராஜாக்களோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में गिर पड़े, और जो बचे वे पहाड़ पर भाग गए।]]></a:t>
+              <a:t><![CDATA[இந்த நாலு ராஜாக்களும் யுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब वे सदोम और अमोरा के सारे धन और भोजन वस्तुओं को लूट लाट कर चले गए।]]></a:t>
+              <a:t><![CDATA[10. அந்தச் சித்தீம் பள்ளத்தாக்கு எங்கும் நிலக்கீல் உண்டாகும் கேணிகள் இருந்தது. சோதோம் கொமோராவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. शिनार के राजा अम्रापेल, और एल्लासार के राजा अर्योक, और एलाम के राजा कदोर्लाओमेर, और गोयीम के राजा]]></a:t>
+              <a:t><![CDATA[1. சிநேயாரின் ராஜாவாகிய அம்ராப்பேலும், எலாசாரின் ராஜாவாகிய அரியோகும் ஏலாமின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और अब्राम का भतीजा लूत, जो सदोम में रहता था; उसको भी धन समेत वे ले कर चले गए।]]></a:t>
+              <a:t><![CDATA[ராஜாக்கள் முறிந்தோடி அங்கே விழுந்தார்கள்; மீந்தவர்கள் மலைகளுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब एक जन जो भाग कर बच निकला था उसने जा कर इब्री अब्राम को समाचार दिया; अब्राम तो एमोरी माम्रे,]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்கள் சோதோமிலும் கொமோராவிலுமுள்ள பொருள்கள் எல்லாவற்றையும், போஜனபதார்த்தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो एश्कोल और आनेर का भाई था, उसके बांज वृझों के बीच में रहता था; और ये लोग अब्राम के संग वाचा बान्धे]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் எடுத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए थे।]]></a:t>
+              <a:t><![CDATA[12. ஆபிராமின் சகோதரனுடைய குமாரனாகிய லோத்து சோதோமிலே குடியிருந்தபடியால், அவனையும் அவன் பொருள்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. यह सुनकर कि उसका भतीजा बन्धुआई में गया है, अब्राम ने अपने तीन सौ अठारह शिक्षित, युद्ध कौशल में]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निपुण दासों को ले कर जो उसके कुटुम्ब में उत्पन्न हुए थे, अस्त्र शस्त्र धारण करके दान तक उनका पीछा]]></a:t>
+              <a:t><![CDATA[13. தப்பியோடின ஒருவன் எபிரேயனாகிய ஆபிராமிடத்தில் வந்து அதை அறிவித்தான்; ஆபிராம் தன்னோடே உடன்படிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया।]]></a:t>
+              <a:t><![CDATA[செய்திருந்த மனிதராகிய எஸ்கோலுக்கும் ஆநேருக்கும் சகோதரனாகிய மம்ரே என்னும் எமோரியனுடைய சம பூமியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और अपने दासों के अलग अलग दल बान्धकर रात को उन पर चढ़ाई करके उन को मार लिया और होबा तक, जो दमिश्क]]></a:t>
+              <a:t><![CDATA[அப்பொழுது குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की उत्तर ओर है, उनका पीछा किया।]]></a:t>
+              <a:t><![CDATA[14. தன் சகோதரன் சிறையாகக் கொண்டுபோகப்பட்டதை ஆபிராம் கேள்விப்பட்டபோது, அவன் தன் வீட்டிலே பிறந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और सारे धन को, और अपने भतीजे लूत, और उसके धन को, और स्त्रियों को, और सब बन्धुओं को, लौटा ले आया।]]></a:t>
+              <a:t><![CDATA[கைபடிந்தவர்களாகிய முந்நூற்றுப் பதினெட்டு ஆட்களுக்கும் ஆயுதம் தரிப்பித்து, தாண் என்னும் ஊர்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तिदाल के दिनों में ऐसा हुआ,]]></a:t>
+              <a:t><![CDATA[கெதர்லாகோமேரும், ஜாதிகளின் ராஜாவாகிய திதியாலும் இருந்த நாட்களில்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. जब वह कदोर्लाओमेर और उसके साथी राजाओं को जीत कर लौटा आता था तब सदोम का राजा शावे नाम तराई में,]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தொடர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो राजा की भी कहलाती है, उससे भेंट करने के लिये आया।]]></a:t>
+              <a:t><![CDATA[15. இராக்காலத்திலே அவனும் அவன் வேலைக்காரரும் பிரிந்து, பவிஞ்சுகளாய் அவர்கள்மேல் விழுந்து, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. जब शालेम का राजा मेल्कीसेदेक, जो परमप्रधान ईश्वर का याजक था, रोटी और दाखमधु ले आया।]]></a:t>
+              <a:t><![CDATA[முறியடித்து, தமஸ்குவுக்கு இடதுபுறமான ஓபாமட்டும் துரத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और उसने अब्राम को यह आशीर्वाद दिया, कि परमप्रधान ईश्वर की ओर से, जो आकाश और पृथ्वी का अधिकारी]]></a:t>
+              <a:t><![CDATA[16. சகல பொருள்களையும் திருப்பிக்கொண்டுவந்தான்; தன் சகோதரனாகிய லோத்தையும், அவனுடைய பொருள்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, तू धन्य हो।]]></a:t>
+              <a:t><![CDATA[ஸ்திரீகளையும், ஜனங்களையும் திருப்பிக்கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और धन्य है परमप्रधान ईश्वर, जिसने तेरे द्रोहियों को तेरे वश में कर दिया है। तब अब्राम ने उसको सब]]></a:t>
+              <a:t><![CDATA[17. அவன் கெதர்லாகோமேரையும் அவனோடிருந்த ராஜாக்களையும் முறியடித்துத் திரும்பிவருகிறபோது, சோதோமின் ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का दशमांश दिया।]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, ராஜாவின் பள்ளத்தாக்கு என்னும் சாவே பள்ளத்தாக்குமட்டும் அவனுக்கு எதிர் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. जब सदोम के राजा ने अब्राम से कहा, प्राणियों को तो मुझे दे, और धन को अपने पास रख।]]></a:t>
+              <a:t><![CDATA[18. அன்றியும், உன்னதமான தேவனுடைய ஆசாரியனாயிருந்த சாலேமின் ராஜாவாகிய மெல்கிசேதேக்கு அப்பமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. अब्राम ने सदोम के राजा से कहा, परमप्रधान ईश्वर यहोवा, जो आकाश और पृथ्वी का अधिकारी है,]]></a:t>
+              <a:t><![CDATA[திராட்சரசமும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. उसकी मैं यह शपथ खाता हूं, कि जो कुछ तेरा है उस में से न तो मैं एक सूत, और न जूती का बन्धन, न कोई]]></a:t>
+              <a:t><![CDATA[19. அவனை ஆசீர்வதித்து, வானத்தையும் பூமியையும் உடையவராகிய உன்னதமான தேவனுடைய ஆசீர்வாதம் ஆபிராமுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. कि उन्होंने सदोम के राजा बेरा, और अमोरा के राजा बिर्शा, और अदमा के राजा शिनाब, और सबोयीम के राजा]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் சோதோமின் ராஜாவாகிய பேராவோடும், கொமோராவின் ராஜாவாகிய பிர்சாவோடும், அத்மாவின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और वस्तु लूंगा; कि तू ऐसा न कहने पाए, कि अब्राम मेरे ही कारण धनी हुआ।]]></a:t>
+              <a:t><![CDATA[உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. पर जो कुछ इन जवानों ने खा लिया है और उनका भाग जो मेरे साथ गए थे; अर्थात आनेर, एश्कोल, और माम्रे]]></a:t>
+              <a:t><![CDATA[20. உன் சத்துருக்களை உன் கையில் ஒப்புக்கொடுத்த உன்னதமான தேவனுக்கு ஸ்தோத்திரம் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं नहीं लौटाऊंगा वे तो अपना अपना भाग रख लें॥]]></a:t>
+              <a:t><![CDATA[இவனுக்கு ஆபிராம் எல்லாவற்றிலும் தசமபாகம் கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சோதோமின் ராஜா ஆபிராமை நோக்கி: ஜனங்களை எனக்குத் தாரும், பொருள்களை நீர் எடுத்துக்கொள்ளும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அதற்கு, ஆபிராம் சோதோமின் ராஜாவைப் பார்த்து: ஆபிராமை ஐசுவரியவானாக்கினேன் என்று நீர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லாதபடிக்கு நான் ஒரு சரட்டையாகிலும் பாதரட்சையின் வாரையாகிலும், உமக்கு உண்டானவைகளில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாதொன்றையாகிலும் எடுத்துக்கொள்ளேன் என்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. வானத்தையும் பூமியையும் உடையவராகிய உன்னதமான தேவனாகிய கர்த்தருக்கு நேராக என் கையை உயர்த்துகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. வாலிபர் சாப்பிட்டது போக, என்னுடனே வந்த ஆநேர், எஸ்கோல், மம்ரே என்னும் புருஷருடைய பங்குமாத்திரமே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரவேண்டும்; இவர்கள் தங்கள் பங்கை எடுத்துக்கொள்ளட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शेमेबेर, और बेला जो सोअर भी कहलाता है, इन राजाओं के विरुद्ध युद्ध किया।]]></a:t>
+              <a:t><![CDATA[சிநேயாவோடும், செபோயீமின் ராஜாவாகிய செமேபரோடும், சோவார் என்னும் பேலாவின் ராஜாவோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इन पांचों ने सिद्दीम नाम तराई में, जो खारे ताल के पास है, एका किया।]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. बारह वर्ष तक तो ये कदोर्लाओमेर के आधीन रहे; पर तेरहवें वर्ष में उसके विरुद्ध उठे।]]></a:t>
+              <a:t><![CDATA[3. இவர்களெல்லாரும் உப்புக்கடலாகிய சித்தீம் பள்ளத்தாக்கிலே கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. सो चौदहवें वर्ष में कदोर्लाओमेर, और उसके संगी राजा आए, और अशतरोत्कनम में रपाइयों को, और हाम में]]></a:t>
+              <a:t><![CDATA[4. இவர்கள் பன்னிரண்டு வருஷம் கெதர்லாகோமேரைச் சேவித்து, பதின்மூன்றாம் வருஷத்திலே கலகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जूजियों को, और शबेकिर्यातैम में एमियों को,]]></a:t>
+              <a:t><![CDATA[5. பதினாலாம் வருஷத்திலே கெதர்லாகோமேரும், அவனோடே கூடியிருந்த ராஜாக்களும் வந்து, அஸ்தரோத்கர்னாயீமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>