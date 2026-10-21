--- v0 (2026-06-03)
+++ v1 (2026-10-21)
@@ -61,50 +61,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +128,54 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +308,57 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் கர்த்தரை விசுவாசித்தான், அதை அவர் அவனுக்கு நீதியாக எண்ணினார்.]]></a:t>
+              <a:t><![CDATA[5. And he brought him forth abroad, and said, Look now toward heaven, and tell the stars, if you be able to number them: and he said unto him, So shall your seed be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்னும் அவர் அவனை நோக்கி: இந்தத் தேசத்தை உனக்குச் சுதந்தரமாகக் கொடுக்கும்பொருட்டு, உன்னை ஊர் என்கிற கல்தேயருடைய பட்டணத்திலிருந்து அழைத்து வந்த கர்த்தர் நானே என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And he brought him forth abroad, and said, Look now toward heaven, and tell the stars, if you be able to number them: and he said unto him, So shall your seed be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்னும் அவர் அவனை நோக்கி: இந்தத் தேசத்தை உனக்குச் சுதந்தரமாகக் கொடுக்கும்பொருட்டு, உன்னை ஊர் என்கிற கல்தேயருடைய பட்டணத்திலிருந்து அழைத்து வந்த கர்த்தர் நானே என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And he believed in the LORD; and he counted it to him for righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவன்: கர்த்தராகிய ஆண்டவரே, நான் அதைச் சுதந்தரித்துக்கொள்வேன் என்று எதினால் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he said unto him, I am the LORD that brought you out of Ur of the Chaldees, to give you this land to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: மூன்று வயதுக் கிடாரியையும், மூன்று வயது வெள்ளாட்டையும், மூன்று வயது ஆட்டுக்கடாவையும், ஒரு காட்டுப் புறாவையும், ஒரு புறாக்குஞ்சையும், என்னிடத்தில் கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And he said unto him, I am the LORD that brought you out of Ur of the Chaldees, to give you this land to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: மூன்று வயதுக் கிடாரியையும், மூன்று வயது வெள்ளாட்டையும், மூன்று வயது ஆட்டுக்கடாவையும், ஒரு காட்டுப் புறாவையும், ஒரு புறாக்குஞ்சையும், என்னிடத்தில் கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And he said, LORD God, whereby shall I know that I shall inherit it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் அவைகள் எல்லாவற்றையும் அவரிடத்தில் கொண்டு வந்து, அவைகளை நடுவாகத் துண்டித்து, துண்டங்களை ஒன்றுக்கொன்று எதிராக வைத்தான்; பட்சிகளை அவன் துண்டிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. And he said, LORD God, whereby shall I know that I shall inherit it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் அவைகள் எல்லாவற்றையும் அவரிடத்தில் கொண்டு வந்து, அவைகளை நடுவாகத் துண்டித்து, துண்டங்களை ஒன்றுக்கொன்று எதிராக வைத்தான்; பட்சிகளை அவன் துண்டிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. And he said unto him, Take me an heifer of three years old, and a she goat of three years old, and a ram of three years old, and a turtledove, and a young pigeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பறவைகள் அந்த உடல்களின்மேல் இறங்கின; அவைகளை ஆபிராம் துரத்தினான்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto him, Take me an heifer of three years old, and a she goat of three years old, and a ram of three years old, and a turtledove, and a young pigeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சூரியன் அஸ்தமிக்கும்போது, ஆபிராமுக்கு அயர்ந்த நித்திரை வந்தது; திகிலும் காரிருளும் அவனை மூடிக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[10. And he took unto him all these, and divided them in the midst, and laid each piece one against another: but the birds divided he not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு ஆபிராம்: கர்த்தராகிய ஆண்டவரே, அடியேனுக்கு என்ன தருவீர்? நான் பிள்ளையில்லாமல் இருக்கிறேனே; தமஸ்கு ஊரானாகிய இந்த எலியேசர் என் வீட்டு விசாரணைக் கர்த்தனாய் இருக்கிறானே என்றான்.]]></a:t>
+              <a:t><![CDATA[1. After these things the word of the LORD came unto Abram in a vision, saying, Fear not, Abram: I am your shield, and your exceeding great reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சூரியன் அஸ்தமிக்கும்போது, ஆபிராமுக்கு அயர்ந்த நித்திரை வந்தது; திகிலும் காரிருளும் அவனை மூடிக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[10. And he took unto him all these, and divided them in the midst, and laid each piece one against another: but the birds divided he not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர் ஆபிராமை நோக்கி: உன் சந்ததியார் தங்களுடையதல்லாத அந்நிய தேசத்திலே பரதேசிகளாயிருந்து, அத்தேசத்தாரைச் சேவிப்பார்கள் என்றும், அவர்களால் நானூறு வருஷம் உபத்திரவப்படுவார்கள் என்றும், நீ நிச்சயமாய் அறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. And when the fowls came down upon the carcasses, Abram drove them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர் ஆபிராமை நோக்கி: உன் சந்ததியார் தங்களுடையதல்லாத அந்நிய தேசத்திலே பரதேசிகளாயிருந்து, அத்தேசத்தாரைச் சேவிப்பார்கள் என்றும், அவர்களால் நானூறு வருஷம் உபத்திரவப்படுவார்கள் என்றும், நீ நிச்சயமாய் அறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. And when the sun was going down, a deep sleep fell upon Abram; and, lo, an horror of great darkness fell upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவர்கள் சேவிக்கும் ஜாதிகளை நான் நியாயந்தீர்ப்பேன்; பின்பு மிகுந்த பொருள்களுடனே புறப்பட்டு வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when the sun was going down, a deep sleep fell upon Abram; and, lo, an horror of great darkness fell upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவர்கள் சேவிக்கும் ஜாதிகளை நான் நியாயந்தீர்ப்பேன்; பின்பு மிகுந்த பொருள்களுடனே புறப்பட்டு வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto Abram, Know certainly that your seed shall be a stranger in a land that is not their's, and shall serve them; and they shall afflict them four hundred years;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ சமாதானத்தோடே உன் பிதாக்களிடத்தில் சேருவாய்; நல்ல முதிர்வயதிலே அடக்கம்பண்ணப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto Abram, Know certainly that your seed shall be a stranger in a land that is not their's, and shall serve them; and they shall afflict them four hundred years;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாலாம் தலைமுறையிலே அவர்கள் இவ்விடத்துக்குத் திரும்ப வருவார்கள்; ஏனென்றால் எமோரியருடைய அக்கிரமம் இன்னும் நிறைவாகவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto Abram, Know certainly that your seed shall be a stranger in a land that is not their's, and shall serve them; and they shall afflict them four hundred years;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சூரியன் அஸ்தமித்துக் காரிருள் உண்டானபின்பு, இதோ, புகைகிற சூளையும், அந்தத் துண்டங்களின் நடுவே கடந்துபோகிற அக்கினி ஜுவாலையும் தோன்றின.]]></a:t>
+              <a:t><![CDATA[14. And also that nation, whom they shall serve, will I judge: and afterward shall they come out with great substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சூரியன் அஸ்தமித்துக் காரிருள் உண்டானபின்பு, இதோ, புகைகிற சூளையும், அந்தத் துண்டங்களின் நடுவே கடந்துபோகிற அக்கினி ஜுவாலையும் தோன்றின.]]></a:t>
+              <a:t><![CDATA[14. And also that nation, whom they shall serve, will I judge: and afterward shall they come out with great substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே கர்த்தர் ஆபிராமோடே உடன்படிக்கைபண்ணி, எகிப்தின் நதி துவக்கி ஐபிராத்து நதி என்னும் பெரிய நதிமட்டுமுள்ளதும்]]></a:t>
+              <a:t><![CDATA[15. And you shall go to your fathers in peace; you shall be buried in a good old age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு ஆபிராம்: கர்த்தராகிய ஆண்டவரே, அடியேனுக்கு என்ன தருவீர்? நான் பிள்ளையில்லாமல் இருக்கிறேனே; தமஸ்கு ஊரானாகிய இந்த எலியேசர் என் வீட்டு விசாரணைக் கர்த்தனாய் இருக்கிறானே என்றான்.]]></a:t>
+              <a:t><![CDATA[1. After these things the word of the LORD came unto Abram in a vision, saying, Fear not, Abram: I am your shield, and your exceeding great reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே கர்த்தர் ஆபிராமோடே உடன்படிக்கைபண்ணி, எகிப்தின் நதி துவக்கி ஐபிராத்து நதி என்னும் பெரிய நதிமட்டுமுள்ளதும்]]></a:t>
+              <a:t><![CDATA[16. But in the fourth generation they shall come here again: for the iniquity of the Amorites is not yet full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கேனியரும், கெனிசியரும், கத்மோனியரும்,]]></a:t>
+              <a:t><![CDATA[16. But in the fourth generation they shall come here again: for the iniquity of the Amorites is not yet full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏத்தியரும், பெரிசியரும், ரெப்பாயீமியரும்,]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that, when the sun went down, and it was dark, behold a smoking furnace, and a burning lamp that passed between those pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எமோரியரும், கானானியரும், கிர்காசியரும், எபூசியரும் என்பவர்கள் இருக்கிறதுமான இந்தத் தேசத்தை உன் சந்ததிக்குக் கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, that, when the sun went down, and it was dark, behold a smoking furnace, and a burning lamp that passed between those pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்தக் காரியங்கள் நடந்தபின்பு, கர்த்தருடைய வார்த்தை ஆபிராமுக்குத் தரிசனத்திலே உண்டாகி, அவர்; ஆபிராமே, நீ பயப்படாதே; நான் உனக்குக் கேடகமும், உனக்கு மகா பெரிய பலனுமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. In the same day the LORD made a covenant with Abram, saying, Unto your seed have I given this land, from the river of Egypt unto the great river, the river Euphrates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3361,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்தக் காரியங்கள் நடந்தபின்பு, கர்த்தருடைய வார்த்தை ஆபிராமுக்குத் தரிசனத்திலே உண்டாகி, அவர்; ஆபிராமே, நீ பயப்படாதே; நான் உனக்குக் கேடகமும், உனக்கு மகா பெரிய பலனுமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. In the same day the LORD made a covenant with Abram, saying, Unto your seed have I given this land, from the river of Egypt unto the great river, the river Euphrates:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. The Kenites, and the Kenizzites, and the Kadmonites,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the Hittites, and the Perizzites, and the Rephaims,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the Amorites, and the Canaanites, and the Girgashites, and the Jebusites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the Amorites, and the Canaanites, and the Girgashites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்னும் ஆபிராம்: தேவரீர் எனக்குப் புத்திர சந்தானம் அருளவில்லை; இதோ என் வீட்டிலே பிறந்த பிள்ளை எனக்குச் சுதந்தரவாளியாய் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Abram said, LORD God, what will you give me, seeing I go childless, and the steward of my house is this Eliezer of Damascus?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்னும் ஆபிராம்: தேவரீர் எனக்குப் புத்திர சந்தானம் அருளவில்லை; இதோ என் வீட்டிலே பிறந்த பிள்ளை எனக்குச் சுதந்தரவாளியாய் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Abram said, LORD God, what will you give me, seeing I go childless, and the steward of my house is this Eliezer of Damascus?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி: இவன் உனக்குச் சுதந்தரவாளியல்ல, உன் கர்ப்பப்பிறப்பாயிருப்பவனே உனக்குச் சுதந்தரவாளியாவான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[3. And Abram said, Behold, to me you have given no seed: and, lo, one born in my house is mine heir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி: இவன் உனக்குச் சுதந்தரவாளியல்ல, உன் கர்ப்பப்பிறப்பாயிருப்பவனே உனக்குச் சுதந்தரவாளியாவான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[3. And Abram said, Behold, to me you have given no seed: and, lo, one born in my house is mine heir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் அவனை வெளியே அழைத்து: நீ வானத்தை அண்ணாந்து பார், நட்சத்திரங்களை எண்ண உன்னாலே கூடுமானால், அவைகளை எண்ணு என்று சொல்லி; பின்பு அவனை நோக்கி: உன் சந்ததி இவ்வண்ணமாய் இருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And, behold, the word of the LORD came unto him, saying, This shall not be yours heir; but he that shall come forth out of yours own bowels shall be yours heir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் அவனை வெளியே அழைத்து: நீ வானத்தை அண்ணாந்து பார், நட்சத்திரங்களை எண்ண உன்னாலே கூடுமானால், அவைகளை எண்ணு என்று சொல்லி; பின்பு அவனை நோக்கி: உன் சந்ததி இவ்வண்ணமாய் இருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And, behold, the word of the LORD came unto him, saying, This shall not be yours heir; but he that shall come forth out of yours own bowels shall be yours heir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506389" r:id="rId1"/>
+    <p:sldLayoutId id="2481563704" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4798,82 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. उसने यहोवा पर विश्वास किया; और यहोवा ने इस बात को उसके लेखे में धर्म गिना।]]></a:t>
+              <a:t><![CDATA[5. அவர் அவனை வெளியே அழைத்து: நீ வானத்தை அண்ணாந்து பார், நட்சத்திரங்களை எண்ண உன்னாலே கூடுமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और उसने उससे कहा मैं वही यहोवा हूं जो तुझे कस्दियों के ऊर नगर से बाहर ले आया, कि तुझ को इस देश का]]></a:t>
+              <a:t><![CDATA[அவைகளை எண்ணு என்று சொல்லி; பின்பு அவனை நோக்கி: உன் சந்ததி இவ்வண்ணமாய் இருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अधिकार दूं।]]></a:t>
+              <a:t><![CDATA[6. அவன் கர்த்தரை விசுவாசித்தான், அதை அவர் அவனுக்கு நீதியாக எண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उसने कहा, हे प्रभु यहोवा मैं कैसे जानूं कि मैं इसका अधिकारी हूंगा?]]></a:t>
+              <a:t><![CDATA[7. பின்னும் அவர் அவனை நோக்கி: இந்தத் தேசத்தை உனக்குச் சுதந்தரமாகக் கொடுக்கும்பொருட்டு, உன்னை ஊர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. यहोवा ने उससे कहा, मेरे लिये तीन वर्ष की एक कलोर, और तीन वर्ष की एक बकरी, और तीन वर्ष का एक]]></a:t>
+              <a:t><![CDATA[என்கிற கல்தேயருடைய பட்டணத்திலிருந்து அழைத்து வந்த கர்த்தர் நானே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेंढ़ा, और एक पिण्डुक और कबूतर का एक बच्चा ले।]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவன்: கர்த்தராகிய ஆண்டவரே, நான் அதைச் சுதந்தரித்துக்கொள்வேன் என்று எதினால் அறிவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और इन सभों को ले कर, उसने बीच में से दो टुकड़े कर दिया, और टुकड़ों को आम्हने-साम्हने रखा: पर]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चिडिय़ाओं को उसने टुकड़े न किया।]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்: மூன்று வயதுக் கிடாரியையும், மூன்று வயது வெள்ளாட்டையும், மூன்று வயது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और जब मांसाहारी पक्षी लोथों पर झपटे, तब अब्राम ने उन्हें उड़ा दिया।]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாவையும், ஒரு காட்டுப் புறாவையும், ஒரு புறாக்குஞ்சையும், என்னிடத்தில் கொண்டுவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब सूर्य अस्त होने लगा, तब अब्राम को भारी नींद आई; और देखो, अत्यन्त भय और अन्धकार ने उसे छा]]></a:t>
+              <a:t><![CDATA[10. அவன் அவைகள் எல்லாவற்றையும் அவரிடத்தில் கொண்டு வந்து, அவைகளை நடுவாகத் துண்டித்து, துண்டங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. अब्राम ने कहा, हे प्रभु यहोवा मैं तो निर्वंश हूं, और मेरे घर का वारिस यह दमिश्की एलीएजेर होगा, सो]]></a:t>
+              <a:t><![CDATA[1. இந்தக் காரியங்கள் நடந்தபின்பு, கர்த்தருடைய வார்த்தை ஆபிராமுக்குத் தரிசனத்திலே உண்டாகி, அவர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिया।]]></a:t>
+              <a:t><![CDATA[ஒன்றுக்கொன்று எதிராக வைத்தான்; பட்சிகளை அவன் துண்டிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब यहोवा ने अब्राम से कहा, यह निश्चय जान कि तेरे वंश पराए देश में परदेशी हो कर रहेंगे, और उसके]]></a:t>
+              <a:t><![CDATA[11. பறவைகள் அந்த உடல்களின்மேல் இறங்கின; அவைகளை ஆபிராம் துரத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश के लोगों के दास हो जाएंगे; और वे उन को चार सौ वर्ष लों दु:ख देंगे;]]></a:t>
+              <a:t><![CDATA[12. சூரியன் அஸ்தமிக்கும்போது, ஆபிராமுக்கு அயர்ந்த நித்திரை வந்தது; திகிலும் காரிருளும் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. फिर जिस देश के वे दास होंगे उसको मैं दण्ड दूंगा: और उसके पश्चात वे बड़ा धन वहां से ले कर निकल]]></a:t>
+              <a:t><![CDATA[மூடிக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आएंगे।]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவர் ஆபிராமை நோக்கி: உன் சந்ததியார் தங்களுடையதல்லாத அந்நிய தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तू तो अपने पितरों में कुशल के साथ मिल जाएगा; तुझे पूरे बुढ़ापे में मिट्टी दी जाएगी।]]></a:t>
+              <a:t><![CDATA[பரதேசிகளாயிருந்து, அத்தேசத்தாரைச் சேவிப்பார்கள் என்றும், அவர்களால் நானூறு வருஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. पर वे चौथी पीढ़ी में यहां फिर आएंगे: क्योंकि अब तक एमोरियों का अधर्म पूरा नहीं हुआ।]]></a:t>
+              <a:t><![CDATA[உபத்திரவப்படுவார்கள் என்றும், நீ நிச்சயமாய் அறியக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और ऐसा हुआ कि जब सूर्य अस्त हो गया और घोर अन्धकार छा गया, तब एक अंगेठी जिस में से धुआं उठता था]]></a:t>
+              <a:t><![CDATA[14. இவர்கள் சேவிக்கும் ஜாதிகளை நான் நியாயந்தீர்ப்பேன்; பின்பு மிகுந்த பொருள்களுடனே புறப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और एक जलता हुआ पलीता देख पड़ा जो उन टुकड़ों के बीच में से हो कर निकल गया।]]></a:t>
+              <a:t><![CDATA[வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उसी दिन यहोवा ने अब्राम के साथ यह वाचा बान्धी, कि मिस्र के महानद से ले कर परात नाम बड़े नद तक]]></a:t>
+              <a:t><![CDATA[15. நீ சமாதானத்தோடே உன் பிதாக்களிடத்தில் சேருவாய்; நல்ல முதிர்வயதிலே அடக்கம்பண்ணப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू मुझे क्या देगा?]]></a:t>
+              <a:t><![CDATA[ஆபிராமே, நீ பயப்படாதே; நான் உனக்குக் கேடகமும், உனக்கு மகா பெரிய பலனுமாயிருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जितना देश है,]]></a:t>
+              <a:t><![CDATA[16. நாலாம் தலைமுறையிலே அவர்கள் இவ்விடத்துக்குத் திரும்ப வருவார்கள்; ஏனென்றால் எமோரியருடைய அக்கிரமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. अर्थात, केनियों, कनिज्जियों, कद्क़ोनियों,]]></a:t>
+              <a:t><![CDATA[இன்னும் நிறைவாகவில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. हित्तियों, परीज्जियों, रपाइयों,]]></a:t>
+              <a:t><![CDATA[17. சூரியன் அஸ்தமித்துக் காரிருள் உண்டானபின்பு, இதோ, புகைகிற சூளையும், அந்தத் துண்டங்களின் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. एमोरियों, कनानियों, गिर्गाशियों और यबूसियों का देश मैं ने तेरे वंश को दिया है॥]]></a:t>
+              <a:t><![CDATA[கடந்துபோகிற அக்கினி ஜுவாலையும் தோன்றின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. इन बातों के पश्चात यहोवा को यह वचन दर्शन में अब्राम के पास पहुंचा, कि हे अब्राम, मत डर; तेरी ढाल]]></a:t>
+              <a:t><![CDATA[18. அந்நாளிலே கர்த்தர் ஆபிராமோடே உடன்படிக்கைபண்ணி, எகிப்தின் நதி துவக்கி ஐபிராத்து நதி என்னும் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और तेरा अत्यन्त बड़ा फल मैं हूं।]]></a:t>
+              <a:t><![CDATA[நதிமட்டுமுள்ளதும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. கேனியரும், கெனிசியரும், கத்மோனியரும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஏத்தியரும், பெரிசியரும், ரெப்பாயீமியரும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. எமோரியரும், கானானியரும், கிர்காசியரும், எபூசியரும் என்பவர்கள் இருக்கிறதுமான இந்தத் தேசத்தை உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்ததிக்குக் கொடுத்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और अब्राम ने कहा, मुझे तो तू ने वंश नहीं दिया, और क्या देखता हूं, कि मेरे घर में उत्पन्न हुआ एक]]></a:t>
+              <a:t><![CDATA[2. அதற்கு ஆபிராம்: கர்த்தராகிய ஆண்டவரே, அடியேனுக்கு என்ன தருவீர்? நான் பிள்ளையில்லாமல் இருக்கிறேனே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जन मेरा वारिस होगा।]]></a:t>
+              <a:t><![CDATA[தமஸ்கு ஊரானாகிய இந்த எலியேசர் என் வீட்டு விசாரணைக் கர்த்தனாய் இருக்கிறானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब यहोवा का यह वचन उसके पास पहुंचा, कि यह तेरा वारिस न होगा, तेरा जो निज पुत्र होगा, वही तेरा]]></a:t>
+              <a:t><![CDATA[3. பின்னும் ஆபிராம்: தேவரீர் எனக்குப் புத்திர சந்தானம் அருளவில்லை; இதோ என் வீட்டிலே பிறந்த பிள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वारिस होगा।]]></a:t>
+              <a:t><![CDATA[எனக்குச் சுதந்தரவாளியாய் இருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और उसने उसको बाहर ले जाके कहा, आकाश की ओर दृष्टि करके तारागण को गिन, क्या तू उन को गिन सकता है?]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி: இவன் உனக்குச் சுதந்தரவாளியல்ல, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर उसने उससे कहा, तेरा वंश ऐसा ही होगा।]]></a:t>
+              <a:t><![CDATA[கர்ப்பப்பிறப்பாயிருப்பவனே உனக்குச் சுதந்தரவாளியாவான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>