--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -49,54 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -106,52 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -278,55 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன் நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர் எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர் எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு ஆபிராம் சாராயை நோக்கி: இதோ உன் அடிமைப்பெண் உன் கைக்குள் இருக்கிறாள்; உன் பார்வைக்கு நலமானபடி அவளுக்குச் செய் என்றான். அப்பொழுது சாராய் அவளைக் கடினமாய் நடத்தினபடியால் அவள் அவளைவிட்டு ஓடிப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு ஆபிராம் சாராயை நோக்கி: இதோ உன் அடிமைப்பெண் உன் கைக்குள் இருக்கிறாள்; உன் பார்வைக்கு நலமானபடி அவளுக்குச் செய் என்றான். அப்பொழுது சாராய் அவளைக் கடினமாய் நடத்தினபடியால் அவள் அவளைவிட்டு ஓடிப்போனாள்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய தூதனானவர் அவளை வனாந்தரத்திலே சூருக்குப்போகிற வழியருகே இருக்கிற நீரூற்றண்டையில் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதனானவர் அவளை வனாந்தரத்திலே சூருக்குப்போகிற வழியருகே இருக்கிற நீரூற்றண்டையில் கண்டு:]]></a:t>
+              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்: நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதனானவர் அவளை வனாந்தரத்திலே சூருக்குப்போகிற வழியருகே இருக்கிற நீரூற்றண்டையில் கண்டு:]]></a:t>
+              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்: நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்: நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது கர்த்தருடைய தூதனானவர்: நீ உன் நாச்சியாரண்டைக்குத் திரும்பிப்போய், அவள் கையின்கீழ் அடங்கியிரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்: நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி, எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தருடைய தூதனானவர்: நீ உன் நாச்சியாரண்டைக்குத் திரும்பிப்போய், அவள் கையின்கீழ் அடங்கியிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி, எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தருடைய தூதனானவர்: நீ உன் நாச்சியாரண்டைக்குத் திரும்பிப்போய், அவள் கையின்கீழ் அடங்கியிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்; கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி, எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்; கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி, எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்; கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்; கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் அந்தத் துரவு பெயர் லகாய்ரோயீ என்னப்பட்டது; அது காதேசுக்கும் பாரேத்துக்கும் நடுவே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[15. ஆகார் ஆபிராமுக்கு ஒரு குமாரனைப் பெற்றாள்; ஆபிராம் ஆகார் பெற்ற தன் குமாரனுக்கு இஸ்மவேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[15. ஆகார் ஆபிராமுக்கு ஒரு குமாரனைப் பெற்றாள்; ஆபிராம் ஆகார் பெற்ற தன் குமாரனுக்கு இஸ்மவேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் அந்தத் துரவு பெயர் லகாய்ரோயீ என்னப்பட்டது; அது காதேசுக்கும் பாரேத்துக்கும் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. ஆகார் ஆபிராமுக்கு இஸ்மவேலைப் பெற்றபோது, ஆபிராம் எண்பத்தாறு வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,269 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராமுடைய மனைவியாகிய சாராய்க்குப் பிள்ளையில்லாதிருந்தது. எகிப்து தேசத்தாளாகிய ஆகார் என்னும் பேர் கொண்ட ஒரு அடிமைப் பெண் அவளுக்கு இருந்தாள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[16. ஆகார் ஆபிராமுக்கு இஸ்மவேலைப் பெற்றபோது, ஆபிராம் எண்பத்தாறு வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. சாராய் ஆபிராமை நோக்கி: நான் பிள்ளைபெறாதபடிக்குக் கர்த்தர் என் கர்ப்பத்தை அடைத்திருக்கிறார்; என் அடிமைப் பெண்ணோடே சேரும், ஒருவேளை அவளால் என் வீடு கட்டப்படும் என்றாள். சாராயின் வார்த்தைக்கு ஆபிராம் செவிகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாராய் ஆபிராமை நோக்கி: நான் பிள்ளைபெறாதபடிக்குக் கர்த்தர் என் கர்ப்பத்தை அடைத்திருக்கிறார்; என் அடிமைப் பெண்ணோடே சேரும், ஒருவேளை அவளால் என் வீடு கட்டப்படும் என்றாள். சாராயின் வார்த்தைக்கு ஆபிராம் செவிகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாராய் ஆபிராமை நோக்கி: நான் பிள்ளைபெறாதபடிக்குக் கர்த்தர் என் கர்ப்பத்தை அடைத்திருக்கிறார்; என் அடிமைப் பெண்ணோடே சேரும், ஒருவேளை அவளால் என் வீடு கட்டப்படும் என்றாள். சாராயின் வார்த்தைக்கு ஆபிராம் செவிகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன் நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன் நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன் நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர் எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492325" r:id="rId1"/>
+    <p:sldLayoutId id="2474729577" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3846,66 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mistress was despised in her eyes.]]></a:t>
+              <a:t><![CDATA[पत्नी कर दिया; पर जब उसने जाना कि वह गर्भवती है, तब वह मुझे तुच्छ समझने लगी, सो यहोवा मेरे और तेरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Sarai said unto Abram, My wrong be upon you: I have given my maid into your bosom; and when]]></a:t>
+              <a:t><![CDATA[बीच में न्याय करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she saw that she had conceived, I was despised in her eyes: the LORD judge between me and you.]]></a:t>
+              <a:t><![CDATA[6. अब्राम ने सारै से कहा, देख तेरी लौंडी तेरे वश में है: जैसा तुझे भला लगे वैसा ही उसके साथ कर। सो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But Abram said unto Sarai, Behold, your maid is in yours hand; do to her as it pleases you. And]]></a:t>
+              <a:t><![CDATA[सारै उसको दु:ख देने लगी और वह उसके साम्हने से भाग गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when Sarai dealt hardly with her, she fled from her face.]]></a:t>
+              <a:t><![CDATA[7. तब यहोवा के दूत ने उसको जंगल में शूर के मार्ग पर जल के एक सोते के पास पाकर कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the angel of the LORD found her by a fountain of water in the wilderness, by the fountain in]]></a:t>
+              <a:t><![CDATA[8. हे सारै की लौंडी हाजिरा, तू कहां से आती और कहां को जाती है? उसने कहा, मैं अपनी स्वामिनी सारै के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the way to Shur.]]></a:t>
+              <a:t><![CDATA[साम्हने से भाग आई हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he said, Hagar, Sarai's maid, whence came you? and where will you go? And she said, I flee]]></a:t>
+              <a:t><![CDATA[9. यहोवा के दूत ने उससे कहा, अपनी स्वामिनी के पास लौट जा और उसके वश में रह।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the face of my mistress Sarai.]]></a:t>
+              <a:t><![CDATA[10. और यहोवा के दूत ने उससे कहा, मैं तेरे वंश को बहुत बढ़ाऊंगा, यहां तक कि बहुतायत के कारण उसकी गणना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the angel of the LORD said unto her, Return to your mistress, and submit yourself under her]]></a:t>
+              <a:t><![CDATA[न हो सकेगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Sarai Abram's wife bare him no children: and she had an handmaid, an Egyptian, whose name was]]></a:t>
+              <a:t><![CDATA[1. अब्राम की पत्नी सारै के कोई सन्तान न थी: और उसके हाजिरा नाम की एक मिस्री लौंडी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands.]]></a:t>
+              <a:t><![CDATA[11. और यहोवा के दूत ने उससे कहा, देख तू गर्भवती है, और पुत्र जनेगी, सो उसका नाम इश्माएल रखना;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the angel of the LORD said unto her, I will multiply your seed exceedingly, that it shall]]></a:t>
+              <a:t><![CDATA[क्योंकि यहोवा ने तेरे दु:ख का हाल सुन लिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not be numbered for multitude.]]></a:t>
+              <a:t><![CDATA[12. और वह मनुष्य बनैले गदहे के समान होगा उसका हाथ सबके विरुद्ध उठेगा, और सब के हाथ उसके विरुद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the angel of the LORD said unto her, Behold, you are with child and shall bear a son, and]]></a:t>
+              <a:t><![CDATA[उठेंगे; और वह अपने सब भाई बन्धुओं के मध्य में बसा रहेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall call his name Ishmael; because the LORD has heard your affliction.]]></a:t>
+              <a:t><![CDATA[13. तब उसने यहोवा का नाम जिसने उससे बातें की थीं, अत्ताएलरोई रखकर कहा कि, क्या मैं यहां भी उसको जाते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he will be a wild man; his hand will be against every man, and every man's hand against him;]]></a:t>
+              <a:t><![CDATA[हुए देखने पाई जो मेरा देखनेहारा है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he shall dwell in the presence of all his brethren.]]></a:t>
+              <a:t><![CDATA[14. इस कारण उस कुएं का नाम लहैरोई कुआं पड़ा; वह तो कादेश और बेरेद के बीच में है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And she called the name of the LORD that spoke unto her, You God see me: for she said, Have I]]></a:t>
+              <a:t><![CDATA[15. सो हाजिरा अब्राम के द्वारा एक पुत्र जनी: और अब्राम ने अपने पुत्र का नाम, जिसे हाजिरा जनी,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also here looked after him that sees me?]]></a:t>
+              <a:t><![CDATA[इश्माएल रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore the well was called Beerlahairoi; behold, it is between Kadesh and Bered.]]></a:t>
+              <a:t><![CDATA[16. जब हाजिरा ने अब्राम के द्वारा इश्माएल को जन्म दिया उस समय अब्राम छियासी वर्ष का था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,315 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hagar.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[16. And Abram was fourscore and six years old, when Hagar bare Ishmael to Abram.]]></a:t>
+              <a:t><![CDATA[2. सो सारै ने अब्राम से कहा, देख, यहोवा ने तो मेरी कोख बन्द कर रखी है सो मैं तुझ से बिनती करती हूं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Sarai said unto Abram, Behold now, the LORD has restrained me from bearing: I pray you, go in]]></a:t>
+              <a:t><![CDATA[कि तू मेरी लौंडी के पास जा: सम्भव है कि मेरा घर उसके द्वारा बस जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto my maid; it may be that I may obtain children by her. And Abram hearkened to the voice of]]></a:t>
+              <a:t><![CDATA[3. सो सारै की यह बात अब्राम ने मान ली। सो जब अब्राम को कनान देश में रहते दस वर्ष बीत चुके तब उसकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sarai.]]></a:t>
+              <a:t><![CDATA[स्त्री सारै ने अपनी मिस्री लौंडी हाजिरा को ले कर अपने पति अब्राम को दिया, कि वह उसकी पत्नी हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Sarai Abram's wife took Hagar her maid the Egyptian, after Abram had dwelt ten years in the]]></a:t>
+              <a:t><![CDATA[4. और वह हाजिरा के पास गया, और वह गर्भवती हुई और जब उसने जाना कि वह गर्भवती है तब वह अपनी स्वामिनी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land of Canaan, and gave her to her husband Abram to be his wife.]]></a:t>
+              <a:t><![CDATA[को अपनी दृष्टि में तुच्छ समझने लगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he went in unto Hagar, and she conceived: and when she saw that she had conceived, her]]></a:t>
+              <a:t><![CDATA[5. तब सारै ने अब्राम से कहा, जो मुझ पर उपद्रव हुआ सो तेरे ही सिर पर हो: मैं ने तो अपनी लौंडी को तेरी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>