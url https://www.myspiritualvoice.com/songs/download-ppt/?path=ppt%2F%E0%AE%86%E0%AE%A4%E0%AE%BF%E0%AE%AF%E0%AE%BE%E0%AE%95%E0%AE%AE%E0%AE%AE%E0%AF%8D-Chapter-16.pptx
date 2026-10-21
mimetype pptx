--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -49,50 +49,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +114,56 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +290,59 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர் எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. And he went in unto Hagar, and she conceived: and when she saw that she had conceived, her mistress was despised in her eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர் எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. And he went in unto Hagar, and she conceived: and when she saw that she had conceived, her mistress was despised in her eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு ஆபிராம் சாராயை நோக்கி: இதோ உன் அடிமைப்பெண் உன் கைக்குள் இருக்கிறாள்; உன் பார்வைக்கு நலமானபடி அவளுக்குச் செய் என்றான். அப்பொழுது சாராய் அவளைக் கடினமாய் நடத்தினபடியால் அவள் அவளைவிட்டு ஓடிப்போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And Sarai said unto Abram, My wrong be upon you: I have given my maid into your bosom; and when she saw that she had conceived, I was despised in her eyes: the LORD judge between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு ஆபிராம் சாராயை நோக்கி: இதோ உன் அடிமைப்பெண் உன் கைக்குள் இருக்கிறாள்; உன் பார்வைக்கு நலமானபடி அவளுக்குச் செய் என்றான். அப்பொழுது சாராய் அவளைக் கடினமாய் நடத்தினபடியால் அவள் அவளைவிட்டு ஓடிப்போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And Sarai said unto Abram, My wrong be upon you: I have given my maid into your bosom; and when she saw that she had conceived, I was despised in her eyes: the LORD judge between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதனானவர் அவளை வனாந்தரத்திலே சூருக்குப்போகிற வழியருகே இருக்கிற நீரூற்றண்டையில் கண்டு:]]></a:t>
+              <a:t><![CDATA[5. And Sarai said unto Abram, My wrong be upon you: I have given my maid into your bosom; and when she saw that she had conceived, I was despised in her eyes: the LORD judge between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்: நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. But Abram said unto Sarai, Behold, your maid is in yours hand; do to her as it pleases you. And when Sarai dealt hardly with her, she fled from her face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்: நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. But Abram said unto Sarai, Behold, your maid is in yours hand; do to her as it pleases you. And when Sarai dealt hardly with her, she fled from her face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தருடைய தூதனானவர்: நீ உன் நாச்சியாரண்டைக்குத் திரும்பிப்போய், அவள் கையின்கீழ் அடங்கியிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[6. But Abram said unto Sarai, Behold, your maid is in yours hand; do to her as it pleases you. And when Sarai dealt hardly with her, she fled from her face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி, எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And the angel of the LORD found her by a fountain of water in the wilderness, by the fountain in the way to Shur.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி, எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And he said, Hagar, Sarai's maid, whence came you? and where will you go? And she said, I flee from the face of my mistress Sarai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராமுடைய மனைவியாகிய சாராய்க்குப் பிள்ளையில்லாதிருந்தது. எகிப்து தேசத்தாளாகிய ஆகார் என்னும் பேர் கொண்ட ஒரு அடிமைப் பெண் அவளுக்கு இருந்தாள்.]]></a:t>
+              <a:t><![CDATA[1. Now Sarai Abram's wife bare him no children: and she had an handmaid, an Egyptian, whose name was Hagar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்; கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[8. And he said, Hagar, Sarai's maid, whence came you? and where will you go? And she said, I flee from the face of my mistress Sarai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்; கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. And the angel of the LORD said unto her, Return to your mistress, and submit yourself under her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And the angel of the LORD said unto her, Return to your mistress, and submit yourself under her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And the angel of the LORD said unto her, I will multiply your seed exceedingly, that it shall not be numbered for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[10. And the angel of the LORD said unto her, I will multiply your seed exceedingly, that it shall not be numbered for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[11. And the angel of the LORD said unto her, Behold, you are with child and shall bear a son, and shall call his name Ishmael; because the LORD has heard your affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் அந்தத் துரவு பெயர் லகாய்ரோயீ என்னப்பட்டது; அது காதேசுக்கும் பாரேத்துக்கும் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. And the angel of the LORD said unto her, Behold, you are with child and shall bear a son, and shall call his name Ishmael; because the LORD has heard your affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகார் ஆபிராமுக்கு ஒரு குமாரனைப் பெற்றாள்; ஆபிராம் ஆகார் பெற்ற தன் குமாரனுக்கு இஸ்மவேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And he will be a wild man; his hand will be against every man, and every man's hand against him; and he shall dwell in the presence of all his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகார் ஆபிராமுக்கு ஒரு குமாரனைப் பெற்றாள்; ஆபிராம் ஆகார் பெற்ற தன் குமாரனுக்கு இஸ்மவேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And he will be a wild man; his hand will be against every man, and every man's hand against him; and he shall dwell in the presence of all his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகார் ஆபிராமுக்கு இஸ்மவேலைப் பெற்றபோது, ஆபிராம் எண்பத்தாறு வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And she called the name of the LORD that spoke unto her, You God see me: for she said, Have I also here looked after him that sees me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2691,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாராய் ஆபிராமை நோக்கி: நான் பிள்ளைபெறாதபடிக்குக் கர்த்தர் என் கர்ப்பத்தை அடைத்திருக்கிறார்; என் அடிமைப் பெண்ணோடே சேரும், ஒருவேளை அவளால் என் வீடு கட்டப்படும் என்றாள். சாராயின் வார்த்தைக்கு ஆபிராம் செவிகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[1. Now Sarai Abram's wife bare him no children: and she had an handmaid, an Egyptian, whose name was Hagar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And she called the name of the LORD that spoke unto her, You God see me: for she said, Have I also here looked after him that sees me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Wherefore the well was called Beerlahairoi; behold, it is between Kadesh and Bered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Wherefore the well was called Beerlahairoi; behold, it is between Kadesh and Bered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Hagar bare Abram a son: and Abram called his son's name, which Hagar bare, Ishmael.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Hagar bare Abram a son: and Abram called his son's name, which Hagar bare, Ishmael.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And Abram was fourscore and six years old, when Hagar bare Ishmael to Abram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சாராய் ஆபிராமை நோக்கி: நான் பிள்ளைபெறாதபடிக்குக் கர்த்தர் என் கர்ப்பத்தை அடைத்திருக்கிறார்; என் அடிமைப் பெண்ணோடே சேரும், ஒருவேளை அவளால் என் வீடு கட்டப்படும் என்றாள். சாராயின் வார்த்தைக்கு ஆபிராம் செவிகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Sarai said unto Abram, Behold now, the LORD has restrained me from bearing: I pray you, go in unto my maid; it may be that I may obtain children by her. And Abram hearkened to the voice of Sarai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And Sarai said unto Abram, Behold now, the LORD has restrained me from bearing: I pray you, go in unto my maid; it may be that I may obtain children by her. And Abram hearkened to the voice of Sarai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And Sarai said unto Abram, Behold now, the LORD has restrained me from bearing: I pray you, go in unto my maid; it may be that I may obtain children by her. And Abram hearkened to the voice of Sarai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன் நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
+              <a:t><![CDATA[3. And Sarai Abram's wife took Hagar her maid the Egyptian, after Abram had dwelt ten years in the land of Canaan, and gave her to her husband Abram to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன் நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
+              <a:t><![CDATA[3. And Sarai Abram's wife took Hagar her maid the Egyptian, after Abram had dwelt ten years in the land of Canaan, and gave her to her husband Abram to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர் எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And Sarai Abram's wife took Hagar her maid the Egyptian, after Abram had dwelt ten years in the land of Canaan, and gave her to her husband Abram to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729577" r:id="rId1"/>
+    <p:sldLayoutId id="2481563645" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +4298,98 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पत्नी कर दिया; पर जब उसने जाना कि वह गर्भवती है, तब वह मुझे तुच्छ समझने लगी, सो यहोवा मेरे और तेरे]]></a:t>
+              <a:t><![CDATA[4. அவன் ஆகாரோடே சேர்ந்தபோது, அவள் கர்ப்பந்தரித்தாள்; அவள் தான் கர்ப்பவதியானதைக் கண்டபோது, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बीच में न्याय करे।]]></a:t>
+              <a:t><![CDATA[நாச்சியாரை அற்பமாக எண்ணினாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. अब्राम ने सारै से कहा, देख तेरी लौंडी तेरे वश में है: जैसा तुझे भला लगे वैसा ही उसके साथ कर। सो]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சாராய் ஆபிராமை நோக்கி: எனக்கு நேரிட்ட அநியாயம் உமதுமேல் சுமரும்; என் அடிமைப் பெண்ணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सारै उसको दु:ख देने लगी और वह उसके साम्हने से भाग गई।]]></a:t>
+              <a:t><![CDATA[உம்முடைய மடியிலே கொடுத்தேன்; அவள் தான் கர்ப்பவதியானதைக் கண்டு என்னை அற்பமாக எண்ணுகிறாள்; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब यहोवा के दूत ने उसको जंगल में शूर के मार्ग पर जल के एक सोते के पास पाकर कहा,]]></a:t>
+              <a:t><![CDATA[எனக்கும் உமக்கும் நடுநின்று நியாயந்தீர்ப்பாராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. हे सारै की लौंडी हाजिरा, तू कहां से आती और कहां को जाती है? उसने कहा, मैं अपनी स्वामिनी सारै के]]></a:t>
+              <a:t><![CDATA[6. அதற்கு ஆபிராம் சாராயை நோக்கி: இதோ உன் அடிமைப்பெண் உன் கைக்குள் இருக்கிறாள்; உன் பார்வைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साम्हने से भाग आई हूं।]]></a:t>
+              <a:t><![CDATA[நலமானபடி அவளுக்குச் செய் என்றான். அப்பொழுது சாராய் அவளைக் கடினமாய் நடத்தினபடியால் அவள் அவளைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. यहोवा के दूत ने उससे कहा, अपनी स्वामिनी के पास लौट जा और उसके वश में रह।]]></a:t>
+              <a:t><![CDATA[ஓடிப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और यहोवा के दूत ने उससे कहा, मैं तेरे वंश को बहुत बढ़ाऊंगा, यहां तक कि बहुतायत के कारण उसकी गणना]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய தூதனானவர் அவளை வனாந்தரத்திலே சூருக்குப்போகிற வழியருகே இருக்கிற நீரூற்றண்டையில் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न हो सकेगी।]]></a:t>
+              <a:t><![CDATA[8. சாராயின் அடிமைப்பெண்ணாகிய ஆகாரே, எங்கேயிருந்து வருகிறாய்? எங்கே போகிறாய்? என்று கேட்டார்; அவள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. अब्राम की पत्नी सारै के कोई सन्तान न थी: और उसके हाजिरा नाम की एक मिस्री लौंडी थी।]]></a:t>
+              <a:t><![CDATA[1. ஆபிராமுடைய மனைவியாகிய சாராய்க்குப் பிள்ளையில்லாதிருந்தது. எகிப்து தேசத்தாளாகிய ஆகார் என்னும் பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और यहोवा के दूत ने उससे कहा, देख तू गर्भवती है, और पुत्र जनेगी, सो उसका नाम इश्माएल रखना;]]></a:t>
+              <a:t><![CDATA[நான் என் நாச்சியாராகிய சாராயைவிட்டு ஓடிப்போகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि यहोवा ने तेरे दु:ख का हाल सुन लिया है।]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது கர்த்தருடைய தூதனானவர்: நீ உன் நாச்சியாரண்டைக்குத் திரும்பிப்போய், அவள் கையின்கீழ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और वह मनुष्य बनैले गदहे के समान होगा उसका हाथ सबके विरुद्ध उठेगा, और सब के हाथ उसके विरुद्ध]]></a:t>
+              <a:t><![CDATA[அடங்கியிரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठेंगे; और वह अपने सब भाई बन्धुओं के मध्य में बसा रहेगा।]]></a:t>
+              <a:t><![CDATA[10. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: உன் சந்ததியை மிகவும் பெருகப்பண்ணுவேன்; அது பெருகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब उसने यहोवा का नाम जिसने उससे बातें की थीं, अत्ताएलरोई रखकर कहा कि, क्या मैं यहां भी उसको जाते]]></a:t>
+              <a:t><![CDATA[எண்ணிமுடியாததாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए देखने पाई जो मेरा देखनेहारा है?]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய தூதனானவர் அவளை நோக்கி: நீ கர்ப்பவதியாயிருக்கிறாய், ஒரு குமாரனைப் பெறுவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. इस कारण उस कुएं का नाम लहैरोई कुआं पड़ा; वह तो कादेश और बेरेद के बीच में है।]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன் அங்கலாய்ப்பைக் கேட்டபடியினால், அவனுக்கு இஸ்மவேல் என்று பேரிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. सो हाजिरा अब्राम के द्वारा एक पुत्र जनी: और अब्राम ने अपने पुत्र का नाम, जिसे हाजिरा जनी,]]></a:t>
+              <a:t><![CDATA[12. அவன் துஷ்டமனுஷனாயிருப்பான்; அவனுடைய கை எல்லாருக்கும் விரோதமாகவும், எல்லாருடைய கையும் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इश्माएल रखा।]]></a:t>
+              <a:t><![CDATA[விரோதமாகவும் இருக்கும்; தன் சகோதரர் எல்லாருக்கும் எதிராகக் குடியிருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जब हाजिरा ने अब्राम के द्वारा इश्माएल को जन्म दिया उस समय अब्राम छियासी वर्ष का था।]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவள்: என்னைக் காண்பவரை நானும் என்னிடத்தில் கண்டேன் அல்லவா என்று சொல்லி, தன்னோடே பேசின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7310,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. सो सारै ने अब्राम से कहा, देख, यहोवा ने तो मेरी कोख बन्द कर रखी है सो मैं तुझ से बिनती करती हूं]]></a:t>
+              <a:t><![CDATA[கொண்ட ஒரு அடிமைப் பெண் அவளுக்கு இருந்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்கு நீர் என்னைக் காண்கிற தேவன் என்று பேரிட்டாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ஆகையால் அந்தத் துரவு பெயர் லகாய்ரோயீ என்னப்பட்டது; அது காதேசுக்கும் பாரேத்துக்கும் நடுவே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஆகார் ஆபிராமுக்கு ஒரு குமாரனைப் பெற்றாள்; ஆபிராம் ஆகார் பெற்ற தன் குமாரனுக்கு இஸ்மவேல் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆகார் ஆபிராமுக்கு இஸ்மவேலைப் பெற்றபோது, ஆபிராம் எண்பத்தாறு வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि तू मेरी लौंडी के पास जा: सम्भव है कि मेरा घर उसके द्वारा बस जाए।]]></a:t>
+              <a:t><![CDATA[2. சாராய் ஆபிராமை நோக்கி: நான் பிள்ளைபெறாதபடிக்குக் கர்த்தர் என் கர்ப்பத்தை அடைத்திருக்கிறார்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. सो सारै की यह बात अब्राम ने मान ली। सो जब अब्राम को कनान देश में रहते दस वर्ष बीत चुके तब उसकी]]></a:t>
+              <a:t><![CDATA[அடிமைப் பெண்ணோடே சேரும், ஒருவேளை அவளால் என் வீடு கட்டப்படும் என்றாள். சாராயின் வார்த்தைக்கு ஆபிராம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्त्री सारै ने अपनी मिस्री लौंडी हाजिरा को ले कर अपने पति अब्राम को दिया, कि वह उसकी पत्नी हो।]]></a:t>
+              <a:t><![CDATA[செவிகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और वह हाजिरा के पास गया, और वह गर्भवती हुई और जब उसने जाना कि वह गर्भवती है तब वह अपनी स्वामिनी]]></a:t>
+              <a:t><![CDATA[3. ஆபிராம் கானான் தேசத்தில் பத்து வருஷம் குடியிருந்தபின்பு, ஆபிராமின் மனைவியாகிய சாராய் எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को अपनी दृष्टि में तुच्छ समझने लगी।]]></a:t>
+              <a:t><![CDATA[தேசத்தாளான தன் அடிமைப்பெண்ணாகிய ஆகாரை அழைத்து, அவளைத் தன் புருஷனாகிய ஆபிராமுக்கு மறுமனையாட்டியாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब सारै ने अब्राम से कहा, जो मुझ पर उपद्रव हुआ सो तेरे ही सिर पर हो: मैं ने तो अपनी लौंडी को तेरी]]></a:t>
+              <a:t><![CDATA[கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>