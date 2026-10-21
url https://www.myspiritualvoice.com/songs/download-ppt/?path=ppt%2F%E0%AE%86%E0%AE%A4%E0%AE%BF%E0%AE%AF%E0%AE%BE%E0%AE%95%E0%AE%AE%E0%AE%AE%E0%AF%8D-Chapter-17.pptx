--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -85,50 +85,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +174,59 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +371,62 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் தேவன் ஆபிரகாமை நோக்கி: உன் மனைவி சாராயை இனி சாராய் என்று அழையாதிருப்பாயாக; சாராள் என்பது அவளுக்குப் பேராயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. And I will make you exceeding fruitful, and I will make nations of you, and kings shall come out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் அவளை ஆசீர்வதித்து, அவளாலே உனக்கு ஒரு குமாரனையும் தருவேன்; அவள் ஜாதிகளுக்குத் தாயாகவும், அவளாலே ஜாதிகளின் ராஜாக்கள் உண்டாகவும், அவளை ஆசீர்வதிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And I will make you exceeding fruitful, and I will make nations of you, and kings shall come out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் அவளை ஆசீர்வதித்து, அவளாலே உனக்கு ஒரு குமாரனையும் தருவேன்; அவள் ஜாதிகளுக்குத் தாயாகவும், அவளாலே ஜாதிகளின் ராஜாக்கள் உண்டாகவும், அவளை ஆசீர்வதிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And I will establish my covenant between me and you and your seed after you in their generations for an everlasting covenant, to be a God unto you, and to your seed after you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஆபிரகாம் முகங்குப்புற விழுந்து நகைத்து: நூறுவயதானவனுக்குப் பிள்ளை பிறக்குமோ? தொண்ணூறு வயதான சாராள் பிள்ளை பெறுவாளோ? என்று தன் இருதயத்திலே சொல்லிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[7. And I will establish my covenant between me and you and your seed after you in their generations for an everlasting covenant, to be a God unto you, and to your seed after you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஆபிரகாம் முகங்குப்புற விழுந்து நகைத்து: நூறுவயதானவனுக்குப் பிள்ளை பிறக்குமோ? தொண்ணூறு வயதான சாராள் பிள்ளை பெறுவாளோ? என்று தன் இருதயத்திலே சொல்லிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[7. And I will establish my covenant between me and you and your seed after you in their generations for an everlasting covenant, to be a God unto you, and to your seed after you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்மவேல் உமக்கு முன்பாகப் பிழைப்பானாக! என்று ஆபிரகாம் தேவனிடத்தில் விண்ணப்பம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[8. And I will give unto you, and to your seed after you, the land wherein you are a stranger, all the land of Canaan, for an everlasting possession; and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவன்: உன் மனைவியாகிய சாராள் நிச்சயமாய் உனக்கு ஒரு குமாரனைப் பெறுவாள், அவனுக்கு ஈசாக்கு என்று பேரிடுவாயாக; என் உடன்படிக்கையை அவனுக்கும் அவனுக்குப் பின்வரும் அவன் சந்ததிக்கும் நித்திய உடன்படிக்கையாக ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. And I will give unto you, and to your seed after you, the land wherein you are a stranger, all the land of Canaan, for an everlasting possession; and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவன்: உன் மனைவியாகிய சாராள் நிச்சயமாய் உனக்கு ஒரு குமாரனைப் பெறுவாள், அவனுக்கு ஈசாக்கு என்று பேரிடுவாயாக; என் உடன்படிக்கையை அவனுக்கும் அவனுக்குப் பின்வரும் அவன் சந்ததிக்கும் நித்திய உடன்படிக்கையாக ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. And God said unto Abraham, You shall keep my covenant therefore, you, and your seed after you in their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்மவேலுக்காகவும் நீ செய்த விண்ணப்பத்தைக் கேட்டேன்; நான் அவனை ஆசீர்வதித்து, அவனை மிகவும் அதிகமாகப் பலுகவும் பெருகவும் பண்ணுவேன்; அவன் பன்னிரண்டு பிரபுக்களைப் பெறுவான்; அவனைப் பெரிய ஜாதியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[9. And God said unto Abraham, You shall keep my covenant therefore, you, and your seed after you in their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்மவேலுக்காகவும் நீ செய்த விண்ணப்பத்தைக் கேட்டேன்; நான் அவனை ஆசீர்வதித்து, அவனை மிகவும் அதிகமாகப் பலுகவும் பெருகவும் பண்ணுவேன்; அவன் பன்னிரண்டு பிரபுக்களைப் பெறுவான்; அவனைப் பெரிய ஜாதியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[10. This is my covenant, which all of you shall keep, between me and you and your seed after you; Every male child among you shall be circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் நுனித்தோலின் மாம்சத்தை விருத்தசேதனம்பண்ணக்கடவீர்கள்; அது எனக்கும் உங்களுக்குமுள்ள உடன்படிக்கைக்கு அடையாளமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. And when Abram was ninety years old and nine, the LORD appeared to Abram, and said unto him, I am the Almighty God; walk before me, and be you perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வருகிற வருஷத்தில் குறித்தகாலத்திலே சாராள் உனக்குப் பெறப்போகிற ஈசாக்கோடே நான் என் உடன்படிக்கையை உண்டாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. This is my covenant, which all of you shall keep, between me and you and your seed after you; Every male child among you shall be circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வருகிற வருஷத்தில் குறித்தகாலத்திலே சாராள் உனக்குப் பெறப்போகிற ஈசாக்கோடே நான் என் உடன்படிக்கையை உண்டாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. This is my covenant, which all of you shall keep, between me and you and your seed after you; Every male child among you shall be circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் ஆபிரகாமோடே பேசி முடிந்த பின்பு, அவர் அவனைவிட்டு எழுந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[11. And all of you shall circumcise the flesh of your foreskin; and it shall be a token of the covenant between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ஆபிரகாம் தன் குமாரனாகிய இஸ்மவேலையும், தன் வீட்டிலே பிறந்த யாவரையும், தான் பணத்திற்குக் கொண்ட அனைவருமாகிய தன் வீட்டிலுள்ள ஆண்பிள்ளைகள் எல்லாரையும் சேர்த்து. தேவன் தனக்குச் சொன்னபடி, அவர்கள் நுனித்தோலின் மாம்சத்தை அந்நாளிலேதானே விருத்தசேதனம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[11. And all of you shall circumcise the flesh of your foreskin; and it shall be a token of the covenant between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ஆபிரகாம் தன் குமாரனாகிய இஸ்மவேலையும், தன் வீட்டிலே பிறந்த யாவரையும், தான் பணத்திற்குக் கொண்ட அனைவருமாகிய தன் வீட்டிலுள்ள ஆண்பிள்ளைகள் எல்லாரையும் சேர்த்து. தேவன் தனக்குச் சொன்னபடி, அவர்கள் நுனித்தோலின் மாம்சத்தை அந்நாளிலேதானே விருத்தசேதனம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. And he that is eight days old shall be circumcised among you, every male child in your generations, he that is born in the house, or bought with money of any stranger, which is not of your seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ஆபிரகாம் தன் குமாரனாகிய இஸ்மவேலையும், தன் வீட்டிலே பிறந்த யாவரையும், தான் பணத்திற்குக் கொண்ட அனைவருமாகிய தன் வீட்டிலுள்ள ஆண்பிள்ளைகள் எல்லாரையும் சேர்த்து. தேவன் தனக்குச் சொன்னபடி, அவர்கள் நுனித்தோலின் மாம்சத்தை அந்நாளிலேதானே விருத்தசேதனம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. And he that is eight days old shall be circumcised among you, every male child in your generations, he that is born in the house, or bought with money of any stranger, which is not of your seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆபிரகாமின் நுனித்தோலின் மாம்சம் விருத்தசேதனம் பண்ணப்படும்போது, அவன் தொண்ணூற்றொன்பது வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And he that is eight days old shall be circumcised among you, every male child in your generations, he that is born in the house, or bought with money of any stranger, which is not of your seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனுடைய குமாரன் இஸ்மவேலுடைய நுனித்தோலின் மாம்சம் விருத்தசேதனம்பண்ணப்படும்போது, அவன் பதின்மூன்று வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. He that is born in your house, and he that is bought with your money, must essentially be circumcised: and my covenant shall be in your flesh for an everlasting covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒரேநாளில் ஆபிரகாமும் அவன் குமாரன் இஸ்மவேலும் விருத்தசேதனம்பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. He that is born in your house, and he that is bought with your money, must essentially be circumcised: and my covenant shall be in your flesh for an everlasting covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வீட்டிலே பிறந்தவர்களும் அந்நியரிடத்திலே பணத்திற்குக் கொள்ளப்பட்டவர்களுமாகிய அவன் வீட்டு மனுஷர்கள் எல்லாரும் அவனோடேகூட விருத்தசேதனம்பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the uncircumcised male child whose flesh of his foreskin is not circumcised, that soul shall be cut off from his people; he has broken my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களில் தலைமுறை தலைமுறையாகப் பிறக்கும் ஆண்பிள்ளைகளையெல்லாம் எட்டாம் நாளிலே விருத்தசேதனம்பண்ணப்படவேண்டும்; வீட்டிலே பிறந்த பிள்ளையும் உன் வித்தல்லாத அந்நியனிடத்தில் பணத்திற்குக் கொள்ளப்பட்ட எந்தப் பிள்ளையும், அப்படியே விருத்தசேதனம்பண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. And when Abram was ninety years old and nine, the LORD appeared to Abram, and said unto him, I am the Almighty God; walk before me, and be you perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வீட்டிலே பிறந்தவர்களும் அந்நியரிடத்திலே பணத்திற்குக் கொள்ளப்பட்டவர்களுமாகிய அவன் வீட்டு மனுஷர்கள் எல்லாரும் அவனோடேகூட விருத்தசேதனம்பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the uncircumcised male child whose flesh of his foreskin is not circumcised, that soul shall be cut off from his people; he has broken my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராம் தொண்ணூற்றொன்பது வயதானபோது, கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: நான் சர்வவல்லமையுள்ள தேவன்; நீ எனக்கு முன்பாக நடந்துகொண்டு உத்தமனாயிரு.]]></a:t>
+              <a:t><![CDATA[15. And God said unto Abraham, As for Sarai your wife, you shall not call her name Sarai, but Sarah shall her name be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிராம் தொண்ணூற்றொன்பது வயதானபோது, கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: நான் சர்வவல்லமையுள்ள தேவன்; நீ எனக்கு முன்பாக நடந்துகொண்டு உத்தமனாயிரு.]]></a:t>
+              <a:t><![CDATA[15. And God said unto Abraham, As for Sarai your wife, you shall not call her name Sarai, but Sarah shall her name be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உனக்கும் எனக்கும் நடுவாக என் உடன்படிக்கையை ஏற்படுத்தி, உன்னை மிகவும் திரளாய்ப் பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And I will bless her, and give you a son also of her: yea, I will bless her, and she shall be a mother of nations; kings of people shall be of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ஆபிராம் முகங்குப்புற விழுந்து வணங்கினான். தேவன் அவனோடே பேசி:]]></a:t>
+              <a:t><![CDATA[16. And I will bless her, and give you a son also of her: yea, I will bless her, and she shall be a mother of nations; kings of people shall be of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னோடே பண்ணுகிற என் உடன்படிக்கை என்னவென்றால், நீ திரளான ஜாதிகளுக்குத் தகப்பனாவாய்.]]></a:t>
+              <a:t><![CDATA[17. Then Abraham fell upon his face, and laughed, and said in his heart, Shall a child be born unto him that is an hundred years old? and shall Sarah, that is ninety years old, bear?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இனி உன் பேர் ஆபிராம் என்னப்படாமல், நான் உன்னைத் திரளான ஜாதிகளுக்குத் தகப்பனாக ஏற்படுத்தினபடியால், உன் பேர் ஆபிரகாம் என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[17. Then Abraham fell upon his face, and laughed, and said in his heart, Shall a child be born unto him that is an hundred years old? and shall Sarah, that is ninety years old, bear?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இனி உன் பேர் ஆபிராம் என்னப்படாமல், நான் உன்னைத் திரளான ஜாதிகளுக்குத் தகப்பனாக ஏற்படுத்தினபடியால், உன் பேர் ஆபிரகாம் என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[18. And Abraham said unto God, O that Ishmael might live before you!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன்னை மிகவும் அதிகமாய்ப் பலுகப்பண்ணி, உன்னிலே ஜாதிகளை உண்டாக்குவேன்; உன்னிடத்திலிருந்து ராஜாக்கள் தோன்றுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And God said, Sarah your wife shall bear you a son indeed; and you shall call his name Isaac: and I will establish my covenant with him for an everlasting covenant, and with his seed after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன்னை மிகவும் அதிகமாய்ப் பலுகப்பண்ணி, உன்னிலே ஜாதிகளை உண்டாக்குவேன்; உன்னிடத்திலிருந்து ராஜாக்கள் தோன்றுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And God said, Sarah your wife shall bear you a son indeed; and you shall call his name Isaac: and I will establish my covenant with him for an everlasting covenant, and with his seed after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களில் தலைமுறை தலைமுறையாகப் பிறக்கும் ஆண்பிள்ளைகளையெல்லாம் எட்டாம் நாளிலே விருத்தசேதனம்பண்ணப்படவேண்டும்; வீட்டிலே பிறந்த பிள்ளையும் உன் வித்தல்லாத அந்நியனிடத்தில் பணத்திற்குக் கொள்ளப்பட்ட எந்தப் பிள்ளையும், அப்படியே விருத்தசேதனம்பண்ணப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. And I will make my covenant between me and you, and will multiply you exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் நான் தேவனாயிருக்கும்படி எனக்கும் உனக்கும், உனக்குப்பின் தலைமுறை தலைமுறையாக வரும் உன் சந்ததிக்கும் நடுவே, என் உடன்படிக்கையை நித்திய உடன்படிக்கையாக ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. And God said, Sarah your wife shall bear you a son indeed; and you shall call his name Isaac: and I will establish my covenant with him for an everlasting covenant, and with his seed after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் நான் தேவனாயிருக்கும்படி எனக்கும் உனக்கும், உனக்குப்பின் தலைமுறை தலைமுறையாக வரும் உன் சந்ததிக்கும் நடுவே, என் உடன்படிக்கையை நித்திய உடன்படிக்கையாக ஸ்தாபிப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. And as for Ishmael, I have heard you: Behold, I have blessed him, and will make him fruitful, and will multiply him exceedingly; twelve princes shall he brought forth, and I will make him a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ பரதேசியாய்த் தங்கிவருகிற கானான் தேசமுழுவதையும், உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் நித்திய சுதந்தரமாகக் கொடுத்து, நான் அவர்களுக்குத் தேவனாயிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And as for Ishmael, I have heard you: Behold, I have blessed him, and will make him fruitful, and will multiply him exceedingly; twelve princes shall he brought forth, and I will make him a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ பரதேசியாய்த் தங்கிவருகிற கானான் தேசமுழுவதையும், உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் நித்திய சுதந்தரமாகக் கொடுத்து, நான் அவர்களுக்குத் தேவனாயிருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And as for Ishmael, I have heard you: Behold, I have blessed him, and will make him fruitful, and will multiply him exceedingly; twelve princes shall he brought forth, and I will make him a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் தேவன் ஆபிரகாமை நோக்கி: இப்பொழுது நீயும், உனக்குப் பின் தலைமுறை தலைமுறையாக வரும் உன் சந்ததியும், என் உடன்படிக்கையைக் கைக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. But my covenant will I establish with Isaac, which Sarah shall bear unto you at this set time in the next year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் தேவன் ஆபிரகாமை நோக்கி: இப்பொழுது நீயும், உனக்குப் பின் தலைமுறை தலைமுறையாக வரும் உன் சந்ததியும், என் உடன்படிக்கையைக் கைக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. But my covenant will I establish with Isaac, which Sarah shall bear unto you at this set time in the next year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்கும் உங்களுக்கும், உனக்குப் பின்வரும் உன் சந்ததிக்கும் நடுவே உண்டாகிறதும், நீங்கள் கைக்கொள்ள வேண்டியதுமான என் உடன்படிக்கை என்னவென்றால், உங்களுக்குள் பிறக்கும் சகல ஆண்பிள்ளைகளும் விருத்தசேதனம் பண்ணப்படவேண்டும்;]]></a:t>
+              <a:t><![CDATA[22. And he left off talking with him, and God went up from Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4846,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எனக்கும் உங்களுக்கும், உனக்குப் பின்வரும் உன் சந்ததிக்கும் நடுவே உண்டாகிறதும், நீங்கள் கைக்கொள்ள வேண்டியதுமான என் உடன்படிக்கை என்னவென்றால், உங்களுக்குள் பிறக்கும் சகல ஆண்பிள்ளைகளும் விருத்தசேதனம் பண்ணப்படவேண்டும்;]]></a:t>
+              <a:t><![CDATA[23. And Abraham took Ishmael his son, and all that were born in his house, and all that were bought with his money, every male among the men of Abraham's house; and circumcised the flesh of their foreskin in the very same day, as God had said unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Abraham took Ishmael his son, and all that were born in his house, and all that were bought with his money, every male among the men of Abraham's house; and circumcised the flesh of their foreskin in the very same day, as God had said unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Abraham took Ishmael his son, and all that were born in his house, and all that were bought with his money, every male among the men of Abraham's house; and circumcised the flesh of their foreskin in the very same day, as God had said unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5173,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் வீட்டிலே பிறந்த பிள்ளையும், உன் பணத்திற்குக் கொள்ளப்பட்டவனும், விருத்தசேதனம்பண்ணப்படுவது அவசியம்; இப்படி என் உடன்படிக்கை உங்கள் மாம்சத்திலே நித்திய உடன்படிக்கையாக இருக்கக் கடவது.]]></a:t>
+              <a:t><![CDATA[2. And I will make my covenant between me and you, and will multiply you exceedingly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Abraham was ninety years old and nine, when he was circumcised in the flesh of his foreskin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Abraham was ninety years old and nine, when he was circumcised in the flesh of his foreskin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Ishmael his son was thirteen years old, when he was circumcised in the flesh of his foreskin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Ishmael his son was thirteen years old, when he was circumcised in the flesh of his foreskin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. In the very same day was Abraham circumcised, and Ishmael his son.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And all the men of his house, born in the house, and bought with money of the stranger, were circumcised with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And all the men of his house, born in the house, and bought with money of the stranger, were circumcised with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் வீட்டிலே பிறந்த பிள்ளையும், உன் பணத்திற்குக் கொள்ளப்பட்டவனும், விருத்தசேதனம்பண்ணப்படுவது அவசியம்; இப்படி என் உடன்படிக்கை உங்கள் மாம்சத்திலே நித்திய உடன்படிக்கையாக இருக்கக் கடவது.]]></a:t>
+              <a:t><![CDATA[3. And Abram fell on his face: and God talked with him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நுனித்தோலின் மாம்சம் விருத்தசேதனம்பண்ணப்படாதிருக்கிற நுனித்தோலுள்ள ஆண்பிள்ளையிருந்தால், அந்த ஆத்துமா என் உடன்படிக்கையை மீறினபடியால், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. As for me, behold, my covenant is with you, and you shall be a father of many nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நுனித்தோலின் மாம்சம் விருத்தசேதனம்பண்ணப்படாதிருக்கிற நுனித்தோலுள்ள ஆண்பிள்ளையிருந்தால், அந்த ஆத்துமா என் உடன்படிக்கையை மீறினபடியால், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Neither shall your name any more be called Abram, but your name shall be Abraham; for a father of many nations have I made you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் தேவன் ஆபிரகாமை நோக்கி: உன் மனைவி சாராயை இனி சாராய் என்று அழையாதிருப்பாயாக; சாராள் என்பது அவளுக்குப் பேராயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. Neither shall your name any more be called Abram, but your name shall be Abraham; for a father of many nations have I made you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732650" r:id="rId1"/>
+    <p:sldLayoutId id="2481563682" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6823,126 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होगा।]]></a:t>
+              <a:t><![CDATA[6. உன்னை மிகவும் அதிகமாய்ப் பலுகப்பண்ணி, உன்னிலே ஜாதிகளை உண்டாக்குவேன்; உன்னிடத்திலிருந்து ராஜாக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और मैं उसको आशीष दूंगा, और तुझ को उसके द्वारा एक पुत्र दूंगा; और मैं उसको ऐसी आशीष दूंगा, कि वह]]></a:t>
+              <a:t><![CDATA[தோன்றுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाति जाति की मूलमाता हो जाएगी; और उसके वंश में राज्य राज्य के राजा उत्पन्न होंगे।]]></a:t>
+              <a:t><![CDATA[7. உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும் நான் தேவனாயிருக்கும்படி எனக்கும் உனக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब इब्राहीम मुंह के बल गिर पड़ा और हंसा, और अपने मन ही मन कहने लगा, क्या सौ वर्ष के पुरूष के भी]]></a:t>
+              <a:t><![CDATA[உனக்குப்பின் தலைமுறை தலைமுறையாக வரும் உன் சந்ததிக்கும் நடுவே, என் உடன்படிக்கையை நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सन्तान होगा और क्या सारा जो नब्बे वर्ष की है पुत्र जनेगी?]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையாக ஸ்தாபிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और इब्राहीम ने परमेश्वर से कहा, इश्माएल तेरी दृष्टि में बना रहे! यही बहुत है।]]></a:t>
+              <a:t><![CDATA[8. நீ பரதேசியாய்த் தங்கிவருகிற கானான் தேசமுழுவதையும், உனக்கும் உனக்குப் பின்வரும் உன் சந்ததிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब परमेश्वर ने कहा, निश्चय तेरी पत्नी सारा के तुझ से एक पुत्र उत्पन्न होगा; और तू उसका नाम इसहाक]]></a:t>
+              <a:t><![CDATA[நித்திய சுதந்தரமாகக் கொடுத்து, நான் அவர்களுக்குத் தேவனாயிருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखना: और मैं उसके साथ ऐसी वाचा बान्धूंगा जो उसके पश्चात उसके वंश के लिये युग युग की वाचा होगी।]]></a:t>
+              <a:t><![CDATA[9. பின்னும் தேவன் ஆபிரகாமை நோக்கி: இப்பொழுது நீயும், உனக்குப் பின் தலைமுறை தலைமுறையாக வரும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और इश्माएल के विषय में भी मैं ने तेरी सुनी है: मैं उसको भी आशीष दूंगा, और उसे फुलाऊं फलाऊंगा और]]></a:t>
+              <a:t><![CDATA[சந்ததியும், என் உடன்படிக்கையைக் கைக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अत्यन्त ही बढ़ा दूंगा; उससे बारह प्रधान उत्पन्न होंगे, और मैं उससे एक बड़ी जाति बनाऊंगा।]]></a:t>
+              <a:t><![CDATA[10. எனக்கும் உங்களுக்கும், உனக்குப் பின்வரும் உன் சந்ததிக்கும் நடுவே உண்டாகிறதும், நீங்கள் கைக்கொள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तुम अपनी अपनी खलड़ी का खतना करा लेना; जो वाचा मेरे और तुम्हारे बीच में है, उसका यही चिन्ह होगा।]]></a:t>
+              <a:t><![CDATA[1. ஆபிராம் தொண்ணூற்றொன்பது வயதானபோது, கர்த்தர் ஆபிராமுக்குத் தரிசனமாகி: நான் சர்வவல்லமையுள்ள தேவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. परन्तु मैं अपनी वाचा इसहाक ही के साथ बान्धूंगा जो सारा से अगले वर्ष के इसी नियुक्त समय में]]></a:t>
+              <a:t><![CDATA[வேண்டியதுமான என் உடன்படிக்கை என்னவென்றால், உங்களுக்குள் பிறக்கும் சகல ஆண்பிள்ளைகளும் விருத்தசேதனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न होगा।]]></a:t>
+              <a:t><![CDATA[பண்ணப்படவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब परमेश्वर ने इब्राहीम से बातें करनी बन्द कीं और उसके पास से ऊपर चढ़ गया।]]></a:t>
+              <a:t><![CDATA[11. உங்கள் நுனித்தோலின் மாம்சத்தை விருத்தசேதனம்பண்ணக்கடவீர்கள்; அது எனக்கும் உங்களுக்குமுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तब इब्राहीम ने अपने पुत्र इश्माएल को, उसके घर में जितने उत्पन्न हुए थे, और जितने उसके रुपे से]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைக்கு அடையாளமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मोल लिये गए थे, निदान उसके घर में जितने पुरूष थे, उन सभों को लेके उसी दिन परमेश्वर के वचन के अनुसार]]></a:t>
+              <a:t><![CDATA[12. உங்களில் தலைமுறை தலைமுறையாகப் பிறக்கும் ஆண்பிள்ளைகளையெல்லாம் எட்டாம் நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनकी खलड़ी का खतना किया।]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம்பண்ணப்படவேண்டும்; வீட்டிலே பிறந்த பிள்ளையும் உன் வித்தல்லாத அந்நியனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब इब्राहीम की खलड़ी का खतना हुआ तब वह निन्नानवे वर्ष का था।]]></a:t>
+              <a:t><![CDATA[பணத்திற்குக் கொள்ளப்பட்ட எந்தப் பிள்ளையும், அப்படியே விருத்தசேதனம்பண்ணப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और जब उसके पुत्र इश्माएल की खलड़ी का खतना हुआ तब वह तेरह वर्ष का था।]]></a:t>
+              <a:t><![CDATA[13. உன் வீட்டிலே பிறந்த பிள்ளையும், உன் பணத்திற்குக் கொள்ளப்பட்டவனும், விருத்தசேதனம்பண்ணப்படுவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. इब्राहीम और उसके पुत्र इश्माएल दोनों का खतना एक ही दिन हुआ।]]></a:t>
+              <a:t><![CDATA[அவசியம்; இப்படி என் உடன்படிக்கை உங்கள் மாம்சத்திலே நித்திய உடன்படிக்கையாக இருக்கக் கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और उसके घर में जितने पुरूष थे जो घर में उत्पन्न हुए, तथा जो परदेशियों के हाथ से मोल लिये गए थे,]]></a:t>
+              <a:t><![CDATA[14. நுனித்தோலின் மாம்சம் விருத்தசேதனம்பண்ணப்படாதிருக்கிற நுனித்தோலுள்ள ஆண்பிள்ளையிருந்தால், அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. पीढ़ी पीढ़ी में केवल तेरे वंश ही के लोग नहीं पर जो तेरे घर में उत्पन्न हों, वा परदेशियों को रुपा]]></a:t>
+              <a:t><![CDATA[நீ எனக்கு முன்பாக நடந்துகொண்டு உத்தமனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब का खतना उसके साथ ही हुआ॥]]></a:t>
+              <a:t><![CDATA[ஆத்துமா என் உடன்படிக்கையை மீறினபடியால், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब अब्राम निन्नानवे वर्ष का हो गया, तब यहोवा ने उसको दर्शन देकर कहा मैं सर्वशक्तिमान ईश्वर हूं;]]></a:t>
+              <a:t><![CDATA[15. பின்னும் தேவன் ஆபிரகாமை நோக்கி: உன் மனைவி சாராயை இனி சாராய் என்று அழையாதிருப்பாயாக; சாராள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरी उपस्थिति में चल और सिद्ध होता जा।]]></a:t>
+              <a:t><![CDATA[என்பது அவளுக்குப் பேராயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और मैं तेरे साथ वाचा बान्धूंगा, और तेरे वंश को अत्यन्त ही बढ़ाऊंगा।]]></a:t>
+              <a:t><![CDATA[16. நான் அவளை ஆசீர்வதித்து, அவளாலே உனக்கு ஒரு குமாரனையும் தருவேன்; அவள் ஜாதிகளுக்குத் தாயாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब अब्राम मुंह के बल गिरा: और परमेश्वर उससे यों बातें कहता गया,]]></a:t>
+              <a:t><![CDATA[அவளாலே ஜாதிகளின் ராஜாக்கள் உண்டாகவும், அவளை ஆசீர்வதிப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. देख, मेरी वाचा तेरे साथ बन्धी रहेगी, इसलिये तू जातियों के समूह का मूलपिता हो जाएगा।]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ஆபிரகாம் முகங்குப்புற விழுந்து நகைத்து: நூறுவயதானவனுக்குப் பிள்ளை பிறக்குமோ? தொண்ணூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. सो अब से तेरा नाम अब्राम न रहेगा परन्तु तेरा नाम इब्राहीम होगा क्योंकि मैं ने तुझे जातियों के]]></a:t>
+              <a:t><![CDATA[வயதான சாராள் பிள்ளை பெறுவாளோ? என்று தன் இருதயத்திலே சொல்லிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समूह का मूलपिता ठहरा दिया है।]]></a:t>
+              <a:t><![CDATA[18. இஸ்மவேல் உமக்கு முன்பாகப் பிழைப்பானாக! என்று ஆபிரகாம் தேவனிடத்தில் விண்ணப்பம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और मैं तुझे अत्यन्त ही फुलाऊं फलाऊंगा, और तुझ को जाति जाति का मूल बना दूंगा, और तेरे वंश में राजा]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தேவன்: உன் மனைவியாகிய சாராள் நிச்சயமாய் உனக்கு ஒரு குமாரனைப் பெறுவாள், அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न होंगे।]]></a:t>
+              <a:t><![CDATA[ஈசாக்கு என்று பேரிடுவாயாக; என் உடன்படிக்கையை அவனுக்கும் அவனுக்குப் பின்வரும் அவன் சந்ததிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देकर मोल लिये जाए, ऐसे सब पुरूष भी जब आठ दिन के हो जाए, तब उनका खतना किया जाए।]]></a:t>
+              <a:t><![CDATA[2. நான் உனக்கும் எனக்கும் நடுவாக என் உடன்படிக்கையை ஏற்படுத்தி, உன்னை மிகவும் திரளாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और मैं तेरे साथ, और तेरे पश्चात पीढ़ी पीढ़ी तक तेरे वंश के साथ भी इस आशय की युग युग की वाचा]]></a:t>
+              <a:t><![CDATA[நித்திய உடன்படிக்கையாக ஸ்தாபிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बान्धता हूं, कि मैं तेरा और तेरे पश्चात तेरे वंश का भी परमेश्वर रहूंगा।]]></a:t>
+              <a:t><![CDATA[20. இஸ்மவேலுக்காகவும் நீ செய்த விண்ணப்பத்தைக் கேட்டேன்; நான் அவனை ஆசீர்வதித்து, அவனை மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और मैं तुझ को, और तेरे पश्चात तेरे वंश को भी, यह सारा कनान देश, जिस में तू परदेशी हो कर रहता है,]]></a:t>
+              <a:t><![CDATA[அதிகமாகப் பலுகவும் பெருகவும் பண்ணுவேன்; அவன் பன்னிரண்டு பிரபுக்களைப் பெறுவான்; அவனைப் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस रीति दूंगा कि वह युग युग उनकी निज भूमि रहेगी, और मैं उनका परमेश्वर रहूंगा।]]></a:t>
+              <a:t><![CDATA[ஜாதியாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. फिर परमेश्वर ने इब्राहीम से कहा, तू भी मेरे साथ बान्धी हुई वाचा का पालन करना; तू और तेरे पश्चात]]></a:t>
+              <a:t><![CDATA[21. வருகிற வருஷத்தில் குறித்தகாலத்திலே சாராள் உனக்குப் பெறப்போகிற ஈசாக்கோடே நான் என் உடன்படிக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तेरा वंश भी अपनी अपनी पीढ़ी में उसका पालन करे।]]></a:t>
+              <a:t><![CDATA[உண்டாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. मेरे साथ बान्धी हुई वाचा, जो तुझे और तेरे पश्चात तेरे वंश को पालनी पड़ेगी, सो यह है, कि तुम में]]></a:t>
+              <a:t><![CDATA[22. தேவன் ஆபிரகாமோடே பேசி முடிந்த பின்பு, அவர் அவனைவிட்டு எழுந்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12359,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से एक एक पुरूष का खतना हो।]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது ஆபிரகாம் தன் குமாரனாகிய இஸ்மவேலையும், தன் வீட்டிலே பிறந்த யாவரையும், தான் பணத்திற்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்ட அனைவருமாகிய தன் வீட்டிலுள்ள ஆண்பிள்ளைகள் எல்லாரையும் சேர்த்து. தேவன் தனக்குச் சொன்னபடி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள் நுனித்தோலின் மாம்சத்தை அந்நாளிலேதானே விருத்தசேதனம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12755,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जो तेरे घर में उत्पन्न हो, अथवा तेरे रुपे से मोल लिया जाए, उसका खतना अवश्य ही किया जाए; सो मेरी]]></a:t>
+              <a:t><![CDATA[பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஆபிரகாமின் நுனித்தோலின் மாம்சம் விருத்தசேதனம் பண்ணப்படும்போது, அவன் தொண்ணூற்றொன்பது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வயதாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அவனுடைய குமாரன் இஸ்மவேலுடைய நுனித்தோலின் மாம்சம் விருத்தசேதனம்பண்ணப்படும்போது, அவன் பதின்மூன்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வயதாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. ஒரேநாளில் ஆபிரகாமும் அவன் குமாரன் இஸ்மவேலும் விருத்தசேதனம்பண்ணப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. வீட்டிலே பிறந்தவர்களும் அந்நியரிடத்திலே பணத்திற்குக் கொள்ளப்பட்டவர்களுமாகிய அவன் வீட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷர்கள் எல்லாரும் அவனோடேகூட விருத்தசேதனம்பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वाचा जिसका चिन्ह तुम्हारी देह में होगा वह युग युग रहेगी।]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ஆபிராம் முகங்குப்புற விழுந்து வணங்கினான். தேவன் அவனோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जो पुरूष खतनारहित रहे, अर्थात जिसकी खलड़ी का खतना न हो, वह प्राणी अपने लोगों मे से नाश किया जाए,]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னோடே பண்ணுகிற என் உடன்படிக்கை என்னவென்றால், நீ திரளான ஜாதிகளுக்குத் தகப்பனாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि उसने मेरे साथ बान्धी हुई वाचा को तोड़ दिया॥]]></a:t>
+              <a:t><![CDATA[5. இனி உன் பேர் ஆபிராம் என்னப்படாமல், நான் உன்னைத் திரளான ஜாதிகளுக்குத் தகப்பனாக ஏற்படுத்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. फिर परमेश्वर ने इब्राहीम से कहा, तेरी जो पत्नी सारै है, उसको तू अब सारै न कहना, उसका नाम सारा]]></a:t>
+              <a:t><![CDATA[உன் பேர் ஆபிரகாம் என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>