--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -107,68 +107,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,59 +189,50 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
-    <p:sldId id="314" r:id="rId61"/>
-[...7 lines deleted...]
-    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -415,62 +388,53 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1620,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, மூன்று புருஷர் அவனுக்கு எதிரே நின்றார்கள்; அவர்களைக் கண்டவுடனே, அவன் கூடாரவாசலிலிருந்து அவர்களுக்கு எதிர் கொண்டு ஓடித் தரை மட்டும் குனிந்து;]]></a:t>
+              <a:t><![CDATA[1. பின்பு, கர்த்தர் மம்ரேயின் சமபூமியிலே அவனுக்குத் தரிசனமானார். அவன் பகலின் உஷ்ணவேளையில் கூடாரவாசலிலே உட்கார்ந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆபிரகாமும் சாராளும் வயது சென்று முதிர்ந்தவர்களாயிருந்தார்கள்; ஸ்திரீகளுக்குள்ள வழிபாடு சாராளுக்கு நின்றுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால், சாராள் தன் உள்ளத்திலே நகைத்து: நான் கிழவியும், என் ஆண்டவன் முதிர்ந்த வயதுள்ளவருமானபின்பு, எனக்கு இன்பம் உண்டாயிருக்குமோ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால், சாராள் தன் உள்ளத்திலே நகைத்து: நான் கிழவியும், என் ஆண்டவன் முதிர்ந்த வயதுள்ளவருமானபின்பு, எனக்கு இன்பம் உண்டாயிருக்குமோ என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தர் ஆபிரகாமை நோக்கி: சாராள் நகைத்து, நான் கிழவியாயிருக்கப் பிள்ளைபெறுவது மெய்யோ என்று சொல்வானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தர் ஆபிரகாமை நோக்கி: சாராள் நகைத்து, நான் கிழவியாயிருக்கப் பிள்ளைபெறுவது மெய்யோ என்று சொல்வானேன்?]]></a:t>
+              <a:t><![CDATA[14. கர்த்தரால் ஆகாத காரியம் உண்டோ? உற்பவகாலத்திட்டத்தில் உன்னிடத்திற்குத் திரும்பவருவேன்; அப்பொழுது சாராளுக்கு ஒரு குமாரன் இருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தரால் ஆகாத காரியம் உண்டோ? உற்பவகாலத்திட்டத்தில் உன்னிடத்திற்குத் திரும்பவருவேன்; அப்பொழுது சாராளுக்கு ஒரு குமாரன் இருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. சாராள் பயந்து, நான் நகைக்கவில்லை என்று மறுத்தாள். அதற்கு அவர்: இல்லை, நீ நகைத்தாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாராள் பயந்து, நான் நகைக்கவில்லை என்று மறுத்தாள். அதற்கு அவர்: இல்லை, நீ நகைத்தாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு அந்தப் புருஷர் எழுந்து அவ்விடம் விட்டு, சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமும் அவர்களோடே கூடப்போய் வழிவிட்டனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாராள் பயந்து, நான் நகைக்கவில்லை என்று மறுத்தாள். அதற்கு அவர்: இல்லை, நீ நகைத்தாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு அந்தப் புருஷர் எழுந்து அவ்விடம் விட்டு, சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமும் அவர்களோடே கூடப்போய் வழிவிட்டனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, மூன்று புருஷர் அவனுக்கு எதிரே நின்றார்கள்; அவர்களைக் கண்டவுடனே, அவன் கூடாரவாசலிலிருந்து அவர்களுக்கு எதிர் கொண்டு ஓடித் தரை மட்டும் குனிந்து;]]></a:t>
+              <a:t><![CDATA[1. பின்பு, கர்த்தர் மம்ரேயின் சமபூமியிலே அவனுக்குத் தரிசனமானார். அவன் பகலின் உஷ்ணவேளையில் கூடாரவாசலிலே உட்கார்ந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு அந்தப் புருஷர் எழுந்து அவ்விடம் விட்டு, சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமும் அவர்களோடே கூடப்போய் வழிவிட்டனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது கர்த்தர்: ஆபிரகாம் பெரிய பலத்த ஜாதியாவதினாலும், அவனுக்குள் பூமியிலுள்ள சகல ஜாதிகளும் ஆசீர்வதிக்கப்படுவதினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு அந்தப் புருஷர் எழுந்து அவ்விடம் விட்டு, சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமும் அவர்களோடே கூடப்போய் வழிவிட்டனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[18. நான் செய்யப்போகிறதை ஆபிரகாமுக்கு மறைப்பேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது கர்த்தர்: ஆபிரகாம் பெரிய பலத்த ஜாதியாவதினாலும், அவனுக்குள் பூமியிலுள்ள சகல ஜாதிகளும் ஆசீர்வதிக்கப்படுவதினாலும்,]]></a:t>
+              <a:t><![CDATA[18. நான் செய்யப்போகிறதை ஆபிரகாமுக்கு மறைப்பேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் செய்யப்போகிறதை ஆபிரகாமுக்கு மறைப்பேனோ?]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் ஆபிரகாமுக்குச் சொன்னதை நிறைவேற்றும்படியாய் அவன் தன் பிள்ளைகளுக்கும், தனக்குப் பின்வரும் தன் வீட்டாருக்கும்: நீங்கள் நீதியையும் நியாயத்தையும் செய்து, கர்த்தருடைய வழியைக் காத்து நடவுங்கள் என்று கட்டளையிடுவான் என்பதை அறிந்திருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் செய்யப்போகிறதை ஆபிரகாமுக்கு மறைப்பேனோ?]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் ஆபிரகாமுக்குச் சொன்னதை நிறைவேற்றும்படியாய் அவன் தன் பிள்ளைகளுக்கும், தனக்குப் பின்வரும் தன் வீட்டாருக்கும்: நீங்கள் நீதியையும் நியாயத்தையும் செய்து, கர்த்தருடைய வழியைக் காத்து நடவுங்கள் என்று கட்டளையிடுவான் என்பதை அறிந்திருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் ஆபிரகாமுக்குச் சொன்னதை நிறைவேற்றும்படியாய் அவன் தன் பிள்ளைகளுக்கும், தனக்குப் பின்வரும் தன் வீட்டாருக்கும்: நீங்கள் நீதியையும் நியாயத்தையும் செய்து, கர்த்தருடைய வழியைக் காத்து நடவுங்கள் என்று கட்டளையிடுவான் என்பதை அறிந்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. பின்பு கர்த்தர் சோதோம் கொமோராவின் கூக்குரல் பெரிதாயிருப்பதினாலும், அவைகளின் பாவம் மிகவும் கொடிதாயிருப்பதினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் ஆபிரகாமுக்குச் சொன்னதை நிறைவேற்றும்படியாய் அவன் தன் பிள்ளைகளுக்கும், தனக்குப் பின்வரும் தன் வீட்டாருக்கும்: நீங்கள் நீதியையும் நியாயத்தையும் செய்து, கர்த்தருடைய வழியைக் காத்து நடவுங்கள் என்று கட்டளையிடுவான் என்பதை அறிந்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. நான் இறங்கிப்போய், என்னிடத்தில் வந்து எட்டின அதின் கூக்குரலின்படியே அவர்கள் செய்திருக்கிறார்களோ இல்லையோ என்று பார்த்து அறிவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு கர்த்தர் சோதோம் கொமோராவின் கூக்குரல் பெரிதாயிருப்பதினாலும், அவைகளின் பாவம் மிகவும் கொடிதாயிருப்பதினாலும்,]]></a:t>
+              <a:t><![CDATA[21. நான் இறங்கிப்போய், என்னிடத்தில் வந்து எட்டின அதின் கூக்குரலின்படியே அவர்கள் செய்திருக்கிறார்களோ இல்லையோ என்று பார்த்து அறிவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு கர்த்தர் சோதோம் கொமோராவின் கூக்குரல் பெரிதாயிருப்பதினாலும், அவைகளின் பாவம் மிகவும் கொடிதாயிருப்பதினாலும்,]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது அந்தப் புருஷர் அவ்விடம் விட்டுச் சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமோ பின்னும் கர்த்தருக்கு முன்பாக நின்றுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நீர் உமது அடியேனைவிட்டுக் கடந்து போகவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[2. தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, மூன்று புருஷர் அவனுக்கு எதிரே நின்றார்கள்; அவர்களைக் கண்டவுடனே, அவன் கூடாரவாசலிலிருந்து அவர்களுக்கு எதிர் கொண்டு ஓடித் தரை மட்டும் குனிந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இறங்கிப்போய், என்னிடத்தில் வந்து எட்டின அதின் கூக்குரலின்படியே அவர்கள் செய்திருக்கிறார்களோ இல்லையோ என்று பார்த்து அறிவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது ஆபிரகாம் சமீபமாய்ச் சேர்ந்து: துன்மார்க்கனோடே நீதிமானையும் அழிப்பீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இறங்கிப்போய், என்னிடத்தில் வந்து எட்டின அதின் கூக்குரலின்படியே அவர்கள் செய்திருக்கிறார்களோ இல்லையோ என்று பார்த்து அறிவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. பட்டணத்துக்குள்ளே ஒருவேளை ஐம்பது நீதிமான்கள் இருப்பார்கள், அதற்குள் இருக்கும் அந்த ஐம்பது நீதிமான்கள் நிமித்தம் இரட்சியாமல் அந்த ஸ்தலத்தை அழிப்பீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது அந்தப் புருஷர் அவ்விடம் விட்டுச் சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமோ பின்னும் கர்த்தருக்கு முன்பாக நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[24. பட்டணத்துக்குள்ளே ஒருவேளை ஐம்பது நீதிமான்கள் இருப்பார்கள், அதற்குள் இருக்கும் அந்த ஐம்பது நீதிமான்கள் நிமித்தம் இரட்சியாமல் அந்த ஸ்தலத்தை அழிப்பீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது அந்தப் புருஷர் அவ்விடம் விட்டுச் சோதோமை நோக்கிப் போனார்கள்; ஆபிரகாமோ பின்னும் கர்த்தருக்கு முன்பாக நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. ஒருவேளை ஐம்பது நீதிமான்களுக்கு ஐந்துபேர் குறைந்திருப்பார்கள்; அந்த ஐந்துபேர் நிமித்தம் பட்டணமுழுதையும் அழிப்பீரோ என்றான். அதற்கு அவர்: நான் நாற்பத்தைந்து நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ஆபிரகாம் சமீபமாய்ச் சேர்ந்து: துன்மார்க்கனோடே நீதிமானையும் அழிப்பீரோ?]]></a:t>
+              <a:t><![CDATA[28. ஒருவேளை ஐம்பது நீதிமான்களுக்கு ஐந்துபேர் குறைந்திருப்பார்கள்; அந்த ஐந்துபேர் நிமித்தம் பட்டணமுழுதையும் அழிப்பீரோ என்றான். அதற்கு அவர்: நான் நாற்பத்தைந்து நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பட்டணத்துக்குள்ளே ஒருவேளை ஐம்பது நீதிமான்கள் இருப்பார்கள், அதற்குள் இருக்கும் அந்த ஐம்பது நீதிமான்கள் நிமித்தம் இரட்சியாமல் அந்த ஸ்தலத்தை அழிப்பீரோ?]]></a:t>
+              <a:t><![CDATA[29. அவன் பின்னும் அவரோடே பேசி: நாற்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நாற்பது நீதிமான்கள்நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பட்டணத்துக்குள்ளே ஒருவேளை ஐம்பது நீதிமான்கள் இருப்பார்கள், அதற்குள் இருக்கும் அந்த ஐம்பது நீதிமான்கள் நிமித்தம் இரட்சியாமல் அந்த ஸ்தலத்தை அழிப்பீரோ?]]></a:t>
+              <a:t><![CDATA[29. அவன் பின்னும் அவரோடே பேசி: நாற்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நாற்பது நீதிமான்கள்நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. துன்மார்க்கனோடே நீதிமானையும் சங்கரிப்பது உமக்குத் தூரமாயிருப்பதாக; நீதிமானையும் துன்மார்க்கனையும் சமமாய் நடப்பிப்பது உமக்குத்தூரமாயிருப்பதாக; சர்வலோக நியாயாதிபதி நீதிசெய்யாதிருப்பாரோ என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது அவன்: நான் இன்னும் பேசுகிறேன், ஆண்டவருக்குக் கோபம் வராமலிருப்பதாக; முப்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நான் முப்பது நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. துன்மார்க்கனோடே நீதிமானையும் சங்கரிப்பது உமக்குத் தூரமாயிருப்பதாக; நீதிமானையும் துன்மார்க்கனையும் சமமாய் நடப்பிப்பது உமக்குத்தூரமாயிருப்பதாக; சர்வலோக நியாயாதிபதி நீதிசெய்யாதிருப்பாரோ என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது அவன்: நான் இன்னும் பேசுகிறேன், ஆண்டவருக்குக் கோபம் வராமலிருப்பதாக; முப்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நான் முப்பது நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. துன்மார்க்கனோடே நீதிமானையும் சங்கரிப்பது உமக்குத் தூரமாயிருப்பதாக; நீதிமானையும் துன்மார்க்கனையும் சமமாய் நடப்பிப்பது உமக்குத்தூரமாயிருப்பதாக; சர்வலோக நியாயாதிபதி நீதிசெய்யாதிருப்பாரோ என்றான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன்: இதோ ஆண்டவரோடே பேசத்துணிந்தேன்; இருபது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: இருபது நீதிமான்கள்நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நீர் உமது அடியேனைவிட்டுக் கடந்து போகவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[2. தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, மூன்று புருஷர் அவனுக்கு எதிரே நின்றார்கள்; அவர்களைக் கண்டவுடனே, அவன் கூடாரவாசலிலிருந்து அவர்களுக்கு எதிர் கொண்டு ஓடித் தரை மட்டும் குனிந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குக் கர்த்தர்: நான் சோதோமில் ஐம்பது நீதிமான்களைக் கண்டால், அவர்கள் நிமித்தம் அந்த ஸ்தலமுழுதையும் இரட்சிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன்: இதோ ஆண்டவரோடே பேசத்துணிந்தேன்; இருபது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: இருபது நீதிமான்கள்நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குக் கர்த்தர்: நான் சோதோமில் ஐம்பது நீதிமான்களைக் கண்டால், அவர்கள் நிமித்தம் அந்த ஸ்தலமுழுதையும் இரட்சிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அவன்: ஆண்டவருக்குக் கோபம் வராதிருப்பதாக; நான் இன்னும் இந்த ஒருவிசைமாத்திரம் பேசுகிறேன்; பத்து நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: பத்து நீதிமான்கள் நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் பிரதியுத்தரமாக: இதோ, தூளும் சாம்பலுமாயிருக்கிற அடியேன் ஆண்டவரோடே பேசத்துணிந்தேன்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அவன்: ஆண்டவருக்குக் கோபம் வராதிருப்பதாக; நான் இன்னும் இந்த ஒருவிசைமாத்திரம் பேசுகிறேன்; பத்து நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: பத்து நீதிமான்கள் நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் பிரதியுத்தரமாக: இதோ, தூளும் சாம்பலுமாயிருக்கிற அடியேன் ஆண்டவரோடே பேசத்துணிந்தேன்.]]></a:t>
+              <a:t><![CDATA[33. கர்த்தர் ஆபிரகாமோடே பேசிமுடிந்தபின்பு போய்விட்டார்; ஆபிரகாமும் தன்னுடைய இடத்துக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒருவேளை ஐம்பது நீதிமான்களுக்கு ஐந்துபேர் குறைந்திருப்பார்கள்; அந்த ஐந்துபேர் நிமித்தம் பட்டணமுழுதையும் அழிப்பீரோ என்றான். அதற்கு அவர்: நான் நாற்பத்தைந்து நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[25. துன்மார்க்கனோடே நீதிமானையும் சங்கரிப்பது உமக்குத் தூரமாயிருப்பதாக; நீதிமானையும் துன்மார்க்கனையும் சமமாய் நடப்பிப்பது உமக்குத்தூரமாயிருப்பதாக; சர்வலோக நியாயாதிபதி நீதிசெய்யாதிருப்பாரோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஒருவேளை ஐம்பது நீதிமான்களுக்கு ஐந்துபேர் குறைந்திருப்பார்கள்; அந்த ஐந்துபேர் நிமித்தம் பட்டணமுழுதையும் அழிப்பீரோ என்றான். அதற்கு அவர்: நான் நாற்பத்தைந்து நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[25. துன்மார்க்கனோடே நீதிமானையும் சங்கரிப்பது உமக்குத் தூரமாயிருப்பதாக; நீதிமானையும் துன்மார்க்கனையும் சமமாய் நடப்பிப்பது உமக்குத்தூரமாயிருப்பதாக; சர்வலோக நியாயாதிபதி நீதிசெய்யாதிருப்பாரோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் பின்னும் அவரோடே பேசி: நாற்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நாற்பது நீதிமான்கள்நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[26. அதற்குக் கர்த்தர்: நான் சோதோமில் ஐம்பது நீதிமான்களைக் கண்டால், அவர்கள் நிமித்தம் அந்த ஸ்தலமுழுதையும் இரட்சிப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் பின்னும் அவரோடே பேசி: நாற்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நாற்பது நீதிமான்கள்நிமித்தம் அதை அழிப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் பிரதியுத்தரமாக: இதோ, தூளும் சாம்பலுமாயிருக்கிற அடியேன் ஆண்டவரோடே பேசத்துணிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,160 +6162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது அவன்: நான் இன்னும் பேசுகிறேன், ஆண்டவருக்குக் கோபம் வராமலிருப்பதாக; முப்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நான் முப்பது நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[30. அப்பொழுது அவன்: நான் இன்னும் பேசுகிறேன், ஆண்டவருக்குக் கோபம் வராமலிருப்பதாக; முப்பது நீதிமான்கள் அங்கே காணப்பட்டாலோ என்றான். அதற்கு அவர்: நான் முப்பது நீதிமான்களை அங்கே கண்டால், அதை அழிப்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் பிரதியுத்தரமாக: இதோ, தூளும் சாம்பலுமாயிருக்கிற அடியேன் ஆண்டவரோடே பேசத்துணிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,923 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கொஞ்சம் தண்ணீர் கொண்டு வரட்டும், உங்கள் கால்களைக் கழுவி, மரத்தடியில் சாய்ந்துகொண்டிருங்கள்.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[1. பின்பு, கர்த்தர் மம்ரேயின் சமபூமியிலே அவனுக்குத் தரிசனமானார். அவன் பகலின் உஷ்ணவேளையில் கூடாரவாசலிலே உட்கார்ந்திருந்து,]]></a:t>
+              <a:t><![CDATA[3. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நீர் உமது அடியேனைவிட்டுக் கடந்து போகவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கொஞ்சம் தண்ணீர் கொண்டு வரட்டும், உங்கள் கால்களைக் கழுவி, மரத்தடியில் சாய்ந்துகொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், நீர் உமது அடியேனைவிட்டுக் கடந்து போகவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் உங்கள் இருதயங்களைத் திடப்படுத்தக் கொஞ்சம் அப்பம் கொண்டுவருகிறேன்; அப்புறம் நீங்கள் உங்கள் வழியே போகலாம்; இதற்காகவே அடியேன் இடம்வரைக்கும் வந்தீர்கள் என்றான். அதற்கு அவர்கள்: நீ சொன்னபடி செய் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. கொஞ்சம் தண்ணீர் கொண்டு வரட்டும், உங்கள் கால்களைக் கழுவி, மரத்தடியில் சாய்ந்துகொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7694,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488572" r:id="rId1"/>
+    <p:sldLayoutId id="2474732578" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8162,126 +7145,54 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...62 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -8410,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said.]]></a:t>
+              <a:t><![CDATA[आप अपने दास के पास इसी लिये पधारे हैं। उन्होंने कहा, जैसा तू कहता है वैसा ही कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Abraham hastened into the tent unto Sarah, and said, Make ready quickly three measures of]]></a:t>
+              <a:t><![CDATA[6. सो इब्राहीम ने तम्बू में सारा के पास फुर्ती से जा कर कहा, तीन सआ मैदा फुर्ती से गून्ध, और फुलके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fine meal, knead it, and make cakes upon the hearth.]]></a:t>
+              <a:t><![CDATA[बना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Abraham ran unto the herd, and fetched a calf tender and good, and gave it unto a young man;]]></a:t>
+              <a:t><![CDATA[7. फिर इब्राहीम गाय बैल के झुण्ड में दौड़ा, और एक कोमल और अच्छा बछड़ा ले कर अपने सेवक को दिया, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he hasted to dress it.]]></a:t>
+              <a:t><![CDATA[उसने फुर्ती से उसको पकाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he took butter, and milk, and the calf which he had dressed, and set it before them; and he]]></a:t>
+              <a:t><![CDATA[8. तब उसने मक्खन, और दूध, और वह बछड़ा, जो उसने पकवाया था, ले कर उनके आगे परोस दिया; और आप वृक्ष के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stood by them under the tree, and they did eat.]]></a:t>
+              <a:t><![CDATA[तले उनके पास खड़ा रहा, और वे खाने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they said unto him, Where is Sarah your wife? And he said, Behold, in the tent.]]></a:t>
+              <a:t><![CDATA[9. उन्होंने उससे पूछा, तेरी पत्नी सारा कहां है? उसने कहा, वह तो तम्बू में है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he said, I will certainly return unto you according to the time of life; and, lo, Sarah your]]></a:t>
+              <a:t><![CDATA[10. उसने कहा मैं वसन्त ऋतु में निश्चय तेरे पास फिर आऊंगा; और तब तेरी पत्नी सारा के एक पुत्र उत्पन्न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife shall have a son. And Sarah heard it in the tent door, which was behind him.]]></a:t>
+              <a:t><![CDATA[होगा। और सारा तम्बू के द्वार पर जो इब्राहीम के पीछे था सुन रही थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he lift up his eyes and looked, and, lo, three men stood by him: and when he saw them, he ran]]></a:t>
+              <a:t><![CDATA[1. इब्राहीम माम्रे के बांजो के बीच कड़ी धूप के समय तम्बू के द्वार पर बैठा हुआ था, तब यहोवा ने उसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now Abraham and Sarah were old and well stricken in age; and it ceased to be with Sarah after]]></a:t>
+              <a:t><![CDATA[11. इब्राहीम और सारा दोनो बहुत बूढ़े थे; और सारा का स्त्रीधर्म बन्द हो गया था]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the manner of women.]]></a:t>
+              <a:t><![CDATA[12. सो सारा मन में हंस कर कहने लगी, मैं तो बूढ़ी हूं, और मेरा पति भी बूढ़ा है, तो क्या मुझे यह सुख]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore Sarah laughed within herself, saying, After I am waxed old shall I have pleasure, my]]></a:t>
+              <a:t><![CDATA[होगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lord being old also?]]></a:t>
+              <a:t><![CDATA[13. तब यहोवा ने इब्राहीम से कहा, सारा यह कहकर क्योंहंसी, कि क्या मेरे, जो ऐसी बुढिय़ा हो गई हूं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD said unto Abraham, Wherefore did Sarah laugh, saying, Shall I certainly bear a]]></a:t>
+              <a:t><![CDATA[सचमुच एक पुत्र उत्पन्न होगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[child, which am old?]]></a:t>
+              <a:t><![CDATA[14. क्या यहोवा के लिये कोई काम कठिन है? नियत समय में, अर्थात वसन्त ऋतु में, मैं तेरे पास फिर आऊंगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Is any thing too hard for the LORD? At the time appointed I will return unto you, according to]]></a:t>
+              <a:t><![CDATA[और सारा के पुत्र उत्पन्न होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the time of life, and Sarah shall have a son.]]></a:t>
+              <a:t><![CDATA[15. तब सारा डर के मारे यह कह कर मुकर गई, कि मैं नहीं हंसी। उसने कहा, नहीं; तू हंसी तो थी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then Sarah denied, saying, I laughed not; for she was afraid. And he said, Nay; but you did]]></a:t>
+              <a:t><![CDATA[16. फिर वे पुरूष वहां से चल कर, सदोम की ओर ताकने लगे: और इब्राहीम उन्हें विदा करने के लिये उनके संग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laugh.]]></a:t>
+              <a:t><![CDATA[संग चला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to meet them from the tent door, and bowed himself toward the ground,]]></a:t>
+              <a:t><![CDATA[दर्शन दिया:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the men rose up from thence, and looked toward Sodom: and Abraham went with them to bring]]></a:t>
+              <a:t><![CDATA[17. तब यहोवा ने कहा, यह जो मैं करता हूं सो क्या इब्राहीम से छिपा रखूं?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them on the way.]]></a:t>
+              <a:t><![CDATA[18. इब्राहीम से तो निश्चय एक बड़ी और सामर्थी जाति उपजेगी, और पृथ्वी की सारी जातियां उसके द्वारा आशीष]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the LORD said, Shall I hide from Abraham that thing which I do;]]></a:t>
+              <a:t><![CDATA[पाएंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Seeing that Abraham shall surely become a great and mighty nation, and all the nations of the]]></a:t>
+              <a:t><![CDATA[19. क्योंकि मैं जानता हूं, कि वह अपने पुत्रों और परिवार को जो उसके पीछे रह जाएंगे आज्ञा देगा कि वे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth shall be blessed in him?]]></a:t>
+              <a:t><![CDATA[यहोवा के मार्ग में अटल बने रहें, और धर्म और न्याय करते रहें, इसलिये कि जो कुछ यहोवा ने इब्राहीम के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For I know him, that he will command his children and his household after him, and they shall]]></a:t>
+              <a:t><![CDATA[विषय में कहा है उसे पूरा करें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[keep the way of the LORD, to do justice and judgment; that the LORD may bring upon Abraham that]]></a:t>
+              <a:t><![CDATA[20. फिर यहोवा ने कहा सदोम और अमोरा की चिल्लाहट बढ़ गई है, और उनका पाप बहुत भारी हो गया है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which he has spoken of him.]]></a:t>
+              <a:t><![CDATA[21. इसलिये मैं उतरकर देखूंगा, कि उसकी जैसी चिल्लाहट मेरे कान तक पहुंची है, उन्होंने ठीक वैसा ही काम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the LORD said, Because the cry of Sodom and Gomorrah is great, and because their sin is very]]></a:t>
+              <a:t><![CDATA[किया है कि नहीं: और न किया हो तो मैं उसे जान लूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grievous;]]></a:t>
+              <a:t><![CDATA[22. सो वे पुरूष वहां से मुड़ के सदोम की ओर जाने लगे: पर इब्राहीम यहोवा के आगे खड़ा रह गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And said, My LORD, if now I have found favour in your sight, pass not away, I pray you, from your]]></a:t>
+              <a:t><![CDATA[2. और उसने आंख उठा कर दृष्टि की तो क्या देखा, कि तीन पुरूष उसके साम्हने खड़े हैं: जब उसने उन्हे देखा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. I will go down now, and see whether they have done altogether according to the cry of it, which]]></a:t>
+              <a:t><![CDATA[23. तब इब्राहीम उसके समीप जा कर कहने लगा, क्या सचमुच दुष्ट के संग धर्मी को भी नाश करेगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has come unto me; and if not, I will know.]]></a:t>
+              <a:t><![CDATA[24. कदाचित उस नगर में पचास धर्मी हों: तो क्या तू सचमुच उस स्थान को नाश करेगा और उन पचास धर्मियों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the men turned their faces from thence, and went toward Sodom: but Abraham stood yet before]]></a:t>
+              <a:t><![CDATA[कारण जो उस में हो न छोड़ेगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[28. कदाचित उन पचास धर्मियों में पांच घट जाए: तो क्या तू पांच ही के घटने के कारण उस सारे नगर का नाश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Abraham drew near, and said, Will you also destroy the righteous with the wicked?]]></a:t>
+              <a:t><![CDATA[करेगा? उसने कहा, यदि मुझे उस में पैंतालीस भी मिलें, तौभी उसका नाश न करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Possibly there be fifty righteous within the city: will you also destroy and not spare the place]]></a:t>
+              <a:t><![CDATA[29. फिर उसने उससे यह भी कहा, कदाचित वहां चालीस मिलें। उसने कहा, तो मैं चालीस के कारण भी ऐसा ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the fifty righteous that are therein?]]></a:t>
+              <a:t><![CDATA[करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. That be far from you to do after this manner, to slay the righteous with the wicked: and that]]></a:t>
+              <a:t><![CDATA[30. फिर उसने कहा, हे प्रभु, क्रोध न कर, तो मैं कुछ और कहूं: कदाचित वहां तीस मिलें। उसने कहा यदि मुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the righteous should be as the wicked, that be far from you: Shall not the Judge of all the earth do]]></a:t>
+              <a:t><![CDATA[वहां तीस भी मिलें, तौभी ऐसा न करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[right?]]></a:t>
+              <a:t><![CDATA[31. फिर उसने कहा, हे प्रभु, सुन, मैं ने इतनी ढिठाई तो की है कि तुझ से बातें करूं: कदाचित उस में बीस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servant:]]></a:t>
+              <a:t><![CDATA[तब वह उन से भेंट करने के लिये तम्बू के द्वार से दौड़ा, और भूमि पर गिरकर दण्डवत की और कहने लगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the LORD said, If I find in Sodom fifty righteous within the city, then I will spare all the]]></a:t>
+              <a:t><![CDATA[मिलें। उसने कहा, मैं बीस के कारण भी उसका नाश न करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[place for their sakes.]]></a:t>
+              <a:t><![CDATA[32. फिर उसने कहा, हे प्रभु, क्रोध न कर, मैं एक ही बार और कहूंगा: कदाचित उस में दस मिलें। उसने कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Abraham answered and said, Behold now, I have taken upon me to speak unto the LORD, which am]]></a:t>
+              <a:t><![CDATA[तो मैं दस के कारण भी उसका नाश न करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but dust and ashes:]]></a:t>
+              <a:t><![CDATA[33. जब यहोवा इब्राहीम से बातें कर चुका, तब चला गया: और इब्राहीम अपने घर को लौट गया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Possibly there shall lack five of the fifty righteous: will you destroy all the city for lack of]]></a:t>
+              <a:t><![CDATA[25. इस प्रकार का काम करना तुझ से दूर रहे कि दुष्ट के संग धर्मी को भी मार डाले और धर्मी और दुष्ट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[five? And he said, If I find there forty and five, I will not destroy it.]]></a:t>
+              <a:t><![CDATA[दोनों की एक ही दशा हो। यह तुझ से दूर रहे: क्या सारी पृथ्वी का न्यायी न्याय न करे?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he spoke unto him yet again, and said, Possibly there shall be forty found there. And he]]></a:t>
+              <a:t><![CDATA[26. यहोवा ने कहा यदि मुझे सदोम में पचास धर्मी मिलें, तो उनके कारण उस सारे स्थान को छोडूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, I will not do it for forty's sake.]]></a:t>
+              <a:t><![CDATA[27. फिर इब्राहीम ने कहा, हे प्रभु, सुन मैं तो मिट्टी और राख हूं; तौभी मैं ने इतनी ढिठाई की कि तुझ से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,183 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he said unto him, Oh let not the LORD be angry, and I will speak: Possibly there shall]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[thirty be found there. And he said, I will not do it, if I find thirty there.]]></a:t>
+              <a:t><![CDATA[बातें करूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,1107 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Let a little water, I pray you, be fetched, and wash your feet, and rest yourselves under the]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[the day;]]></a:t>
+              <a:t><![CDATA[3. हे प्रभु, यदि मुझ पर तेरी अनुग्रह की दृष्टि है तो मैं बिनती करता हूं, कि अपने दास के पास से चले न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tree:]]></a:t>
+              <a:t><![CDATA[जाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I will fetch a morsel of bread, and comfort all of you your hearts; after that all of you]]></a:t>
+              <a:t><![CDATA[4. मैं थोड़ा सा जल लाता हूं और आप अपने पांव धोकर इस वृक्ष के तले विश्राम करें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall pass on: for therefore are all of you come to your servant. And they said, So do, as you have]]></a:t>
+              <a:t><![CDATA[5. फिर मैं एक टुकड़ा रोटी ले आऊं और उससे आप अपने जीव को तृप्त करें; तब उसके पश्चात आगे बढें: क्योंकि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>