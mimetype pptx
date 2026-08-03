--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -145,50 +145,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +270,62 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +500,65 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள் அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[20. அதோ, அந்த ஊர் இருக்கிறதே, நான் அதற்கு ஓடிப்போகத்தக்கதாய் அது கிட்ட இருக்கிறது; என் பிராணன் பிழைக்க நான் அங்கே ஓடிப்போகட்டும், அது சின்ன ஊர்தானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு அநுக்கிரகம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு அநுக்கிரகம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது லோத்து வாசலுக்கு வெளியே வந்து, தனக்குப் பின்னாலே கதவைப் பூட்டி, அவர்களிடத்தில் போய்:]]></a:t>
+              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, இந்த அக்கிரமம் செய்ய வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. லோத்து சோவாருக்குள் வரும்போது பூமியின்மேல் சூரியன் உதித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும் அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும் அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும், பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும், பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
+              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அவன் மனைவியோ பின்னிட்டுப் பார்த்து, உப்புத்தூண் ஆனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அந்தப் புருஷர்கள் தங்கள் கைகளை வெளியே நீட்டி, லோத்தைத் தங்களண்டைக்கு வீட்டுக்குள் இழுத்துக்கொண்டு, கதவைப் பூட்டி,]]></a:t>
+              <a:t><![CDATA[26. அவன் மனைவியோ பின்னிட்டுப் பார்த்து, உப்புத்தூண் ஆனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்; அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. விடியற்காலத்தில் ஆபிரகாம் எழுந்து, தான் கர்த்தருக்கு முன்பாக நின்ற இடத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்; அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. விடியற்காலத்தில் ஆபிரகாம் எழுந்து, தான் கர்த்தருக்கு முன்பாக நின்ற இடத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப் பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப் பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில் பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில் பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
+              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
+              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
+              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +3016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
+              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிழக்கு வெளுக்கும்போது அந்தத் தூதர் லோத்தை நோக்கி: பட்டணத்திற்கு வரும் தண்டனையில் நீ அழியாதபடிக்கு எழுந்து, உன் மனைவியையும், இங்கே இருக்கிற உன் இரண்டு குமாரத்திகளையும் அழைத்துக்கொண்டுபோ என்று சொல்லி, அவனைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிழக்கு வெளுக்கும்போது அந்தத் தூதர் லோத்தை நோக்கி: பட்டணத்திற்கு வரும் தண்டனையில் நீ அழியாதபடிக்கு எழுந்து, உன் மனைவியையும், இங்கே இருக்கிற உன் இரண்டு குமாரத்திகளையும் அழைத்துக்கொண்டுபோ என்று சொல்லி, அவனைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே சயனிப்போம் வா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே சயனிப்போம் வா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு லோத்து: அப்படியல்ல ஆண்டவரே,]]></a:t>
+              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதோ, அந்த ஊர் இருக்கிறதே, நான் அதற்கு ஓடிப்போகத்தக்கதாய் அது கிட்ட இருக்கிறது; என் பிராணன் பிழைக்க நான் அங்கே ஓடிப்போகட்டும், அது சின்ன ஊர்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதோ, அந்த ஊர் இருக்கிறதே, நான் அதற்கு ஓடிப்போகத்தக்கதாய் அது கிட்ட இருக்கிறது; என் பிராணன் பிழைக்க நான் அங்கே ஓடிப்போகட்டும், அது சின்ன ஊர்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு அநுக்கிரகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு அநுக்கிரகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[36. இவ்விதமாய் லோத்தின் குமாரத்திகள் இருவரும் தங்கள் தகப்பனாலே கர்ப்பவதியானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லோத்து சோவாருக்குள் வரும்போது பூமியின்மேல் சூரியன் உதித்தது.]]></a:t>
+              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற மோவாபியருக்குத் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும் அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற மோவாபியருக்குத் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும் அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும், பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும், பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் மனைவியோ பின்னிட்டுப் பார்த்து, உப்புத்தூண் ஆனாள்.]]></a:t>
+              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. விடியற்காலத்தில் ஆபிரகாம் எழுந்து, தான் கர்த்தருக்கு முன்பாக நின்ற இடத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப் பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப் பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
+              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள் அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு லோத்து: அப்படியல்ல ஆண்டவரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள் அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது லோத்து வாசலுக்கு வெளியே வந்து, தனக்குப் பின்னாலே கதவைப் பூட்டி, அவர்களிடத்தில் போய்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே சயனிப்போம் வா என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. சகோதரரே, இந்த அக்கிரமம் செய்ய வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே சயனிப்போம் வா என்றாள்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +8030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அந்தப் புருஷர்கள் தங்கள் கைகளை வெளியே நீட்டி, லோத்தைத் தங்களண்டைக்கு வீட்டுக்குள் இழுத்துக்கொண்டு, கதவைப் பூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவ்விதமாய் லோத்தின் குமாரத்திகள் இருவரும் தங்கள் தகப்பனாலே கர்ப்பவதியானார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அந்தப் புருஷர்கள் தங்கள் கைகளை வெளியே நீட்டி, லோத்தைத் தங்களண்டைக்கு வீட்டுக்குள் இழுத்துக்கொண்டு, கதவைப் பூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற மோவாபியருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்; அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற மோவாபியருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்; அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8575,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில் பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8902,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில் பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. கிழக்கு வெளுக்கும்போது அந்தத் தூதர் லோத்தை நோக்கி: பட்டணத்திற்கு வரும் தண்டனையில் நீ அழியாதபடிக்கு எழுந்து, உன் மனைவியையும், இங்கே இருக்கிற உன் இரண்டு குமாரத்திகளையும் அழைத்துக்கொண்டுபோ என்று சொல்லி, அவனைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. கிழக்கு வெளுக்கும்போது அந்தத் தூதர் லோத்தை நோக்கி: பட்டணத்திற்கு வரும் தண்டனையில் நீ அழியாதபடிக்கு எழுந்து, உன் மனைவியையும், இங்கே இருக்கிற உன் இரண்டு குமாரத்திகளையும் அழைத்துக்கொண்டுபோ என்று சொல்லி, அவனைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. கிழக்கு வெளுக்கும்போது அந்தத் தூதர் லோத்தை நோக்கி: பட்டணத்திற்கு வரும் தண்டனையில் நீ அழியாதபடிக்கு எழுந்து, உன் மனைவியையும், இங்கே இருக்கிற உன் இரண்டு குமாரத்திகளையும் அழைத்துக்கொண்டுபோ என்று சொல்லி, அவனைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +10101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள் அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +10180,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488582" r:id="rId1"/>
+    <p:sldLayoutId id="2474732238" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,54 +10816,150 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9620,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both old and young, all the people from every quarter:]]></a:t>
+              <a:t><![CDATA[20. দেখুন, এখানে কাছেই একটা খুব ছোট শহর আছে| আমি সেই শহর পর্য্ন্ত দৌড়ে বেঁচে য়েতে পারি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they called unto Lot, and said unto him, Where are the men which came in to you this night?]]></a:t>
+              <a:t><![CDATA[21. দূত লোটকে বললেন, “ভালো কথা আমি তোমার অনুরোধ স্বীকার করেছি| আমি তোমাকে সেটা করতে দেব| আমি ঐ শহর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring them out unto us, that we may know them.]]></a:t>
+              <a:t><![CDATA[ধ্বংস করব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Lot went out at the door unto them, and shut the door after him,]]></a:t>
+              <a:t><![CDATA[22. কিন্তু সেখানে শীঘ্রই দৌড়ে যাও| যতক্ষণ না নিরাপদে ঐ শহরে তুমি পৌঁছোচ্ছ ততক্ষণ সদোম ধ্বংস করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And said, I pray you, brethren, do not so wickedly.]]></a:t>
+              <a:t><![CDATA[পারব না|” (ঐ শহরের নাম সোযর কারণ শহরটি খুব ছোট|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Behold now, I have two daughters which have not known man; let me, I pray you, bring them out]]></a:t>
+              <a:t><![CDATA[23. সূর্য়োদযের সঙ্গে সঙ্গে লোট সোযরে পৌঁছলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you, and do all of you to them as is good in your eyes: only unto these men do nothing; for]]></a:t>
+              <a:t><![CDATA[24. একই সময়ে প্রভু সদোম ও ঘমোরা ধ্বংস করা শুরু করলেন| প্রভু আকাশ থেকে আগুন আর জ্বলন্ত গন্ধক বর্ষণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore came they under the shadow of my roof.]]></a:t>
+              <a:t><![CDATA[শুরু করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they said, Stand back. And they said again, This one fellow came in to sojourn, and he will]]></a:t>
+              <a:t><![CDATA[25. অর্থাত্‌ প্রভু ঐ নগরগুলি ধ্বংস করলেন| সমস্ত গাছপালা, সমস্ত লোকজন, সমগ্র উপত্যকাটাই প্রভু ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[essentially be a judge: now will we deal worse with you, than with them. And they pressed sore upon]]></a:t>
+              <a:t><![CDATA[করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And there came two angels to Sodom at even; and Lot sat in the gate of Sodom: and Lot seeing them]]></a:t>
+              <a:t><![CDATA[17. তাই ঐ দুজন লোট এবং তাঁর পরিবারকে নগরের বাইরে নিয়ে এলেন| তাঁরা নগরের বাইরে চলে এলে সেই দুজন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the man, even Lot, and came near to break the door.]]></a:t>
+              <a:t><![CDATA[26. লোট যখন স্ত্রী ও দুই মেয়েকে নিয়ে দৌড়ে পালাচ্ছিলেন তখন লোটের স্ত্রী নিষেধ ভুলে একবার পেছনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the men put forth their hand, and pulled Lot into the house to them, and shut to the door.]]></a:t>
+              <a:t><![CDATA[নগরের দিকে তাকালেন এবং তখনই লবণের মূর্ত্তি হয়ে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they stroke the men that were at the door of the house with blindness, both small and great:]]></a:t>
+              <a:t><![CDATA[27. খুব সকালে অব্রাহাম আগে য়েখানটাতে প্রভুর সামনে দাঁড়িয়েছিলেন সেই স্থানটিতে তিনি আবার গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so that they wearied themselves to find the door.]]></a:t>
+              <a:t><![CDATA[দাঁড়ালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the men said unto Lot, Have you here any besides? son in law, and your sons, and your]]></a:t>
+              <a:t><![CDATA[28. অব্রাহাম সদোম এবং ঘমোরার দিকে তাকিযে দেখলেন| সমগ্র উপত্যকার ওপর দৃষ্টিপাত করে অব্রাহাম দেখলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[daughters, and whatsoever you have in the city, bring them out of this place:]]></a:t>
+              <a:t><![CDATA[য়ে সমস্ত উপত্যকা থেকে ধোঁযা উঠছে| দেখে মনে হল বিশাল অগ্নিকাণ্ডের ফলস্বরূপ ঐ ধোঁযা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For we will destroy this place, because the cry of them is becoming great before the face of the]]></a:t>
+              <a:t><![CDATA[29. ঈশ্বর উপত্যকার সমস্ত নগর ধ্বংস করলেন| কিন্তু ঈশ্বর ঐ নগরগুলি ধ্বংস করার সময় অব্রাহামের কথা মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD; and the LORD has sent us to destroy it.]]></a:t>
+              <a:t><![CDATA[রেখেছিলেন এবং তিনি অব্রাহামের ভ্রাতুষ্পুত্রকে ধ্বংস করেন নি| লোট ঐ উপত্যকার নগরগুলির মধ্যে বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Lot went out, and spoke unto his sons in law, which married his daughters, and said, Up, get]]></a:t>
+              <a:t><![CDATA[করছিলেন| কিন্তু নগরগুলি ধ্বংস করার আগে ঈশ্বর লোটকে অন্যত্র পাঠিয়ে দিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you out of this place; for the LORD will destroy this city. But he seemed as one that mocked unto]]></a:t>
+              <a:t><![CDATA[30. সোযরে বাস করতে লোটের ভয় করছিল| তাই তিনি ও তাঁর দুই মেয়ে পর্বতে বাস করতে চলে গেলেন| সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rose up to meet them; and he bowed himself with his face toward the ground;]]></a:t>
+              <a:t><![CDATA[দুতের একজন বললেন, “এবার প্রাণ বাঁচাবার জন্যে তোমরা দৌড় দাও! আর পেছনের দিকে তাকাবে না| উপত্যকার কোনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his sons in law.]]></a:t>
+              <a:t><![CDATA[তাঁরা একটা গুহার মধ্যে বাস করতে লাগলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the morning arose, then the angels hastened Lot, saying, Arise, take your wife, and]]></a:t>
+              <a:t><![CDATA[31. দুজনের মধ্যে য়ে মেয়ে বড় সে একদিন ছোট বোনকে বলল, “পৃথিবীতে সর্বত্র স্ত্রী ও পুরুষ বিয়ে করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your two daughters, which are here; lest you be consumed in the iniquity of the city.]]></a:t>
+              <a:t><![CDATA[এবং তাদের সন্তানাদি হয়| কিন্তু আমাদের পিতা বৃদ্ধ হয়েছেন এবং আমাদের সন্তানাদি দিতে পারে এমন অন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And while he lingered, the men laid hold upon his hand, and upon the hand of his wife, and upon]]></a:t>
+              <a:t><![CDATA[পুরুষ এখানে নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hand of his two daughters; the LORD being merciful unto him: and they brought him forth, and set]]></a:t>
+              <a:t><![CDATA[32. তাই আমরা পিতাকে প্রচুর দ্রাক্ষারস পান করিযে বেহুঁশ করিয়ে দেব| তারপর তাঁর সঙ্গে আমরা য়ৌনসঙ্গম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him without the city.]]></a:t>
+              <a:t><![CDATA[করব| আমাদের পরিবার রক্ষা করার জন্যে আমরা এইভাবে আমাদের পিতার সাহায্য নেব!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it came to pass, when they had brought them forth abroad, that he said, Escape for your]]></a:t>
+              <a:t><![CDATA[1. সেদিন সন্ধ্যায় সদোম নগরে দুজন দূত এলেন| তখন লোট নগরের প্রবেশ পথে বসেছিলেন| তিনি দূতদের আসতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[life; look not behind you, neither stay you in all the plain; escape to the mountain, lest you be]]></a:t>
+              <a:t><![CDATA[দেখলেন| লোট ভাবলেন য়ে তারা সাধারণ পথিক, নগরের মধ্য দিয়ে কোথাও যাচ্ছে| লৌট উঠে গিয়ে তাঁদের অভিবাদন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consumed.]]></a:t>
+              <a:t><![CDATA[করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Lot said unto them, Oh, not so, my LORD:]]></a:t>
+              <a:t><![CDATA[33. সেই রাত্রে দু মেয়ে তাদের পিতার কাছে গেল এবং তাঁকে প্রচুর দ্রাক্ষারস পান করতে দিল| তারপর বড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he said, Behold now, my lords, turn in, I pray you, into your servant's house, and tarry all]]></a:t>
+              <a:t><![CDATA[জায়গাতে দাঁড়াবে না| যতক্ষণ না ঐ পর্বতে পৌঁছবে ততক্ষণ শুধুই দৌড়বে| থামলে, নগরের সঙ্গে তোমরাও ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Behold now, your servant has found grace in your sight, and you have magnified your mercy, which]]></a:t>
+              <a:t><![CDATA[মেয়ে পিতার বিছানায গিয়ে তাঁর সঙ্গে য়ৌন সঙ্গম করল| লোট এমন নেশাগ্রস্ত ছিলেন য়ে তাঁর বিছানায় কে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have showed unto me in saving my life; and I cannot escape to the mountain, lest some evil take]]></a:t>
+              <a:t><![CDATA[কখন এল এবং কে কখন গেল কিছুই বুঝতে পারলেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me, and I die:]]></a:t>
+              <a:t><![CDATA[34. পরদিন ছোট বোনকে বড় বোন বলল, “গত রাত্রে আমি পিতার সঙ্গে এক বিছানায শুয়েছি| আজ রাতে আবার তাঁকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold now, this city is near to flee unto, and it is a little one: Oh, let me escape thither,]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষারস পান করিযে বেহুঁশ করে দেব| তাহলে তুমি তাঁর সঙ্গে য়ৌন সঙ্গম করতে পারবে| এভাবে আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(is it not a little one?) and my soul shall live.]]></a:t>
+              <a:t><![CDATA[সন্তানাদি পেতে আমাদের পিতার সাহায্য নেব| এতে আমাদের বংশধারা অব্যাহত থাকবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he said unto him, See, I have accepted you concerning this thing also, that I will not]]></a:t>
+              <a:t><![CDATA[35. সুতরাং সেই রাত্রে দু মেয়ে আবার পিতাকে নেশাতে বেহুঁশ করে দিল| তারপর ছোট মেয়ে পিতার বিছানায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[overthrow this city, for the which you have spoken.]]></a:t>
+              <a:t><![CDATA[গিয়ে পিতার সঙ্গে য়ৌন সঙ্গম করল| এবারেও লোট এমন নেশাগ্রস্ত ছিলেন য়ে জানতে পারলেন না কে তার বিছানায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Haste you, escape thither; for I cannot do anything till you be come thither. Therefore the name]]></a:t>
+              <a:t><![CDATA[এল, কে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the city was called Zoar.]]></a:t>
+              <a:t><![CDATA[36. লোটের দু মেয়েই গর্ভবতী হল| তাদের পিতাই তাদের সন্তানাদির পিতা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The sun was risen upon the earth when Lot entered into Zoar.]]></a:t>
+              <a:t><![CDATA[37. বড় মেয়ের হল এক পুত্র সন্তান| তার নাম হল মোযাব| বর্তমানে য়ে মোয়াবীয় জাতি আছে তাদের আদিপুরুষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[night, and wash your feet, and all of you shall rise up early, and go on your ways. And they said,]]></a:t>
+              <a:t><![CDATA[হয়ে যাবে!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then the LORD rained upon Sodom and upon Gomorrah brimstone and fire from the LORD out of]]></a:t>
+              <a:t><![CDATA[হলেন মোযাব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven;]]></a:t>
+              <a:t><![CDATA[2. বললেন, “মহাশয়গণ, অনুগ্রহ করে একবার আমার বাড়ীতে আসুন এবং আপনাদের সেবা করার সুযোগ দিন| সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he overthrew those cities, and all the plain, and all the inhabitants of the cities, and]]></a:t>
+              <a:t><![CDATA[আপনারা হাত-পা ধুয়ে রাত্রিবাস করতে পারেন| তাহলে কাল সকালে আবার আপনাদের গন্তব্য অভিমুখে যাত্রা করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that which grew upon the ground.]]></a:t>
+              <a:t><![CDATA[পারবেন|”দূত দুজন বললেন, “না, আমরা চকেই রাত্রিবাস করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But his wife looked back from behind him, and she became a pillar of salt.]]></a:t>
+              <a:t><![CDATA[38. ছোট মেয়েও এক পুত্র সন্তানের জন্ম দিল| তার নাম বিন্-অম্মি| বর্তমানে য়ে অম্মোন জাতি আছে তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Abraham got up early in the morning to the place where he stood before the LORD:]]></a:t>
+              <a:t><![CDATA[আদিপুরুষ হলেন বিন্-অম্মি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he looked toward Sodom and Gomorrah, and toward all the land of the plain, and beheld, and,]]></a:t>
+              <a:t><![CDATA[3. কিন্তু লৌট নিজের বাড়ীতে তাঁদের নিয়ে যাওয়ার জন্যে পীড়াপীড়ি করতে লাগলেন| তাই দূতরা শেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lo, the smoke of the country went up as the smoke of a furnace.]]></a:t>
+              <a:t><![CDATA[পর্য্ন্ত লোটের বাড়ীতে থেকে রাজী হলেন| তাঁরা লোটের বাড়ীতে গেলেন| লোট তাঁদের কিছু পানীয় দিলেন| লৌট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass, when God destroyed the cities of the plain, that God remembered Abraham,]]></a:t>
+              <a:t><![CDATA[তাঁদের রুটি বানিয়ে দিলেন এবং তাঁরা সেই রুটি খেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sent Lot out of the midst of the overthrow, when he overthrew the cities in the which Lot dwelt.]]></a:t>
+              <a:t><![CDATA[4. সেদিন সন্ধ্যায় ঘুমোতে যাওয়ার ঠিক আগে, নগরের নানা প্রান্ত থেকে নানা বয়সের বহু লোক লোটের বাড়িতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nay; but we will abide in the street all night.]]></a:t>
+              <a:t><![CDATA[18. কিন্তু লৌট এই দুজনকে বললেন, “মহাশয়গণ, দয়া করে আমায় অত দূরে দৌড়ে য়েতে বলবেন না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Lot went up out of Zoar, and dwelt in the mountain, and his two daughters with him; for he]]></a:t>
+              <a:t><![CDATA[এল| সদোমের সেইসব লোকেরা লোটের বাড়ী ঘিরে ফেলল এবং লোটকে চিত্কার করে ডাকতে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feared to dwell in Zoar: and he dwelt in a cave, he and his two daughters.]]></a:t>
+              <a:t><![CDATA[5. তারা বলল, “আজ সন্ধ্যায় যারা এসেছে, কোথায় তারা? তাদের বাইরে নিয়ে এস - আমরা তাদের সাথে য়ৌন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the firstborn said unto the younger, Our father is old, and there is not a man in the earth]]></a:t>
+              <a:t><![CDATA[সহবাস করতে চাই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to come in unto us after the manner of all the earth:]]></a:t>
+              <a:t><![CDATA[6. লৌট বাইরে বেরিয়ে এসে দরজা বন্ধ করে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Come, let us make our father drink wine, and we will lie with him, that we may preserve seed of]]></a:t>
+              <a:t><![CDATA[7. সেই জনতার উদ্দেশ্যে লোট বলল, “না! বন্ধুরা, আমি মিনতি করছি, এমন খারাপ কাজ কোরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[our father.]]></a:t>
+              <a:t><![CDATA[8. দেখ, আমার দুটি মেয়ে আছে - কোনও পুরুষ তাদের স্পর্শ করে নি| তোমাদের জন্যে আমি নিজের কন্যাদের দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And they made their father drink wine that night: and the firstborn went in, and lay with her]]></a:t>
+              <a:t><![CDATA[তোমরা তাদের নিয়ে যা খুশী করতে পারো| কিন্তু দয়া করে এই অতিথি দুজনের প্রতি কিছু কোরো না| এই দুজন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father; and he perceived not when she lay down, nor when she arose.]]></a:t>
+              <a:t><![CDATA[আমার ঘরে এসেছে এবং আমার অবশ্যই এদের রক্ষা করা উচিত্‌|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And it came to pass on the next day, that the firstborn said unto the younger, Behold, I lay]]></a:t>
+              <a:t><![CDATA[9. য়েসব লোকেরা লোটের বাড়ী ঘিরে রেখেছিল তারা উত্তর দিল, “আমাদের পথ থেকে সরে যাও|” তারপর তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[last night with my father: let us make him drink wine this night also; and go you in, and lie with]]></a:t>
+              <a:t><![CDATA[নিজেদের মধ্যে বলাবলি করল, “এই লোকটা একদিন অতিথি হিসেবে আমাদের নগরে বাস করতে এসেছিল| এখন জ্ঞান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he pressed upon them greatly; and they turned in unto him, and entered into his house; and he]]></a:t>
+              <a:t><![CDATA[19. আমি আপনাদের সেবকমাত্র, তবু আমার প্রতি আপনাদের অসীম দয়া| দয়া করে আমার জীবন রক্ষা করেছেন| কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, that we may preserve seed of our father.]]></a:t>
+              <a:t><![CDATA[দিচ্ছে, আমরা কি করব না করব!” তখন সেই লোকেরা লোটকে বলল, “এখন তোমার প্রতি ওদের চেয়ে আরও বেশী খারাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And they made their father drink wine that night also: and the younger arose, and lay with him;]]></a:t>
+              <a:t><![CDATA[ব্যবহার করব|” অতএব সেই জনতা লোটের দিকে এগিয়ে য়েতে থাকল| ক্রমে দরজা ভেঙ্গে ফেলার উপক্রম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he perceived not when she lay down, nor when she arose.]]></a:t>
+              <a:t><![CDATA[10. কিন্তু য়ে দুজন পুরুষ লোটের বাড়িতে আশ্রয় নিয়েছিলেন তাঁরা হঠাত্‌ দরজা খুলে বেরিয়ে এসে লোটকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Thus were both the daughters of Lot with child by their father.]]></a:t>
+              <a:t><![CDATA[ভেতরে টেনে নিয়ে গেলেন এবং ভেতর থেকে দরজা বন্ধ করে দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And the first born bare a son, and called his name Moab: the same is the father of the Moabites]]></a:t>
+              <a:t><![CDATA[11. তারপর তাঁরা বাইরের মারমুখো জনতার জন্যে কিছু একটা করলেন| ফলে যুবক, বৃদ্ধ, সব বদমাশ লোকেরা অন্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto this day.]]></a:t>
+              <a:t><![CDATA[হয়ে গেল| এর ফলে যারা বাড়ির ভেতর জোর করে ঢোকার চেষ্টা করছিল তারা ভেতরে ঢোকার দরজাই খুঁজে পেল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the younger, she also bare a son, and called his name Benammi: the same is the father of the]]></a:t>
+              <a:t><![CDATA[12. অতিথি দুজন লোটকে জিজ্ঞেস করলেন, “তোমার পরিবারের আর কেউ কি এই শহরে বাস করে? তোমার জামাই, ছেলে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +20708,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Ammon unto this day.]]></a:t>
+              <a:t><![CDATA[মেয়ে কিংবা পরিবারের আর কেউ কি এখানে আছে? যদি থাকে তাহলে তাদের এখনই এই জায়গা ছেড়ে চলে যাওয়ার জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. আমরা এই নগর ধ্বংস করে দেব| এই নগর য়ে কত খারাপ তা প্রভু শুনেছেন| তাই এই নগর ধ্বংস করে দেওয়ার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +21104,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made them a feast, and did bake unleavened bread, and they did eat.]]></a:t>
+              <a:t><![CDATA[ঐ পর্বত পর্য্ন্ত সমস্ত পথ দৌড়োবার ক্ষমতা আমার নেই| যদি আমি খুব ধীরে যাই তবে বিপদ ঘটবে এবং আমি নিহত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[জন্য তিনি আমাদের পাঠিয়েছেন|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. তখন লোট বেরিয়ে গিয়ে তাঁর অন্যান্য মেয়েদের যারা বিয়ে করেছে সেই মেয়েদের স্বামীদের অর্থাত্‌]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[জামাইদের সঙ্গে কথা বললেন| লোট বলল, “তাড়াতাড়ি করো! এক্ষুনি এই জায়গা ছেড়ে চলে যাও! প্রভু এখনই এই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[জায়গা ধ্বংস করবেন|” কিন্তু তারা ভাবল, লোট বোধহয় তামাশা করছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. পরদিন ভোরে সেই দূতেরা লোটকে তাড়া দিলেন| তাঁরা বললেন, “এই নগরবাসীদের শাস্তি দেওয়া হবে| সুতরাং]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তুমি, তোমার স্ত্রী এবং য়ে দুজন মেয়ে তোমার কাছে থাকে তাদের নিয়ে শীঘ্রই এই জায়গা ছেড়ে চলে যাও|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তাহলে এই নগরের সঙ্গে তোমরা আর ধ্বংস হবে না|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. কিন্তু লোটের সব গুলিযে গেল এবং তিনি নগর ছেড়ে যাওয়ার ব্যাপারে তাড়া করলেন না| সুতরাং ঐ দুজন লোট]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এবং তাঁর স্ত্রীর এবং দুই মেয়ের হাত চেপে ধরল| ঐ দুজন লোট এবং তাঁর পরিবারকে নিরাপদে নগরের বাইরে নিয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[গেলেন| লৌট এবং তার পরিবারের প্রতি প্রভু দয়ালু ছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But before they lay down, the men of the city, even the men of Sodom, compassed the house round,]]></a:t>
+              <a:t><![CDATA[হব!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +22617,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +22727,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +22902,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>89</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>