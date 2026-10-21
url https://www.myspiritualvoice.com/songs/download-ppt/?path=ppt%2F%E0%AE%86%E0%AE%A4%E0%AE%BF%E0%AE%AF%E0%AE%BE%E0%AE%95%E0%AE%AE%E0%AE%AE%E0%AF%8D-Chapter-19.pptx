--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -153,66 +153,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -274,58 +258,50 @@
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
-    <p:sldId id="337" r:id="rId84"/>
-[...6 lines deleted...]
-    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -504,61 +480,53 @@
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -618,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதோ, அந்த ஊர் இருக்கிறதே, நான் அதற்கு ஓடிப்போகத்தக்கதாய் அது கிட்ட இருக்கிறது; என் பிராணன் பிழைக்க நான் அங்கே ஓடிப்போகட்டும், அது சின்ன ஊர்தானே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. But before they lay down, the men of the city, even the men of Sodom, compassed the house round, both old and young, all the people from every quarter:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -727,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு அநுக்கிரகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[4. But before they lay down, the men of the city, even the men of Sodom, compassed the house round, both old and young, all the people from every quarter:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -836,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு அநுக்கிரகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[5. And they called unto Lot, and said unto him, Where are the men which came in to you this night? bring them out unto us, that we may know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -945,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. And they called unto Lot, and said unto him, Where are the men which came in to you this night? bring them out unto us, that we may know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1054,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. And Lot went out at the door unto them, and shut the door after him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1163,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லோத்து சோவாருக்குள் வரும்போது பூமியின்மேல் சூரியன் உதித்தது.]]></a:t>
+              <a:t><![CDATA[7. And said, I pray you, brethren, do not so wickedly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1272,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும் அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[8. Behold now, I have two daughters which have not known man; let me, I pray you, bring them out unto you, and do all of you to them as is good in your eyes: only unto these men do nothing; for therefore came they under the shadow of my roof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1381,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும் அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[8. Behold now, I have two daughters which have not known man; let me, I pray you, bring them out unto you, and do all of you to them as is good in your eyes: only unto these men do nothing; for therefore came they under the shadow of my roof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1490,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும், பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[8. Behold now, I have two daughters which have not known man; let me, I pray you, bring them out unto you, and do all of you to them as is good in your eyes: only unto these men do nothing; for therefore came they under the shadow of my roof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1599,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும், பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[9. And they said, Stand back. And they said again, This one fellow came in to sojourn, and he will essentially be a judge: now will we deal worse with you, than with them. And they pressed sore upon the man, even Lot, and came near to break the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1708,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And there came two angels to Sodom at even; and Lot sat in the gate of Sodom: and Lot seeing them rose up to meet them; and he bowed himself with his face toward the ground;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1817,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் மனைவியோ பின்னிட்டுப் பார்த்து, உப்புத்தூண் ஆனாள்.]]></a:t>
+              <a:t><![CDATA[9. And they said, Stand back. And they said again, This one fellow came in to sojourn, and he will essentially be a judge: now will we deal worse with you, than with them. And they pressed sore upon the man, even Lot, and came near to break the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1926,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் மனைவியோ பின்னிட்டுப் பார்த்து, உப்புத்தூண் ஆனாள்.]]></a:t>
+              <a:t><![CDATA[9. And they said, Stand back. And they said again, This one fellow came in to sojourn, and he will essentially be a judge: now will we deal worse with you, than with them. And they pressed sore upon the man, even Lot, and came near to break the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2035,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. விடியற்காலத்தில் ஆபிரகாம் எழுந்து, தான் கர்த்தருக்கு முன்பாக நின்ற இடத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[10. But the men put forth their hand, and pulled Lot into the house to them, and shut to the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2144,51 +2112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. விடியற்காலத்தில் ஆபிரகாம் எழுந்து, தான் கர்த்தருக்கு முன்பாக நின்ற இடத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[10. But the men put forth their hand, and pulled Lot into the house to them, and shut to the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2253,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப் பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[11. And they stroke the men that were at the door of the house with blindness, both small and great: so that they wearied themselves to find the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2362,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப் பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[11. And they stroke the men that were at the door of the house with blindness, both small and great: so that they wearied themselves to find the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2471,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
+              <a:t><![CDATA[12. And the men said unto Lot, Have you here any besides? son in law, and your sons, and your daughters, and whatsoever you have in the city, bring them out of this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2580,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
+              <a:t><![CDATA[12. And the men said unto Lot, Have you here any besides? son in law, and your sons, and your daughters, and whatsoever you have in the city, bring them out of this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2689,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி விட்டார்.]]></a:t>
+              <a:t><![CDATA[12. And the men said unto Lot, Have you here any besides? son in law, and your sons, and your daughters, and whatsoever you have in the city, bring them out of this place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2798,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For we will destroy this place, because the cry of them is becoming great before the face of the LORD; and the LORD has sent us to destroy it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2907,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And there came two angels to Sodom at even; and Lot sat in the gate of Sodom: and Lot seeing them rose up to meet them; and he bowed himself with his face toward the ground;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3016,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For we will destroy this place, because the cry of them is becoming great before the face of the LORD; and the LORD has sent us to destroy it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3125,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[14. And Lot went out, and spoke unto his sons in law, which married his daughters, and said, Up, get you out of this place; for the LORD will destroy this city. But he seemed as one that mocked unto his sons in law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3234,51 +3202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[14. And Lot went out, and spoke unto his sons in law, which married his daughters, and said, Up, get you out of this place; for the LORD will destroy this city. But he seemed as one that mocked unto his sons in law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3343,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[14. And Lot went out, and spoke unto his sons in law, which married his daughters, and said, Up, get you out of this place; for the LORD will destroy this city. But he seemed as one that mocked unto his sons in law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3452,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே சயனிப்போம் வா என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And when the morning arose, then the angels hastened Lot, saying, Arise, take your wife, and your two daughters, which are here; lest you be consumed in the iniquity of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3561,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே சயனிப்போம் வா என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And when the morning arose, then the angels hastened Lot, saying, Arise, take your wife, and your two daughters, which are here; lest you be consumed in the iniquity of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3670,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
+              <a:t><![CDATA[15. And when the morning arose, then the angels hastened Lot, saying, Arise, take your wife, and your two daughters, which are here; lest you be consumed in the iniquity of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3779,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
+              <a:t><![CDATA[16. And while he lingered, the men laid hold upon his hand, and upon the hand of his wife, and upon the hand of his two daughters; the LORD being merciful unto him: and they brought him forth, and set him without the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3888,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
+              <a:t><![CDATA[16. And while he lingered, the men laid hold upon his hand, and upon the hand of his wife, and upon the hand of his two daughters; the LORD being merciful unto him: and they brought him forth, and set him without the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3997,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And while he lingered, the men laid hold upon his hand, and upon the hand of his wife, and upon the hand of his two daughters; the LORD being merciful unto him: and they brought him forth, and set him without the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4106,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Behold now, my lords, turn in, I pray you, into your servant's house, and tarry all night, and wash your feet, and all of you shall rise up early, and go on your ways. And they said, Nay; but we will abide in the street all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4215,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when they had brought them forth abroad, that he said, Escape for your life; look not behind you, neither stay you in all the plain; escape to the mountain, lest you be consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4324,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன் தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when they had brought them forth abroad, that he said, Escape for your life; look not behind you, neither stay you in all the plain; escape to the mountain, lest you be consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4433,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. And Lot said unto them, Oh, not so, my LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4542,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. Behold now, your servant has found grace in your sight, and you have magnified your mercy, which you have showed unto me in saving my life; and I cannot escape to the mountain, lest some evil take me, and I die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4651,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. Behold now, your servant has found grace in your sight, and you have magnified your mercy, which you have showed unto me in saving my life; and I cannot escape to the mountain, lest some evil take me, and I die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4760,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. Behold now, your servant has found grace in your sight, and you have magnified your mercy, which you have showed unto me in saving my life; and I cannot escape to the mountain, lest some evil take me, and I die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4869,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. Behold now, this city is near to flee unto, and it is a little one: Oh, let me escape thither, (is it not a little one?) and my soul shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4978,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. Behold now, this city is near to flee unto, and it is a little one: Oh, let me escape thither, (is it not a little one?) and my soul shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5087,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவ்விதமாய் லோத்தின் குமாரத்திகள் இருவரும் தங்கள் தகப்பனாலே கர்ப்பவதியானார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And he said unto him, See, I have accepted you concerning this thing also, that I will not overthrow this city, for the which you have spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5196,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற மோவாபியருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[21. And he said unto him, See, I have accepted you concerning this thing also, that I will not overthrow this city, for the which you have spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5305,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச் சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Behold now, my lords, turn in, I pray you, into your servant's house, and tarry all night, and wash your feet, and all of you shall rise up early, and go on your ways. And they said, Nay; but we will abide in the street all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5414,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற மோவாபியருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[22. Haste you, escape thither; for I cannot do anything till you be come thither. Therefore the name of the city was called Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5523,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Haste you, escape thither; for I cannot do anything till you be come thither. Therefore the name of the city was called Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5632,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. The sun was risen upon the earth when Lot entered into Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5741,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி, காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே இராத்தங்குவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then the LORD rained upon Sodom and upon Gomorrah brimstone and fire from the LORD out of heaven;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5850,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[24. Then the LORD rained upon Sodom and upon Gomorrah brimstone and fire from the LORD out of heaven;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5959,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[25. And he overthrew those cities, and all the plain, and all the inhabitants of the cities, and that which grew upon the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6068,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And he overthrew those cities, and all the plain, and all the inhabitants of the cities, and that which grew upon the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6177,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. But his wife looked back from behind him, and she became a pillar of salt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6286,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன் வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Abraham got up early in the morning to the place where he stood before the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6395,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள் அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[28. And he looked toward Sodom and Gomorrah, and toward all the land of the plain, and beheld, and, lo, the smoke of the country went up as the smoke of a furnace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6504,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு லோத்து: அப்படியல்ல ஆண்டவரே,]]></a:t>
+              <a:t><![CDATA[2. And he said, Behold now, my lords, turn in, I pray you, into your servant's house, and tarry all night, and wash your feet, and all of you shall rise up early, and go on your ways. And they said, Nay; but we will abide in the street all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6613,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள் அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[28. And he looked toward Sodom and Gomorrah, and toward all the land of the plain, and beheld, and, lo, the smoke of the country went up as the smoke of a furnace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6722,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when God destroyed the cities of the plain, that God remembered Abraham, and sent Lot out of the midst of the overthrow, when he overthrew the cities in the which Lot dwelt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6831,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when God destroyed the cities of the plain, that God remembered Abraham, and sent Lot out of the midst of the overthrow, when he overthrew the cities in the which Lot dwelt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6940,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது லோத்து வாசலுக்கு வெளியே வந்து, தனக்குப் பின்னாலே கதவைப் பூட்டி, அவர்களிடத்தில் போய்:]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when God destroyed the cities of the plain, that God remembered Abraham, and sent Lot out of the midst of the overthrow, when he overthrew the cities in the which Lot dwelt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7049,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, இந்த அக்கிரமம் செய்ய வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[30. And Lot went up out of Zoar, and dwelt in the mountain, and his two daughters with him; for he feared to dwell in Zoar: and he dwelt in a cave, he and his two daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7158,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And Lot went up out of Zoar, and dwelt in the mountain, and his two daughters with him; for he feared to dwell in Zoar: and he dwelt in a cave, he and his two daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7267,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And the firstborn said unto the younger, Our father is old, and there is not a man in the earth to come in unto us after the manner of all the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7376,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And the firstborn said unto the younger, Our father is old, and there is not a man in the earth to come in unto us after the manner of all the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7485,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Come, let us make our father drink wine, and we will lie with him, that we may preserve seed of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7594,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Come, let us make our father drink wine, and we will lie with him, that we may preserve seed of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7703,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+              <a:t><![CDATA[3. And he pressed upon them greatly; and they turned in unto him, and entered into his house; and he made them a feast, and did bake unleavened bread, and they did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7812,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And they made their father drink wine that night: and the firstborn went in, and lay with her father; and he perceived not when she lay down, nor when she arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7921,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச் செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும் நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And they made their father drink wine that night: and the firstborn went in, and lay with her father; and he perceived not when she lay down, nor when she arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8030,51 +7998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அந்தப் புருஷர்கள் தங்கள் கைகளை வெளியே நீட்டி, லோத்தைத் தங்களண்டைக்கு வீட்டுக்குள் இழுத்துக்கொண்டு, கதவைப் பூட்டி,]]></a:t>
+              <a:t><![CDATA[34. And it came to pass on the next day, that the firstborn said unto the younger, Behold, I lay last night with my father: let us make him drink wine this night also; and go you in, and lie with him, that we may preserve seed of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8139,51 +8107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அந்தப் புருஷர்கள் தங்கள் கைகளை வெளியே நீட்டி, லோத்தைத் தங்களண்டைக்கு வீட்டுக்குள் இழுத்துக்கொண்டு, கதவைப் பூட்டி,]]></a:t>
+              <a:t><![CDATA[34. And it came to pass on the next day, that the firstborn said unto the younger, Behold, I lay last night with my father: let us make him drink wine this night also; and go you in, and lie with him, that we may preserve seed of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8248,51 +8216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்; அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And it came to pass on the next day, that the firstborn said unto the younger, Behold, I lay last night with my father: let us make him drink wine this night also; and go you in, and lie with him, that we may preserve seed of our father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8357,51 +8325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்; அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And they made their father drink wine that night also: and the younger arose, and lay with him; and he perceived not when she lay down, nor when she arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8466,51 +8434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[35. And they made their father drink wine that night also: and the younger arose, and lay with him; and he perceived not when she lay down, nor when she arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8575,51 +8543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[36. Thus were both the daughters of Lot with child by their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8684,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்? மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[37. And the first born bare a son, and called his name Moab: the same is the father of the Moabites unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8793,51 +8761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில் பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And the first born bare a son, and called his name Moab: the same is the father of the Moabites unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8902,51 +8870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+              <a:t><![CDATA[3. And he pressed upon them greatly; and they turned in unto him, and entered into his house; and he made them a feast, and did bake unleavened bread, and they did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9011,51 +8979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில் பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the younger, she also bare a son, and called his name Benammi: the same is the father of the children of Ammon unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9120,923 +9088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி: நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார் என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன் கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப் பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[38. And the younger, she also bare a son, and called his name Benammi: the same is the father of the children of Ammon unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10101,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும், நான் மரித்துப்போவேன்.]]></a:t>
+              <a:t><![CDATA[3. And he pressed upon them greatly; and they turned in unto him, and entered into his house; and he made them a feast, and did bake unleavened bread, and they did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10180,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732238" r:id="rId1"/>
+    <p:sldLayoutId id="2481563663" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10856,114 +9952,50 @@
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -11072,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. দেখুন, এখানে কাছেই একটা খুব ছোট শহর আছে| আমি সেই শহর পর্য্ন্ত দৌড়ে বেঁচে য়েতে পারি|”]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் படுக்கும் முன்னே, சோதோம் பட்டணத்து மனிதராகிய வாலிபர்முதல் கிழவர்மட்டுமுள்ள ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. দূত লোটকে বললেন, “ভালো কথা আমি তোমার অনুরোধ স্বীকার করেছি| আমি তোমাকে সেটা করতে দেব| আমি ঐ শহর]]></a:t>
+              <a:t><![CDATA[அனைவரும் நானாதிசைகளிலுமிருந்து வந்து, வீட்டைச் சூழ்ந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধ্বংস করব না|]]></a:t>
+              <a:t><![CDATA[5. லோத்தைக் கூப்பிட்டு: இந்த இராத்திரி உன்னிடத்தில் வந்த மனுஷர் எங்கே? நாங்கள் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু সেখানে শীঘ্রই দৌড়ে যাও| যতক্ষণ না নিরাপদে ঐ শহরে তুমি পৌঁছোচ্ছ ততক্ষণ সদোম ধ্বংস করতে]]></a:t>
+              <a:t><![CDATA[அறியும்படிக்கு அவர்களை எங்களிடத்தில் வெளியே கொண்டு வா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারব না|” (ঐ শহরের নাম সোযর কারণ শহরটি খুব ছোট|)]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது லோத்து வாசலுக்கு வெளியே வந்து, தனக்குப் பின்னாலே கதவைப் பூட்டி, அவர்களிடத்தில் போய்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সূর্য়োদযের সঙ্গে সঙ্গে লোট সোযরে পৌঁছলেন|]]></a:t>
+              <a:t><![CDATA[7. சகோதரரே, இந்த அக்கிரமம் செய்ய வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. একই সময়ে প্রভু সদোম ও ঘমোরা ধ্বংস করা শুরু করলেন| প্রভু আকাশ থেকে আগুন আর জ্বলন্ত গন্ধক বর্ষণ]]></a:t>
+              <a:t><![CDATA[8. இதோ, புருஷரை அறியாத இரண்டு குமாரத்திகள் எனக்கு உண்டு; அவர்களை உங்களிடத்திற்கு வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুরু করলেন|]]></a:t>
+              <a:t><![CDATA[கொண்டுவருகிறேன், அவர்களுக்கு உங்கள் இஷ்டப்படி செய்யுங்கள்; இந்தப்புருஷர் என் கூரையின் நிழலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. অর্থাত্‌ প্রভু ঐ নগরগুলি ধ্বংস করলেন| সমস্ত গাছপালা, সমস্ত লোকজন, সমগ্র উপত্যকাটাই প্রভু ধ্বংস]]></a:t>
+              <a:t><![CDATA[வந்தபடியால், இவர்களுக்கு மாத்திரம் ஒன்றும் செய்யவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন|]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: அப்பாலே போ; பரதேசியாய் வந்த இவனா நியாயம் பேசுகிறது? இப்பொழுது அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাই ঐ দুজন লোট এবং তাঁর পরিবারকে নগরের বাইরে নিয়ে এলেন| তাঁরা নগরের বাইরে চলে এলে সেই দুজন]]></a:t>
+              <a:t><![CDATA[1. அந்த இரண்டு தூதரும் சாயங்காலத்திலே சோதோமுக்கு வந்தார்கள்; லோத்து சோதோமின் வாசலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. লোট যখন স্ত্রী ও দুই মেয়েকে নিয়ে দৌড়ে পালাচ্ছিলেন তখন লোটের স্ত্রী নিষেধ ভুলে একবার পেছনে]]></a:t>
+              <a:t><![CDATA[செய்வதைப்பார்க்கிலும் உனக்கு அதிக பொல்லாப்புச் செய்வோம் என்று சொல்லி, லோத்து என்பவனை மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নগরের দিকে তাকালেন এবং তখনই লবণের মূর্ত্তি হয়ে গেলেন|]]></a:t>
+              <a:t><![CDATA[நெருக்கிக் கதவை உடைக்கக் கிட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. খুব সকালে অব্রাহাম আগে য়েখানটাতে প্রভুর সামনে দাঁড়িয়েছিলেন সেই স্থানটিতে তিনি আবার গিয়ে]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அந்தப் புருஷர்கள் தங்கள் கைகளை வெளியே நீட்டி, லோத்தைத் தங்களண்டைக்கு வீட்டுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়ালেন|]]></a:t>
+              <a:t><![CDATA[இழுத்துக்கொண்டு, கதவைப் பூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. অব্রাহাম সদোম এবং ঘমোরার দিকে তাকিযে দেখলেন| সমগ্র উপত্যকার ওপর দৃষ্টিপাত করে অব্রাহাম দেখলেন]]></a:t>
+              <a:t><![CDATA[11. தெருவாசலிலிருந்த சிறியோரும் பெரியோருமாகிய மனிதருக்குக் குருட்டாட்டம் பிடிக்கப்பண்ணினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে সমস্ত উপত্যকা থেকে ধোঁযা উঠছে| দেখে মনে হল বিশাল অগ্নিকাণ্ডের ফলস্বরূপ ঐ ধোঁযা|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவர்கள் வாசலைத் தேடித்தேடி அலுத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ঈশ্বর উপত্যকার সমস্ত নগর ধ্বংস করলেন| কিন্তু ঈশ্বর ঐ নগরগুলি ধ্বংস করার সময় অব্রাহামের কথা মনে]]></a:t>
+              <a:t><![CDATA[12. பின்பு அந்தப் புருஷர் லோத்தை நோக்கி: இவ்விடத்தில் இன்னும் உனக்கு யார் இருக்கிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেখেছিলেন এবং তিনি অব্রাহামের ভ্রাতুষ্পুত্রকে ধ্বংস করেন নি| লোট ঐ উপত্যকার নগরগুলির মধ্যে বাস]]></a:t>
+              <a:t><![CDATA[மருமகனாவது, உன் குமாரராவது, உன் குமாரத்திகளாவது, பட்டணத்தில் உனக்குரிய எவர்களாவது இருந்தால், அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছিলেন| কিন্তু নগরগুলি ধ্বংস করার আগে ঈশ্বর লোটকে অন্যত্র পাঠিয়ে দিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[இந்த ஸ்தலத்திலிருந்து வெளியே அழைத்துக்கொண்டு போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সোযরে বাস করতে লোটের ভয় করছিল| তাই তিনি ও তাঁর দুই মেয়ে পর্বতে বাস করতে চলে গেলেন| সেখানে]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் இந்த ஸ்தலத்தை அழிக்கப்போகிறோம்; இவர்கள் கூக்குரல் கர்த்தருடைய சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুতের একজন বললেন, “এবার প্রাণ বাঁচাবার জন্যে তোমরা দৌড় দাও! আর পেছনের দিকে তাকাবে না| উপত্যকার কোনও]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருந்தான். அவர்களைக் கண்டு, லோத்து எழுந்து எதிர்கொண்டு தரைமட்டும் குனிந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁরা একটা গুহার মধ্যে বাস করতে লাগলেন|]]></a:t>
+              <a:t><![CDATA[பெரிதாயிருக்கிறது; இதை அழிக்கக் கர்த்தர் எங்களை அனுப்பினார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. দুজনের মধ্যে য়ে মেয়ে বড় সে একদিন ছোট বোনকে বলল, “পৃথিবীতে সর্বত্র স্ত্রী ও পুরুষ বিয়ে করে]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது லோத்து புறப்பட்டு, தன் குமாரத்திகளை விவாகம்பண்ணப்போகிற தன் மருமக்கள்மாரோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং তাদের সন্তানাদি হয়| কিন্তু আমাদের পিতা বৃদ্ধ হয়েছেন এবং আমাদের সন্তানাদি দিতে পারে এমন অন্য]]></a:t>
+              <a:t><![CDATA[நீங்கள் எழுந்து இந்த ஸ்தலத்தை விட்டுப் புறப்படுங்கள்; கர்த்தர் இந்தப் பட்டணத்தை அழிக்கப் போகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুরুষ এখানে নেই|]]></a:t>
+              <a:t><![CDATA[என்றான்; அவனுடைய மருமக்கள்மாரின் பார்வைக்கு அவன் பரியாசம்பண்ணுகிறதாகக் கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তাই আমরা পিতাকে প্রচুর দ্রাক্ষারস পান করিযে বেহুঁশ করিয়ে দেব| তারপর তাঁর সঙ্গে আমরা য়ৌনসঙ্গম]]></a:t>
+              <a:t><![CDATA[15. கிழக்கு வெளுக்கும்போது அந்தத் தூதர் லோத்தை நோக்கி: பட்டணத்திற்கு வரும் தண்டனையில் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করব| আমাদের পরিবার রক্ষা করার জন্যে আমরা এইভাবে আমাদের পিতার সাহায্য নেব!”]]></a:t>
+              <a:t><![CDATA[அழியாதபடிக்கு எழுந்து, உன் மனைவியையும், இங்கே இருக்கிற உன் இரண்டு குமாரத்திகளையும் அழைத்துக்கொண்டுபோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সেদিন সন্ধ্যায় সদোম নগরে দুজন দূত এলেন| তখন লোট নগরের প্রবেশ পথে বসেছিলেন| তিনি দূতদের আসতে]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, அவனைத் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখলেন| লোট ভাবলেন য়ে তারা সাধারণ পথিক, নগরের মধ্য দিয়ে কোথাও যাচ্ছে| লৌট উঠে গিয়ে তাঁদের অভিবাদন]]></a:t>
+              <a:t><![CDATA[16. அவன் தாமதித்துக்கொண்டிருக்கும்போது கர்த்தர் அவன்மேல் வைத்த இரக்கத்தினாலே, அந்தப் புருஷர் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে]]></a:t>
+              <a:t><![CDATA[கையையும், அவன் மனைவியின் கையையும், அவன் இரண்டு குமாரத்திகளின் கையையும் பிடித்து, அவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. সেই রাত্রে দু মেয়ে তাদের পিতার কাছে গেল এবং তাঁকে প্রচুর দ্রাক্ষারস পান করতে দিল| তারপর বড়]]></a:t>
+              <a:t><![CDATA[பட்டணத்திற்கு வெளியே கொண்டுபோய் விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গাতে দাঁড়াবে না| যতক্ষণ না ঐ পর্বতে পৌঁছবে ততক্ষণ শুধুই দৌড়বে| থামলে, নগরের সঙ্গে তোমরাও ধ্বংস]]></a:t>
+              <a:t><![CDATA[2. ஆண்டவன்மார்களே, அடியேனுடைய வீட்டுமுகமாய் நீங்கள் திரும்பி, உங்கள் கால்களைக் கழுவி, இராத்தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেয়ে পিতার বিছানায গিয়ে তাঁর সঙ্গে য়ৌন সঙ্গম করল| লোট এমন নেশাগ্রস্ত ছিলেন য়ে তাঁর বিছানায় কে]]></a:t>
+              <a:t><![CDATA[17. அவர்களை வெளியே கொண்டுபோய் விட்டபின்பு, அவர்: உன் ஜீவன் தப்ப ஓடிப்போ, பின்னிட்டுப் பாராதே; இந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কখন এল এবং কে কখন গেল কিছুই বুঝতে পারলেন না|]]></a:t>
+              <a:t><![CDATA[சமபூமியில் எங்கும் நிற்காதே; நீ அழியாதபடிக்கு மலைக்கு ஓடிப்போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. পরদিন ছোট বোনকে বড় বোন বলল, “গত রাত্রে আমি পিতার সঙ্গে এক বিছানায শুয়েছি| আজ রাতে আবার তাঁকে]]></a:t>
+              <a:t><![CDATA[18. அதற்கு லோத்து: அப்படியல்ல ஆண்டவரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্রাক্ষারস পান করিযে বেহুঁশ করে দেব| তাহলে তুমি তাঁর সঙ্গে য়ৌন সঙ্গম করতে পারবে| এভাবে আমরা]]></a:t>
+              <a:t><![CDATA[19. உமது கண்களில் உமது அடியேனுக்குக் கிருபைகிடைத்ததே; என் பிராணனைக் காக்கத் தேவரீர் எனக்குச் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সন্তানাদি পেতে আমাদের পিতার সাহায্য নেব| এতে আমাদের বংশধারা অব্যাহত থাকবে|”]]></a:t>
+              <a:t><![CDATA[கிருபையைப் பெரிதாக விளங்கப்பண்ணினீர்; மலைக்கு ஓடிப்போக என்னால் முடியாது, தீங்கு என்னைத் தொடரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. সুতরাং সেই রাত্রে দু মেয়ে আবার পিতাকে নেশাতে বেহুঁশ করে দিল| তারপর ছোট মেয়ে পিতার বিছানায]]></a:t>
+              <a:t><![CDATA[நான் மரித்துப்போவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়ে পিতার সঙ্গে য়ৌন সঙ্গম করল| এবারেও লোট এমন নেশাগ্রস্ত ছিলেন য়ে জানতে পারলেন না কে তার বিছানায]]></a:t>
+              <a:t><![CDATA[20. அதோ, அந்த ஊர் இருக்கிறதே, நான் அதற்கு ஓடிப்போகத்தக்கதாய் அது கிட்ட இருக்கிறது; என் பிராணன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এল, কে গেল|]]></a:t>
+              <a:t><![CDATA[பிழைக்க நான் அங்கே ஓடிப்போகட்டும், அது சின்ன ஊர்தானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. লোটের দু মেয়েই গর্ভবতী হল| তাদের পিতাই তাদের সন্তানাদির পিতা|]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவர்: நீ கேட்டுக்கொண்ட ஊரை நான் கவிழ்த்துப்போடாதபடிக்கு, இந்த விஷயத்திலும் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. বড় মেয়ের হল এক পুত্র সন্তান| তার নাম হল মোযাব| বর্তমানে য়ে মোয়াবীয় জাতি আছে তাদের আদিপুরুষ]]></a:t>
+              <a:t><![CDATA[அநுக்கிரகம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে যাবে!”]]></a:t>
+              <a:t><![CDATA[காலையில் எழுந்து பிரயாணப்பட்டுப் போகலாம் என்றான். அதற்கு அவர்கள்: அப்படியல்ல, வீதியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলেন মোযাব|]]></a:t>
+              <a:t><![CDATA[22. தீவிரமாய் அங்கே ஓடித் தப்பித்துக்கொள்; நீ அங்கே போய்ச் சேருமட்டும் நான் ஒன்றும் செய்யக் கூடாது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. বললেন, “মহাশয়গণ, অনুগ্রহ করে একবার আমার বাড়ীতে আসুন এবং আপনাদের সেবা করার সুযোগ দিন| সেখানে]]></a:t>
+              <a:t><![CDATA[என்றார்; ஆகையால் அந்த ஊர் சோவார் என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনারা হাত-পা ধুয়ে রাত্রিবাস করতে পারেন| তাহলে কাল সকালে আবার আপনাদের গন্তব্য অভিমুখে যাত্রা করতে]]></a:t>
+              <a:t><![CDATA[23. லோத்து சோவாருக்குள் வரும்போது பூமியின்மேல் சூரியன் உதித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারবেন|”দূত দুজন বললেন, “না, আমরা চকেই রাত্রিবাস করব|”]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கர்த்தர் சோதோமின்மேலும் கொமோராவின்மேலும், கர்த்தராலே வானத்திலிருந்து கந்தகத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ছোট মেয়েও এক পুত্র সন্তানের জন্ম দিল| তার নাম বিন্-অম্মি| বর্তমানে য়ে অম্মোন জাতি আছে তাদের]]></a:t>
+              <a:t><![CDATA[அக்கினியையும் வருஷிக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আদিপুরুষ হলেন বিন্-অম্মি|]]></a:t>
+              <a:t><![CDATA[25. அந்தப் பட்டணங்களையும், அந்தச் சம பூமியனைத்தையும், அந்தப் பட்டணங்களின் எல்லாக் குடிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু লৌট নিজের বাড়ীতে তাঁদের নিয়ে যাওয়ার জন্যে পীড়াপীড়ি করতে লাগলেন| তাই দূতরা শেষ]]></a:t>
+              <a:t><![CDATA[பூமியின் பயிரையும் அழித்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্য্ন্ত লোটের বাড়ীতে থেকে রাজী হলেন| তাঁরা লোটের বাড়ীতে গেলেন| লোট তাঁদের কিছু পানীয় দিলেন| লৌট]]></a:t>
+              <a:t><![CDATA[26. அவன் மனைவியோ பின்னிட்டுப் பார்த்து, உப்புத்தூண் ஆனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁদের রুটি বানিয়ে দিলেন এবং তাঁরা সেই রুটি খেলেন|]]></a:t>
+              <a:t><![CDATA[27. விடியற்காலத்தில் ஆபிரகாம் எழுந்து, தான் கர்த்தருக்கு முன்பாக நின்ற இடத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সেদিন সন্ধ্যায় ঘুমোতে যাওয়ার ঠিক আগে, নগরের নানা প্রান্ত থেকে নানা বয়সের বহু লোক লোটের বাড়িতে]]></a:t>
+              <a:t><![CDATA[28. சோதோம் கொமோரா பட்டணங்களின் திசையையும், சமபூமியாகிய தேசம் முழுவதையும் நோக்கிப் பார்த்தான்; அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু লৌট এই দুজনকে বললেন, “মহাশয়গণ, দয়া করে আমায় অত দূরে দৌড়ে য়েতে বলবেন না!]]></a:t>
+              <a:t><![CDATA[இராத்தங்குவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এল| সদোমের সেইসব লোকেরা লোটের বাড়ী ঘিরে ফেলল এবং লোটকে চিত্কার করে ডাকতে লাগল|]]></a:t>
+              <a:t><![CDATA[பூமியின் புகை சூளையின் புகையைப்போல எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারা বলল, “আজ সন্ধ্যায় যারা এসেছে, কোথায় তারা? তাদের বাইরে নিয়ে এস - আমরা তাদের সাথে য়ৌন]]></a:t>
+              <a:t><![CDATA[29. தேவன் அந்தச் சம பூமியின் பட்டணங்களை அழிக்கும்போது, தேவன் ஆபிரகாமை நினைத்து, லோத்து குடியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সহবাস করতে চাই|”]]></a:t>
+              <a:t><![CDATA[பட்டணங்களைத் தாம் கவிழ்த்துப் போடுகையில், லோத்தை அந்த அழிவின் நடுவிலிருந்து தப்பிப்போகும்படி அனுப்பி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. লৌট বাইরে বেরিয়ে এসে দরজা বন্ধ করে দিল|]]></a:t>
+              <a:t><![CDATA[விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সেই জনতার উদ্দেশ্যে লোট বলল, “না! বন্ধুরা, আমি মিনতি করছি, এমন খারাপ কাজ কোরো না|]]></a:t>
+              <a:t><![CDATA[30. பின்பு லோத்து சோவாரிலே குடியிருக்கப் பயந்து, சோவாரை விட்டுப்போய், அவனும் அவனோடேகூட அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. দেখ, আমার দুটি মেয়ে আছে - কোনও পুরুষ তাদের স্পর্শ করে নি| তোমাদের জন্যে আমি নিজের কন্যাদের দেব|]]></a:t>
+              <a:t><![CDATA[இரண்டு குமாரத்திகளும் மலையிலே வாசம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তাদের নিয়ে যা খুশী করতে পারো| কিন্তু দয়া করে এই অতিথি দুজনের প্রতি কিছু কোরো না| এই দুজন]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது மூத்தவள் இளையவளைப் பார்த்து: நம்முடைய தகப்பன் முதிர்வயதானார், பூமியெங்கும் நடக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার ঘরে এসেছে এবং আমার অবশ্যই এদের রক্ষা করা উচিত্‌|”]]></a:t>
+              <a:t><![CDATA[முறைமையின்படியே நம்மோடே சேரப் பூமியிலே ஒரு புருஷனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. য়েসব লোকেরা লোটের বাড়ী ঘিরে রেখেছিল তারা উত্তর দিল, “আমাদের পথ থেকে সরে যাও|” তারপর তারা]]></a:t>
+              <a:t><![CDATA[32. நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படிக்கு, அவருக்கு மதுவைக் குடிக்கக்கொடுத்து, அவரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেদের মধ্যে বলাবলি করল, “এই লোকটা একদিন অতিথি হিসেবে আমাদের নগরে বাস করতে এসেছিল| এখন জ্ঞান]]></a:t>
+              <a:t><![CDATA[சயனிப்போம் வா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমি আপনাদের সেবকমাত্র, তবু আমার প্রতি আপনাদের অসীম দয়া| দয়া করে আমার জীবন রক্ষা করেছেন| কিন্তু]]></a:t>
+              <a:t><![CDATA[3. அவன் அவர்களை மிகவும் வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவனிடத்திற்குத் திரும்பி, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিচ্ছে, আমরা কি করব না করব!” তখন সেই লোকেরা লোটকে বলল, “এখন তোমার প্রতি ওদের চেয়ে আরও বেশী খারাপ]]></a:t>
+              <a:t><![CDATA[33. அப்படியே அன்று இரவிலே, தங்கள் தகப்பனுக்கு மதுவைக் குடிக்கக் கொடுத்தார்கள். மூத்தவள் போய், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করব|” অতএব সেই জনতা লোটের দিকে এগিয়ে য়েতে থাকল| ক্রমে দরজা ভেঙ্গে ফেলার উপক্রম|]]></a:t>
+              <a:t><![CDATA[தகப்பனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু য়ে দুজন পুরুষ লোটের বাড়িতে আশ্রয় নিয়েছিলেন তাঁরা হঠাত্‌ দরজা খুলে বেরিয়ে এসে লোটকে]]></a:t>
+              <a:t><![CDATA[34. மறுநாளிலே மூத்தவள் இளையவளைப் பார்த்து: நேற்று ராத்திரி நான் தகப்பனோடே சயனித்தேன்; இன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভেতরে টেনে নিয়ে গেলেন এবং ভেতর থেকে দরজা বন্ধ করে দিলেন|]]></a:t>
+              <a:t><![CDATA[ராத்திரியும் மதுவைக்குடிக்கக் கொடுப்போம், நம்முடைய தகப்பனால் சந்ததி உண்டாகும்படி நீ போய் அவரோடே சயனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তারপর তাঁরা বাইরের মারমুখো জনতার জন্যে কিছু একটা করলেন| ফলে যুবক, বৃদ্ধ, সব বদমাশ লোকেরা অন্ধ]]></a:t>
+              <a:t><![CDATA[என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে গেল| এর ফলে যারা বাড়ির ভেতর জোর করে ঢোকার চেষ্টা করছিল তারা ভেতরে ঢোকার দরজাই খুঁজে পেল না|]]></a:t>
+              <a:t><![CDATA[35. அப்படியே அன்று ராத்திரியிலும் தங்கள் தகப்பனுக்கு மதுவைக்குடிக்கக் கொடுத்தார்கள். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. অতিথি দুজন লোটকে জিজ্ঞেস করলেন, “তোমার পরিবারের আর কেউ কি এই শহরে বাস করে? তোমার জামাই, ছেলে,]]></a:t>
+              <a:t><![CDATA[இளையவள் எழுந்து போய், அவனோடே சயனித்தாள்; அவள் சயனித்ததையும் எழுந்திருந்ததையும் அவன் உணராதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেয়ে কিংবা পরিবারের আর কেউ কি এখানে আছে? যদি থাকে তাহলে তাদের এখনই এই জায়গা ছেড়ে চলে যাওয়ার জন্য]]></a:t>
+              <a:t><![CDATA[36. இவ்விதமாய் லோத்தின் குமாரத்திகள் இருவரும் தங்கள் தகப்பனாலே கர்ப்பவதியானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলো|]]></a:t>
+              <a:t><![CDATA[37. மூத்தவள் ஒரு குமாரனைப் பெற்று, அவனுக்கு மோவாப் என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমরা এই নগর ধ্বংস করে দেব| এই নগর য়ে কত খারাপ তা প্রভু শুনেছেন| তাই এই নগর ধ্বংস করে দেওয়ার]]></a:t>
+              <a:t><![CDATA[மோவாபியருக்குத் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঐ পর্বত পর্য্ন্ত সমস্ত পথ দৌড়োবার ক্ষমতা আমার নেই| যদি আমি খুব ধীরে যাই তবে বিপদ ঘটবে এবং আমি নিহত]]></a:t>
+              <a:t><![CDATA[வீட்டிலே பிரவேசித்தார்கள். அவன் புளிப்பில்லாத அப்பங்களைச் சுட்டு, அவர்களுக்கு விருந்துபண்ணினான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তিনি আমাদের পাঠিয়েছেন|”]]></a:t>
+              <a:t><![CDATA[38. இளையவளும் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பென்னம்மி என்று பேரிட்டாள்; அவன் இந்நாள்வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,1107 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন লোট বেরিয়ে গিয়ে তাঁর অন্যান্য মেয়েদের যারা বিয়ে করেছে সেই মেয়েদের স্বামীদের অর্থাত্‌]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[গেলেন| লৌট এবং তার পরিবারের প্রতি প্রভু দয়ালু ছিলেন|]]></a:t>
+              <a:t><![CDATA[இருக்கிற அம்மோன் புத்திரருக்குத் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হব!]]></a:t>
+              <a:t><![CDATA[அவர்கள் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22617,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22727,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22902,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>89</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>