--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -79,50 +79,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +155,54 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +344,57 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நிலத்தினுடைய சகலவிதச் செடிகளும் பூமியின்மேல் இன்னும் உண்டாகவில்லை, நிலத்தினுடைய சகலவிதப் பூண்டுகளும் இன்னும் முளைக்கவில்லை; ஏனெனில் தேவனாகிய கர்த்தர் பூமியின்மேல் இன்னும் மழையைப் பெய்யப்பண்ணவில்லை; நிலத்தைப் பண்படுத்த மனுஷனும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[5. And every plant of the field before it was in the earth, and every herb of the field before it grew: for the LORD God had not caused it to rain upon the earth, and there was not a man to till the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மூடுபனி பூமியிலிருந்து எழும்பி, பூமியையெல்லாம் நனைத்தது.]]></a:t>
+              <a:t><![CDATA[5. And every plant of the field before it was in the earth, and every herb of the field before it grew: for the LORD God had not caused it to rain upon the earth, and there was not a man to till the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனாகிய கர்த்தர் மனுஷனைப் பூமியின் மண்ணினாலே உருவாக்கி, ஜீவசுவாசத்தை அவன் நாசியிலே ஊதினார், மனுஷன் ஜீவாத்துமாவானான்.]]></a:t>
+              <a:t><![CDATA[6. But there went up a mist from the earth, and watered the whole face of the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனாகிய கர்த்தர் மனுஷனைப் பூமியின் மண்ணினாலே உருவாக்கி, ஜீவசுவாசத்தை அவன் நாசியிலே ஊதினார், மனுஷன் ஜீவாத்துமாவானான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD God formed man of the dust of the ground, and breathed into his nostrils the breath of life; and man became a living soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனாகிய கர்த்தர் கிழக்கே ஏதேன் என்னும் ஒரு தோட்டத்தை உண்டாக்கி, தாம் உருவாக்கின மனுஷனை அதிலே வைத்தார்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD God formed man of the dust of the ground, and breathed into his nostrils the breath of life; and man became a living soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனாகிய கர்த்தர் கிழக்கே ஏதேன் என்னும் ஒரு தோட்டத்தை உண்டாக்கி, தாம் உருவாக்கின மனுஷனை அதிலே வைத்தார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD God planted a garden eastward in Eden; and there he put the man whom he had formed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனாகிய கர்த்தர், பார்வைக்கு அழகும் புசிப்புக்கு நலமுமான சகலவித விருட்சங்களையும், தோட்டத்தின் நடுவிலே ஜீவவிருட்சத்தையும், நன்மை தீமை அறியத்தக்க விருட்சத்தையும் பூமியிருந்து முளைக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD God planted a garden eastward in Eden; and there he put the man whom he had formed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனாகிய கர்த்தர், பார்வைக்கு அழகும் புசிப்புக்கு நலமுமான சகலவித விருட்சங்களையும், தோட்டத்தின் நடுவிலே ஜீவவிருட்சத்தையும், நன்மை தீமை அறியத்தக்க விருட்சத்தையும் பூமியிருந்து முளைக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[9. And out of the ground made the LORD God to grow every tree that is pleasant to the sight, and good for food; the tree of life also in the midst of the garden, and the tree of knowledge of good and evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தோட்டத்துக்குத் தண்ணீர் பாயும்படி ஏதேனிலிருந்து ஒரு நதி ஓடி, அங்கேயிருந்து பிரிந்து நாலு பெரிய ஆறுகளாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And out of the ground made the LORD God to grow every tree that is pleasant to the sight, and good for food; the tree of life also in the midst of the garden, and the tree of knowledge of good and evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. முதலாம் ஆற்றுக்குப் பைசோன் என்று பேர், அது ஆவிலா தேசம் முழுவதையும் சுற்றி ஓடும்; அவ்விடத்திலே பொன் விளையும்.]]></a:t>
+              <a:t><![CDATA[10. And a river went out of Eden to water the garden; and from thence it was parted, and became into four heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவ்விதமாக வானமும் பூமியும், அவைகளின் சர்வசேனையும் உண்டாக்கப்பட்டுத் தீர்ந்தன.]]></a:t>
+              <a:t><![CDATA[1. Thus the heavens and the earth were finished, and all the host of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. முதலாம் ஆற்றுக்குப் பைசோன் என்று பேர், அது ஆவிலா தேசம் முழுவதையும் சுற்றி ஓடும்; அவ்விடத்திலே பொன் விளையும்.]]></a:t>
+              <a:t><![CDATA[10. And a river went out of Eden to water the garden; and from thence it was parted, and became into four heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தத் தேசத்தின் பொன் நல்லது; அவ்விடத்திலே பிதோலாகும், கோமேதகக் கல்லும் உண்டு.]]></a:t>
+              <a:t><![CDATA[11. The name of the first is Pison: that is it which compasses the whole land of Havilah, where there is gold;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இரண்டாம் ஆற்றுக்குக் கீகோன் என்று பேர், அது எத்தியோப்பியா தேசம் முழுவதையும் சுற்றி ஓடும்.]]></a:t>
+              <a:t><![CDATA[11. The name of the first is Pison: that is it which compasses the whole land of Havilah, where there is gold;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மூன்றாம் ஆற்றுக்கு இதெக்கேல் என்று பேர், அது அசீரியாவுக்குக் கிழக்கே ஓடும்; நாலாம் ஆற்றுக்கு ஐபிராத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[12. And the gold of that land is good: there is bdellium and the onyx stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மூன்றாம் ஆற்றுக்கு இதெக்கேல் என்று பேர், அது அசீரியாவுக்குக் கிழக்கே ஓடும்; நாலாம் ஆற்றுக்கு ஐபிராத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[13. And the name of the second river is Gihon: the same is it that compasses the whole land of Ethiopia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனாகிய கர்த்தர் மனுஷனை ஏதேன் தோட்டத்தில் அழைத்துக் கொண்டுவந்து, அதைப் பண்படுத்தவும் காக்கவும் வைத்தார்.]]></a:t>
+              <a:t><![CDATA[14. And the name of the third river is Hiddekel: that is it which goes toward the east of Assyria. And the fourth river is Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனாகிய கர்த்தர் மனுஷனை ஏதேன் தோட்டத்தில் அழைத்துக் கொண்டுவந்து, அதைப் பண்படுத்தவும் காக்கவும் வைத்தார்.]]></a:t>
+              <a:t><![CDATA[14. And the name of the third river is Hiddekel: that is it which goes toward the east of Assyria. And the fourth river is Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனாகிய கர்த்தர் மனுஷனை நோக்கி: நீ தோட்டத்திலுள்ள சகல விருட்சத்தின் கனியையும் புசிக்கவே புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD God took the man, and put him into the garden of Eden to dress it and to keep it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் நன்மை தீமை அறியத்தக்க விருட்சத்தின் கனியைப் புசிக்கவேண்டாம்; அதை நீ புசிக்கும் நாளில் சாகவே சாவாய் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD God took the man, and put him into the garden of Eden to dress it and to keep it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் நன்மை தீமை அறியத்தக்க விருட்சத்தின் கனியைப் புசிக்கவேண்டாம்; அதை நீ புசிக்கும் நாளில் சாகவே சாவாய் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD God commanded the man, saying, Of every tree of the garden you may freely eat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவன் தாம் செய்த தம்முடைய கிரியையை ஏழாம் நாளிலே நிறைவேற்றி, தாம் உண்டாக்கின தம்முடைய கிரியைகளை எல்லாம் முடித்தபின்பு, ஏழாம் நாளிலே ஓய்ந்திருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. And on the seventh day God ended his work which he had made; and he rested on the seventh day from all his work which he had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேவனாகிய கர்த்தர்: மனுஷன் தனிமையாயிருப்பது நல்லதல்ல, ஏற்ற துணையை அவனுக்கு உண்டாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD God commanded the man, saying, Of every tree of the garden you may freely eat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேவனாகிய கர்த்தர்: மனுஷன் தனிமையாயிருப்பது நல்லதல்ல, ஏற்ற துணையை அவனுக்கு உண்டாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. But of the tree of the knowledge of good and evil, you shall not eat of it: for in the day that you eat thereof you shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனாகிய கர்த்தர் வெளியின் சகலவித மிருகங்களையும் ஆகாயத்தின் சகலவிதப் பறவைகளையும் மண்ணினாலே உருவாக்கி, ஆதாம் அவைகளுக்கு என்ன பேரிடுவான் என்று பார்க்கும்படி அவைகளை அவனிடத்தில் கொண்டுவந்தார்; அந்தந்த ஜீவஜந்துக்கு ஆதாம் எந்தெந்தப் பேரிட்டானோ அதுவே அதற்குப் பேராயிற்று.]]></a:t>
+              <a:t><![CDATA[17. But of the tree of the knowledge of good and evil, you shall not eat of it: for in the day that you eat thereof you shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனாகிய கர்த்தர் வெளியின் சகலவித மிருகங்களையும் ஆகாயத்தின் சகலவிதப் பறவைகளையும் மண்ணினாலே உருவாக்கி, ஆதாம் அவைகளுக்கு என்ன பேரிடுவான் என்று பார்க்கும்படி அவைகளை அவனிடத்தில் கொண்டுவந்தார்; அந்தந்த ஜீவஜந்துக்கு ஆதாம் எந்தெந்தப் பேரிட்டானோ அதுவே அதற்குப் பேராயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And the LORD God said, It is not good that the man should be alone; I will make him an associated helper for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனாகிய கர்த்தர் வெளியின் சகலவித மிருகங்களையும் ஆகாயத்தின் சகலவிதப் பறவைகளையும் மண்ணினாலே உருவாக்கி, ஆதாம் அவைகளுக்கு என்ன பேரிடுவான் என்று பார்க்கும்படி அவைகளை அவனிடத்தில் கொண்டுவந்தார்; அந்தந்த ஜீவஜந்துக்கு ஆதாம் எந்தெந்தப் பேரிட்டானோ அதுவே அதற்குப் பேராயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And the LORD God said, It is not good that the man should be alone; I will make him an associated helper for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே ஆதாம் சகலவித நாட்டுமிருகங்களுக்கும், ஆகாயத்துப் பறவைகளுக்கும், சகலவிதக் காட்டுமிருகங்களுக்கும் பேரிட்டான்; ஆதாமுக்கோ ஏற்ற துணை இன்னும் காணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And out of the ground the LORD God formed every beast of the field, and every fowl of the air; and brought them unto Adam to see what he would call them: and whatsoever Adam called every living creature, that was the name thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே ஆதாம் சகலவித நாட்டுமிருகங்களுக்கும், ஆகாயத்துப் பறவைகளுக்கும், சகலவிதக் காட்டுமிருகங்களுக்கும் பேரிட்டான்; ஆதாமுக்கோ ஏற்ற துணை இன்னும் காணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And out of the ground the LORD God formed every beast of the field, and every fowl of the air; and brought them unto Adam to see what he would call them: and whatsoever Adam called every living creature, that was the name thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமுக்கு அயர்ந்த நித்திரையை வரப்பண்ணினார், அவன் நித்திரையடைந்தான்; அவர் அவன் விலா எலும்புகளில் ஒன்றை எடுத்து, அந்த இடத்தைச் சதையினால் அடைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. And out of the ground the LORD God formed every beast of the field, and every fowl of the air; and brought them unto Adam to see what he would call them: and whatsoever Adam called every living creature, that was the name thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமுக்கு அயர்ந்த நித்திரையை வரப்பண்ணினார், அவன் நித்திரையடைந்தான்; அவர் அவன் விலா எலும்புகளில் ஒன்றை எடுத்து, அந்த இடத்தைச் சதையினால் அடைத்தார்.]]></a:t>
+              <a:t><![CDATA[20. And Adam gave names to all cattle, and to the fowl of the air, and to every beast of the field; but for Adam there was not found an associated helper for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனாகிய கர்த்தர் தாம் மனுஷனில் எடுத்த விலா எலும்பை மனுஷியாக உருவாக்கி, அவளை மனுஷனிடத்தில் கொண்டு வந்தார்.]]></a:t>
+              <a:t><![CDATA[20. And Adam gave names to all cattle, and to the fowl of the air, and to every beast of the field; but for Adam there was not found an associated helper for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவன் தாம் செய்த தம்முடைய கிரியையை ஏழாம் நாளிலே நிறைவேற்றி, தாம் உண்டாக்கின தம்முடைய கிரியைகளை எல்லாம் முடித்தபின்பு, ஏழாம் நாளிலே ஓய்ந்திருந்தார்.]]></a:t>
+              <a:t><![CDATA[2. And on the seventh day God ended his work which he had made; and he rested on the seventh day from all his work which he had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனாகிய கர்த்தர் தாம் மனுஷனில் எடுத்த விலா எலும்பை மனுஷியாக உருவாக்கி, அவளை மனுஷனிடத்தில் கொண்டு வந்தார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD God caused a deep sleep to fall upon Adam, and he slept: and he took one of his ribs, and closed up the flesh instead thereof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ஆதாம்: இவள் என் எலும்பில் எலும்பும், என் மாம்சத்தில் மாம்சமுமாய் இருக்கிறாள்; இவள் மனுஷனில் எடுக்கப்பட்டபடியினால் மனுஷி என்னப்படுவாள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD God caused a deep sleep to fall upon Adam, and he slept: and he took one of his ribs, and closed up the flesh instead thereof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது ஆதாம்: இவள் என் எலும்பில் எலும்பும், என் மாம்சத்தில் மாம்சமுமாய் இருக்கிறாள்; இவள் மனுஷனில் எடுக்கப்பட்டபடியினால் மனுஷி என்னப்படுவாள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And the rib, which the LORD God had taken from man, made he a woman, and brought her unto the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் புருஷன் தன் தகப்பனையும் தன் தாயையும் விட்டு, தன் மனைவியோடே இசைந்திருப்பான்; அவர்கள் ஒரே மாம்சமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the rib, which the LORD God had taken from man, made he a woman, and brought her unto the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4487,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆதாமும் அவன் மனைவியுமாகிய இருவரும் நிர்வாணிகளாயிருந்தும், வெட்கப்படாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Adam said, This is now bone of my bones, and flesh of my flesh: she shall be called Woman, because she was taken out of Man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Adam said, This is now bone of my bones, and flesh of my flesh: she shall be called Woman, because she was taken out of Man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Therefore shall a man leave his father and his mother, and shall cleave unto his wife: and they shall be one flesh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Therefore shall a man leave his father and his mother, and shall cleave unto his wife: and they shall be one flesh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And they were both naked, the man and his wife, and were not ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் தாம் சிருஷ்டித்து உண்டுபண்ணின தம்முடைய கிரியைகளையெல்லாம் முடித்தபின்பு அதிலே ஓய்ந்திருந்தபடியால், தேவன் ஏழாம் நாளை ஆசீர்வதித்து, அதைப் பரிசுத்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. And God blessed the seventh day, and sanctified it: because that in it he had rested from all his work which God created and made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் தாம் சிருஷ்டித்து உண்டுபண்ணின தம்முடைய கிரியைகளையெல்லாம் முடித்தபின்பு அதிலே ஓய்ந்திருந்தபடியால், தேவன் ஏழாம் நாளை ஆசீர்வதித்து, அதைப் பரிசுத்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. And God blessed the seventh day, and sanctified it: because that in it he had rested from all his work which God created and made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனாகிய கர்த்தர் பூமியையும் வானத்தையும் உண்டாக்கின நாளிலே, வானமும் பூமியும், சிருஷ்டிக்கப்பட்ட வரலாறு இவைகளே.]]></a:t>
+              <a:t><![CDATA[4. These are the generations of the heavens and of the earth when they were created, in the day that the LORD God made the earth and the heavens,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனாகிய கர்த்தர் பூமியையும் வானத்தையும் உண்டாக்கின நாளிலே, வானமும் பூமியும், சிருஷ்டிக்கப்பட்ட வரலாறு இவைகளே.]]></a:t>
+              <a:t><![CDATA[4. These are the generations of the heavens and of the earth when they were created, in the day that the LORD God made the earth and the heavens,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நிலத்தினுடைய சகலவிதச் செடிகளும் பூமியின்மேல் இன்னும் உண்டாகவில்லை, நிலத்தினுடைய சகலவிதப் பூண்டுகளும் இன்னும் முளைக்கவில்லை; ஏனெனில் தேவனாகிய கர்த்தர் பூமியின்மேல் இன்னும் மழையைப் பெய்யப்பண்ணவில்லை; நிலத்தைப் பண்படுத்த மனுஷனும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[5. And every plant of the field before it was in the earth, and every herb of the field before it grew: for the LORD God had not caused it to rain upon the earth, and there was not a man to till the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721382" r:id="rId1"/>
+    <p:sldLayoutId id="2481563603" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +5895,82 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पृथ्वी पर जल नहीं बरसाया था, और भूमि पर खेती करने के लिये मनुष्य भी नहीं था;]]></a:t>
+              <a:t><![CDATA[பூண்டுகளும் இன்னும் முளைக்கவில்லை; ஏனெனில் தேவனாகிய கர்த்தர் பூமியின்மேல் இன்னும் மழையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तौभी कोहरा पृथ्वी से उठता था जिस से सारी भूमि सिंच जाती थी]]></a:t>
+              <a:t><![CDATA[பெய்யப்பண்ணவில்லை; நிலத்தைப் பண்படுத்த மனுஷனும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और यहोवा परमेश्वर ने आदम को भूमि की मिट्टी से रचा और उसके नथनों में जीवन का श्वास फूंक दिया; और]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மூடுபனி பூமியிலிருந்து எழும்பி, பூமியையெல்லாம் நனைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आदम जीवता प्राणी बन गया।]]></a:t>
+              <a:t><![CDATA[7. தேவனாகிய கர்த்தர் மனுஷனைப் பூமியின் மண்ணினாலே உருவாக்கி, ஜீவசுவாசத்தை அவன் நாசியிலே ஊதினார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और यहोवा परमेश्वर ने पूर्व की ओर अदन देश में एक वाटिका लगाई; और वहां आदम को जिसे उसने रचा था, रख]]></a:t>
+              <a:t><![CDATA[மனுஷன் ஜீவாத்துமாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया।]]></a:t>
+              <a:t><![CDATA[8. தேவனாகிய கர்த்தர் கிழக்கே ஏதேன் என்னும் ஒரு தோட்டத்தை உண்டாக்கி, தாம் உருவாக்கின மனுஷனை அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और यहोवा परमेश्वर ने भूमि से सब भांति के वृक्ष, जो देखने में मनोहर और जिनके फल खाने में अच्छे हैं]]></a:t>
+              <a:t><![CDATA[வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उगाए, और वाटिका के बीच में जीवन के वृक्ष को और भले या बुरे के ज्ञान के वृक्ष को भी लगाया।]]></a:t>
+              <a:t><![CDATA[9. தேவனாகிய கர்த்தர், பார்வைக்கு அழகும் புசிப்புக்கு நலமுமான சகலவித விருட்சங்களையும், தோட்டத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और उस वाटिका को सींचने के लिये एक महानदी अदन से निकली और वहां से आगे बहकर चार धारा में हो गई।]]></a:t>
+              <a:t><![CDATA[நடுவிலே ஜீவவிருட்சத்தையும், நன்மை தீமை அறியத்தக்க விருட்சத்தையும் பூமியிருந்து முளைக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. पहिली धारा का नाम पीशोन है, यह वही है जो हवीला नाम के सारे देश को जहां सोना मिलता है घेरे हुए]]></a:t>
+              <a:t><![CDATA[10. தோட்டத்துக்குத் தண்ணீர் பாயும்படி ஏதேனிலிருந்து ஒரு நதி ஓடி, அங்கேயிருந்து பிரிந்து நாலு பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यों आकाश और पृथ्वी और उनकी सारी सेना का बनाना समाप्त हो गया।]]></a:t>
+              <a:t><![CDATA[1. இவ்விதமாக வானமும் பூமியும், அவைகளின் சர்வசேனையும் உண்டாக்கப்பட்டுத் தீர்ந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[ஆறுகளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. उस देश का सोना चोखा होता है, वहां मोती और सुलैमानी पत्थर भी मिलते हैं।]]></a:t>
+              <a:t><![CDATA[11. முதலாம் ஆற்றுக்குப் பைசோன் என்று பேர், அது ஆவிலா தேசம் முழுவதையும் சுற்றி ஓடும்; அவ்விடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और दूसरी नदी का नाम गीहोन है, यह वही है जो कूश के सारे देश को घेरे हुए है।]]></a:t>
+              <a:t><![CDATA[பொன் விளையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और तीसरी नदी का नाम हिद्देकेल है, यह वही है जो अश्शूर के पूर्व की ओर बहती है। और चौथी नदी का नाम]]></a:t>
+              <a:t><![CDATA[12. அந்தத் தேசத்தின் பொன் நல்லது; அவ்விடத்திலே பிதோலாகும், கோமேதகக் கல்லும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फरात है।]]></a:t>
+              <a:t><![CDATA[13. இரண்டாம் ஆற்றுக்குக் கீகோன் என்று பேர், அது எத்தியோப்பியா தேசம் முழுவதையும் சுற்றி ஓடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब यहोवा परमेश्वर ने आदम को ले कर अदन की वाटिका में रख दिया, कि वह उस में काम करे और उसकी रक्षा]]></a:t>
+              <a:t><![CDATA[14. மூன்றாம் ஆற்றுக்கு இதெக்கேல் என்று பேர், அது அசீரியாவுக்குக் கிழக்கே ஓடும்; நாலாம் ஆற்றுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करे,]]></a:t>
+              <a:t><![CDATA[ஐபிராத் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब यहोवा परमेश्वर ने आदम को यह आज्ञा दी, कि तू वाटिका के सब वृक्षों का फल बिना खटके खा सकता है:]]></a:t>
+              <a:t><![CDATA[15. தேவனாகிய கர்த்தர் மனுஷனை ஏதேன் தோட்டத்தில் அழைத்துக் கொண்டுவந்து, அதைப் பண்படுத்தவும் காக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. पर भले या बुरे के ज्ञान का जो वृक्ष है, उसका फल तू कभी न खाना: क्योंकि जिस दिन तू उसका फल खाए]]></a:t>
+              <a:t><![CDATA[வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसी दिन अवश्य मर जाएगा॥]]></a:t>
+              <a:t><![CDATA[16. தேவனாகிய கர்த்தர் மனுஷனை நோக்கி: நீ தோட்டத்திலுள்ள சகல விருட்சத்தின் கனியையும் புசிக்கவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और परमेश्वर ने अपना काम जिसे वह करता था सातवें दिन समाप्त किया। और उसने अपने किए हुए सारे काम से]]></a:t>
+              <a:t><![CDATA[2. தேவன் தாம் செய்த தம்முடைய கிரியையை ஏழாம் நாளிலே நிறைவேற்றி, தாம் உண்டாக்கின தம்முடைய கிரியைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. फिर यहोवा परमेश्वर ने कहा, आदम का अकेला रहना अच्छा नहीं; मैं उसके लिये एक ऐसा सहायक बनाऊंगा जो]]></a:t>
+              <a:t><![CDATA[புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उससे मेल खाए।]]></a:t>
+              <a:t><![CDATA[17. ஆனாலும் நன்மை தீமை அறியத்தக்க விருட்சத்தின் கனியைப் புசிக்கவேண்டாம்; அதை நீ புசிக்கும் நாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और यहोवा परमेश्वर भूमि में से सब जाति के बनैले पशुओं, और आकाश के सब भाँति के पक्षियों को रचकर]]></a:t>
+              <a:t><![CDATA[சாகவே சாவாய் என்று கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आदम के पास ले आया कि देखें, कि वह उनका क्या क्या नाम रखता है; और जिस जिस जीवित प्राणी का जो जो नाम]]></a:t>
+              <a:t><![CDATA[18. பின்பு தேவனாகிய கர்த்தர்: மனுஷன் தனிமையாயிருப்பது நல்லதல்ல, ஏற்ற துணையை அவனுக்கு உண்டாக்குவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आदम ने रखा वही उसका नाम हो गया।]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. सो आदम ने सब जाति के घरेलू पशुओं, और आकाश के पक्षियों, और सब जाति के बनैले पशुओं के नाम रखे;]]></a:t>
+              <a:t><![CDATA[19. தேவனாகிய கர்த்தர் வெளியின் சகலவித மிருகங்களையும் ஆகாயத்தின் சகலவிதப் பறவைகளையும் மண்ணினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परन्तु आदम के लिये कोई ऐसा सहायक न मिला जो उससे मेल खा सके।]]></a:t>
+              <a:t><![CDATA[உருவாக்கி, ஆதாம் அவைகளுக்கு என்ன பேரிடுவான் என்று பார்க்கும்படி அவைகளை அவனிடத்தில் கொண்டுவந்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब यहोवा परमेश्वर ने आदम को भारी नीन्द में डाल दिया, और जब वह सो गया तब उसने उसकी एक पसली निकाल]]></a:t>
+              <a:t><![CDATA[அந்தந்த ஜீவஜந்துக்கு ஆதாம் எந்தெந்தப் பேரிட்டானோ அதுவே அதற்குப் பேராயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर उसकी सन्ती मांस भर दिया।]]></a:t>
+              <a:t><![CDATA[20. அப்படியே ஆதாம் சகலவித நாட்டுமிருகங்களுக்கும், ஆகாயத்துப் பறவைகளுக்கும், சகலவிதக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और यहोवा परमेश्वर ने उस पसली को जो उसने आदम में से निकाली थी, स्त्री बना दिया; और उसको आदम के]]></a:t>
+              <a:t><![CDATA[காட்டுமிருகங்களுக்கும் பேரிட்டான்; ஆதாமுக்கோ ஏற்ற துணை இன்னும் காணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सातवें दिन विश्राम किया।]]></a:t>
+              <a:t><![CDATA[எல்லாம் முடித்தபின்பு, ஏழாம் நாளிலே ஓய்ந்திருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पास ले आया।]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமுக்கு அயர்ந்த நித்திரையை வரப்பண்ணினார், அவன் நித்திரையடைந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और आदम ने कहा अब यह मेरी हड्डियों में की हड्डी और मेरे मांस में का मांस है: सो इसका नाम नारी]]></a:t>
+              <a:t><![CDATA[அவர் அவன் விலா எலும்புகளில் ஒன்றை எடுத்து, அந்த இடத்தைச் சதையினால் அடைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होगा, क्योंकि यह नर में से निकाली गई है।]]></a:t>
+              <a:t><![CDATA[22. தேவனாகிய கர்த்தர் தாம் மனுஷனில் எடுத்த விலா எலும்பை மனுஷியாக உருவாக்கி, அவளை மனுஷனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. इस कारण पुरूष अपने माता पिता को छोड़कर अपनी पत्नी से मिला रहेगा और वे एक तन बने रहेंगे।]]></a:t>
+              <a:t><![CDATA[கொண்டு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10995,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और आदम और उसकी पत्नी दोनो नंगे थे, पर लजाते न थे॥]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது ஆதாம்: இவள் என் எலும்பில் எலும்பும், என் மாம்சத்தில் மாம்சமுமாய் இருக்கிறாள்; இவள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷனில் எடுக்கப்பட்டபடியினால் மனுஷி என்னப்படுவாள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இதினிமித்தம் புருஷன் தன் தகப்பனையும் தன் தாயையும் விட்டு, தன் மனைவியோடே இசைந்திருப்பான்; அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒரே மாம்சமாயிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ஆதாமும் அவன் மனைவியுமாகிய இருவரும் நிர்வாணிகளாயிருந்தும், வெட்கப்படாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और परमेश्वर ने सातवें दिन को आशीष दी और पवित्र ठहराया; क्योंकि उस में उसने अपनी सृष्टि की रचना के]]></a:t>
+              <a:t><![CDATA[3. தேவன் தாம் சிருஷ்டித்து உண்டுபண்ணின தம்முடைய கிரியைகளையெல்லாம் முடித்தபின்பு அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सारे काम से विश्राम लिया।]]></a:t>
+              <a:t><![CDATA[ஓய்ந்திருந்தபடியால், தேவன் ஏழாம் நாளை ஆசீர்வதித்து, அதைப் பரிசுத்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. आकाश और पृथ्वी की उत्पत्ति का वृत्तान्त यह है कि जब वे उत्पन्न हुए अर्थात जिस दिन यहोवा परमेश्वर]]></a:t>
+              <a:t><![CDATA[4. தேவனாகிய கர்த்தர் பூமியையும் வானத்தையும் உண்டாக்கின நாளிலே, வானமும் பூமியும், சிருஷ்டிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने पृथ्वी और आकाश को बनाया:]]></a:t>
+              <a:t><![CDATA[வரலாறு இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब मैदान का कोई पौधा भूमि पर न था, और न मैदान का कोई छोटा पेड़ उगा था, क्योंकि यहोवा परमेश्वर ने]]></a:t>
+              <a:t><![CDATA[5. நிலத்தினுடைய சகலவிதச் செடிகளும் பூமியின்மேல் இன்னும் உண்டாகவில்லை, நிலத்தினுடைய சகலவிதப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>