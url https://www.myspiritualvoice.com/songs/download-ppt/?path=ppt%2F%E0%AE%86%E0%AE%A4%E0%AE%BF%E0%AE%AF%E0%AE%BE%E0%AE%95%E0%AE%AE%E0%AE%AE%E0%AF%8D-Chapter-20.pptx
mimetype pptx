--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -65,52 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -128,51 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -307,54 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாம் அவ்விடம் விட்டு, தென் தேசத்திற்குப் பிரயாணம்பண்ணி, காதேசுக்கும் சூருக்கும் நடுவாகக் குடியேறி, கேராரிலே தங்கினான்.]]></a:t>
+              <a:t><![CDATA[5. இவள் தன் சகோதரி என்று அவன் என்னோடே சொல்லவில்லையா? அவன் தன் சகோதரன் என்று இவளும் சொன்னாளே; உத்தம இருதயத்தோடும் சுத்தமான கைகளோடும் இதைச் செய்தேன் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாம் அவ்விடம் விட்டு, தென் தேசத்திற்குப் பிரயாணம்பண்ணி, காதேசுக்கும் சூருக்கும் நடுவாகக் குடியேறி, கேராரிலே தங்கினான்.]]></a:t>
+              <a:t><![CDATA[5. இவள் தன் சகோதரி என்று அவன் என்னோடே சொல்லவில்லையா? அவன் தன் சகோதரன் என்று இவளும் சொன்னாளே; உத்தம இருதயத்தோடும் சுத்தமான கைகளோடும் இதைச் செய்தேன் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே ஆபிரகாம் தன் மனைவியாகிய சாராளைத் தன் சகோதரி என்று சொன்னதினாலே, கேராரின் ராஜாவாகிய அபிமெலேக்கு ஆளனுப்பிச் சாராளை அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தேவன்: உத்தம இருதயத்தோடே நீ இதைச் செய்தாய் என்று நான் அறிந்திருக்கிறேன்; நீ எனக்கு விரோதமாகப் பாவம் செய்யாதபடிக்கு உன்னைத் தடுத்தேன்; ஆகையால், நீ அவளைத் தொட நான் உனக்கு இடங்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே ஆபிரகாம் தன் மனைவியாகிய சாராளைத் தன் சகோதரி என்று சொன்னதினாலே, கேராரின் ராஜாவாகிய அபிமெலேக்கு ஆளனுப்பிச் சாராளை அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தேவன்: உத்தம இருதயத்தோடே நீ இதைச் செய்தாய் என்று நான் அறிந்திருக்கிறேன்; நீ எனக்கு விரோதமாகப் பாவம் செய்யாதபடிக்கு உன்னைத் தடுத்தேன்; ஆகையால், நீ அவளைத் தொட நான் உனக்கு இடங்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் இரவிலே அபிமெலேக்குக்குச் சொப்பனத்திலே தோன்றி: நீ அழைப்பித்த ஸ்திரீயின் நிமித்தம் நீ செத்தாய்; அவள் ஒருவனுடைய மனைவியாயிருக்கிறாளே என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது தேவன்: உத்தம இருதயத்தோடே நீ இதைச் செய்தாய் என்று நான் அறிந்திருக்கிறேன்; நீ எனக்கு விரோதமாகப் பாவம் செய்யாதபடிக்கு உன்னைத் தடுத்தேன்; ஆகையால், நீ அவளைத் தொட நான் உனக்கு இடங்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் இரவிலே அபிமெலேக்குக்குச் சொப்பனத்திலே தோன்றி: நீ அழைப்பித்த ஸ்திரீயின் நிமித்தம் நீ செத்தாய்; அவள் ஒருவனுடைய மனைவியாயிருக்கிறாளே என்றார்.]]></a:t>
+              <a:t><![CDATA[7. அந்த மனுஷனுடைய மனைவியை அவனிடத்திற்கு அனுப்பிவிடு; அவன் ஒரு தீர்க்கதரிசி; நீ பிழைக்கும்படிக்கு அவன் உனக்காக வேண்டுதல் செய்வான்; நீ அவளை அனுப்பிவிடாதிருந்தால், நீயும் உன்னைச் சேர்ந்த யாவரும் சாகவே சாவீர்கள் என்று அறிவாயாக என்று சொப்பனத்திலே அவனுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அபிமெலேக்கு அவளைச் சேராதிருந்தான். ஆகையால் அவன்: ஆண்டவரே, நீதியுள்ள ஜனங்களை அழிப்பீரோ?]]></a:t>
+              <a:t><![CDATA[7. அந்த மனுஷனுடைய மனைவியை அவனிடத்திற்கு அனுப்பிவிடு; அவன் ஒரு தீர்க்கதரிசி; நீ பிழைக்கும்படிக்கு அவன் உனக்காக வேண்டுதல் செய்வான்; நீ அவளை அனுப்பிவிடாதிருந்தால், நீயும் உன்னைச் சேர்ந்த யாவரும் சாகவே சாவீர்கள் என்று அறிவாயாக என்று சொப்பனத்திலே அவனுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவள் தன் சகோதரி என்று அவன் என்னோடே சொல்லவில்லையா? அவன் தன் சகோதரன் என்று இவளும் சொன்னாளே; உத்தம இருதயத்தோடும் சுத்தமான கைகளோடும் இதைச் செய்தேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. அந்த மனுஷனுடைய மனைவியை அவனிடத்திற்கு அனுப்பிவிடு; அவன் ஒரு தீர்க்கதரிசி; நீ பிழைக்கும்படிக்கு அவன் உனக்காக வேண்டுதல் செய்வான்; நீ அவளை அனுப்பிவிடாதிருந்தால், நீயும் உன்னைச் சேர்ந்த யாவரும் சாகவே சாவீர்கள் என்று அறிவாயாக என்று சொப்பனத்திலே அவனுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவள் தன் சகோதரி என்று அவன் என்னோடே சொல்லவில்லையா? அவன் தன் சகோதரன் என்று இவளும் சொன்னாளே; உத்தம இருதயத்தோடும் சுத்தமான கைகளோடும் இதைச் செய்தேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. அபிமெலேக்கு அதிகாலையில் எழுந்து, தன் ஊழியக்காரரையெல்லாம் அழைப்பித்து, இந்தச் சங்கதிகளையெல்லாம் அவர்கள் கேட்கும்படி சொன்னான்; அந்த மனுஷர் மிகவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தேவன்: உத்தம இருதயத்தோடே நீ இதைச் செய்தாய் என்று நான் அறிந்திருக்கிறேன்; நீ எனக்கு விரோதமாகப் பாவம் செய்யாதபடிக்கு உன்னைத் தடுத்தேன்; ஆகையால், நீ அவளைத் தொட நான் உனக்கு இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அபிமெலேக்கு அதிகாலையில் எழுந்து, தன் ஊழியக்காரரையெல்லாம் அழைப்பித்து, இந்தச் சங்கதிகளையெல்லாம் அவர்கள் கேட்கும்படி சொன்னான்; அந்த மனுஷர் மிகவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் அபிமெலேக்கு: இதோ, என் தேசம் உனக்கு முன்பாக இருக்கிறது; உன் பார்வைக்குச் சம்மதியான இடத்திலே குடியிரு என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாம் அவ்விடம் விட்டு, தென் தேசத்திற்குப் பிரயாணம்பண்ணி, காதேசுக்கும் சூருக்கும் நடுவாகக் குடியேறி, கேராரிலே தங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது தேவன்: உத்தம இருதயத்தோடே நீ இதைச் செய்தாய் என்று நான் அறிந்திருக்கிறேன்; நீ எனக்கு விரோதமாகப் பாவம் செய்யாதபடிக்கு உன்னைத் தடுத்தேன்; ஆகையால், நீ அவளைத் தொட நான் உனக்கு இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை அழைப்பித்து; நீ எங்களுக்கு என்ன காரியஞ்செய்தாய், நீ என்மேலும், என் ராஜ்யத்தின்மேலும் கொடிய பாவம் சுமரப்பண்ணுகிறதற்கு உனக்கு நான் என்ன குற்றம் செய்தேன்? செய்யத்தகாத காரியங்களை என்னிடத்தில் செய்தாயே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மனுஷனுடைய மனைவியை அவனிடத்திற்கு அனுப்பிவிடு; அவன் ஒரு தீர்க்கதரிசி; நீ பிழைக்கும்படிக்கு அவன் உனக்காக வேண்டுதல் செய்வான்; நீ அவளை அனுப்பிவிடாதிருந்தால், நீயும் உன்னைச் சேர்ந்த யாவரும் சாகவே சாவீர்கள் என்று அறிவாயாக என்று சொப்பனத்திலே அவனுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை அழைப்பித்து; நீ எங்களுக்கு என்ன காரியஞ்செய்தாய், நீ என்மேலும், என் ராஜ்யத்தின்மேலும் கொடிய பாவம் சுமரப்பண்ணுகிறதற்கு உனக்கு நான் என்ன குற்றம் செய்தேன்? செய்யத்தகாத காரியங்களை என்னிடத்தில் செய்தாயே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மனுஷனுடைய மனைவியை அவனிடத்திற்கு அனுப்பிவிடு; அவன் ஒரு தீர்க்கதரிசி; நீ பிழைக்கும்படிக்கு அவன் உனக்காக வேண்டுதல் செய்வான்; நீ அவளை அனுப்பிவிடாதிருந்தால், நீயும் உன்னைச் சேர்ந்த யாவரும் சாகவே சாவீர்கள் என்று அறிவாயாக என்று சொப்பனத்திலே அவனுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை அழைப்பித்து; நீ எங்களுக்கு என்ன காரியஞ்செய்தாய், நீ என்மேலும், என் ராஜ்யத்தின்மேலும் கொடிய பாவம் சுமரப்பண்ணுகிறதற்கு உனக்கு நான் என்ன குற்றம் செய்தேன்? செய்யத்தகாத காரியங்களை என்னிடத்தில் செய்தாயே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மனுஷனுடைய மனைவியை அவனிடத்திற்கு அனுப்பிவிடு; அவன் ஒரு தீர்க்கதரிசி; நீ பிழைக்கும்படிக்கு அவன் உனக்காக வேண்டுதல் செய்வான்; நீ அவளை அனுப்பிவிடாதிருந்தால், நீயும் உன்னைச் சேர்ந்த யாவரும் சாகவே சாவீர்கள் என்று அறிவாயாக என்று சொப்பனத்திலே அவனுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அபிமெலேக்கு ஆபிரகாமை நோக்கி: என்னத்தைக் கண்டு நீ இந்தக் காரியத்தைச் செய்தாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அபிமெலேக்கு அதிகாலையில் எழுந்து, தன் ஊழியக்காரரையெல்லாம் அழைப்பித்து, இந்தச் சங்கதிகளையெல்லாம் அவர்கள் கேட்கும்படி சொன்னான்; அந்த மனுஷர் மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு ஆபிரகாம்: இவ்விடத்தில் தெய்வபயம் இல்லையென்றும், என் மனைவியினிமித்தம் என்னைக் கொன்றுபோடுவார்கள் என்றும் நான் நினைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அபிமெலேக்கு அதிகாலையில் எழுந்து, தன் ஊழியக்காரரையெல்லாம் அழைப்பித்து, இந்தச் சங்கதிகளையெல்லாம் அவர்கள் கேட்கும்படி சொன்னான்; அந்த மனுஷர் மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு ஆபிரகாம்: இவ்விடத்தில் தெய்வபயம் இல்லையென்றும், என் மனைவியினிமித்தம் என்னைக் கொன்றுபோடுவார்கள் என்றும் நான் நினைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை அழைப்பித்து; நீ எங்களுக்கு என்ன காரியஞ்செய்தாய், நீ என்மேலும், என் ராஜ்யத்தின்மேலும் கொடிய பாவம் சுமரப்பண்ணுகிறதற்கு உனக்கு நான் என்ன குற்றம் செய்தேன்? செய்யத்தகாத காரியங்களை என்னிடத்தில் செய்தாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அவள் என் சகோதரி என்பதும் மெய்தான்; அவள் என் தகப்பனுக்குக் குமாரத்தி, என் தாய்க்குக் குமாரத்தியல்ல; அவள் எனக்கு மனைவியானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை அழைப்பித்து; நீ எங்களுக்கு என்ன காரியஞ்செய்தாய், நீ என்மேலும், என் ராஜ்யத்தின்மேலும் கொடிய பாவம் சுமரப்பண்ணுகிறதற்கு உனக்கு நான் என்ன குற்றம் செய்தேன்? செய்யத்தகாத காரியங்களை என்னிடத்தில் செய்தாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[13. என் தகப்பன் வீட்டைவிட்டு தேவன் என்னைத் தேசாந்தரியாய்த் திரியும்படி செய்தபோது, நான் அவளை நோக்கி: நாம் போகும் இடம் எங்கும், நீ என்னைச் சகோதரன் என்று சொல்வது நீ எனக்குச் செய்யவேண்டிய தயை என்று அவளிடத்தில் சொல்லியிருந்தேன் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை அழைப்பித்து; நீ எங்களுக்கு என்ன காரியஞ்செய்தாய், நீ என்மேலும், என் ராஜ்யத்தின்மேலும் கொடிய பாவம் சுமரப்பண்ணுகிறதற்கு உனக்கு நான் என்ன குற்றம் செய்தேன்? செய்யத்தகாத காரியங்களை என்னிடத்தில் செய்தாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[13. என் தகப்பன் வீட்டைவிட்டு தேவன் என்னைத் தேசாந்தரியாய்த் திரியும்படி செய்தபோது, நான் அவளை நோக்கி: நாம் போகும் இடம் எங்கும், நீ என்னைச் சகோதரன் என்று சொல்வது நீ எனக்குச் செய்யவேண்டிய தயை என்று அவளிடத்தில் சொல்லியிருந்தேன் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அபிமெலேக்கு ஆபிரகாமை நோக்கி: என்னத்தைக் கண்டு நீ இந்தக் காரியத்தைச் செய்தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அபிமெலேக்கு ஆடு மாடுகளையும், வேலைக்காரரையும், வேலைக்காரிகளையும் ஆபிரகாமுக்குக் கொடுத்து, அவன் மனைவியாகிய சாராளையும் அவனிடத்தில் திரும்ப ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு சாராளை நோக்கி: உன் சகோதரனுக்கு ஆயிரம் வெள்ளிக்காசு கொடுத்தேன்; இதோ, உன்னோடிருக்கிற எல்லார் முன்பாகவும், மற்ற யாவர் முன்பாகவும், இது உன் முகத்து முக்காட்டுக்காவதாக என்றான்; இப்படி அவள் கடிந்து கொள்ளப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாம் அவ்விடம் விட்டு, தென் தேசத்திற்குப் பிரயாணம்பண்ணி, காதேசுக்கும் சூருக்கும் நடுவாகக் குடியேறி, கேராரிலே தங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு ஆபிரகாம்: இவ்விடத்தில் தெய்வபயம் இல்லையென்றும், என் மனைவியினிமித்தம் என்னைக் கொன்றுபோடுவார்கள் என்றும் நான் நினைத்தேன்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அபிமெலேக்கு ஆடு மாடுகளையும், வேலைக்காரரையும், வேலைக்காரிகளையும் ஆபிரகாமுக்குக் கொடுத்து, அவன் மனைவியாகிய சாராளையும் அவனிடத்தில் திரும்ப ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு ஆபிரகாம்: இவ்விடத்தில் தெய்வபயம் இல்லையென்றும், என் மனைவியினிமித்தம் என்னைக் கொன்றுபோடுவார்கள் என்றும் நான் நினைத்தேன்.]]></a:t>
+              <a:t><![CDATA[15. பின்னும் அபிமெலேக்கு: இதோ, என் தேசம் உனக்கு முன்பாக இருக்கிறது; உன் பார்வைக்குச் சம்மதியான இடத்திலே குடியிரு என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவள் என் சகோதரி என்பதும் மெய்தான்; அவள் என் தகப்பனுக்குக் குமாரத்தி, என் தாய்க்குக் குமாரத்தியல்ல; அவள் எனக்கு மனைவியானாள்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு சாராளை நோக்கி: உன் சகோதரனுக்கு ஆயிரம் வெள்ளிக்காசு கொடுத்தேன்; இதோ, உன்னோடிருக்கிற எல்லார் முன்பாகவும், மற்ற யாவர் முன்பாகவும், இது உன் முகத்து முக்காட்டுக்காவதாக என்றான்; இப்படி அவள் கடிந்து கொள்ளப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவள் என் சகோதரி என்பதும் மெய்தான்; அவள் என் தகப்பனுக்குக் குமாரத்தி, என் தாய்க்குக் குமாரத்தியல்ல; அவள் எனக்கு மனைவியானாள்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு சாராளை நோக்கி: உன் சகோதரனுக்கு ஆயிரம் வெள்ளிக்காசு கொடுத்தேன்; இதோ, உன்னோடிருக்கிற எல்லார் முன்பாகவும், மற்ற யாவர் முன்பாகவும், இது உன் முகத்து முக்காட்டுக்காவதாக என்றான்; இப்படி அவள் கடிந்து கொள்ளப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் தகப்பன் வீட்டைவிட்டு தேவன் என்னைத் தேசாந்தரியாய்த் திரியும்படி செய்தபோது, நான் அவளை நோக்கி: நாம் போகும் இடம் எங்கும், நீ என்னைச் சகோதரன் என்று சொல்வது நீ எனக்குச் செய்யவேண்டிய தயை என்று அவளிடத்தில் சொல்லியிருந்தேன் என்றான்]]></a:t>
+              <a:t><![CDATA[17. ஆபிரகாமுடைய மனைவியாகிய சாராளின் நிமித்தம் கர்த்தர் அபிமெலேக்குடைய வீட்டாரின் கர்ப்பங்களையெல்லாம் அடைத்திருந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் தகப்பன் வீட்டைவிட்டு தேவன் என்னைத் தேசாந்தரியாய்த் திரியும்படி செய்தபோது, நான் அவளை நோக்கி: நாம் போகும் இடம் எங்கும், நீ என்னைச் சகோதரன் என்று சொல்வது நீ எனக்குச் செய்யவேண்டிய தயை என்று அவளிடத்தில் சொல்லியிருந்தேன் என்றான்]]></a:t>
+              <a:t><![CDATA[17. ஆபிரகாமுடைய மனைவியாகிய சாராளின் நிமித்தம் கர்த்தர் அபிமெலேக்குடைய வீட்டாரின் கர்ப்பங்களையெல்லாம் அடைத்திருந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் தகப்பன் வீட்டைவிட்டு தேவன் என்னைத் தேசாந்தரியாய்த் திரியும்படி செய்தபோது, நான் அவளை நோக்கி: நாம் போகும் இடம் எங்கும், நீ என்னைச் சகோதரன் என்று சொல்வது நீ எனக்குச் செய்யவேண்டிய தயை என்று அவளிடத்தில் சொல்லியிருந்தேன் என்றான்]]></a:t>
+              <a:t><![CDATA[18. ஆபிரகாம் தேவனை நோக்கி வேண்டிக்கொண்டான்; அப்பொழுது தேவன் அபிமெலேக்கையும், அவன் மனைவியையும், அவன் வேலைக்காரிகளையும் குணமாக்கி, பிள்ளைபெறும்படி அநுக்கிரகம் பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,160 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அபிமெலேக்கு ஆடு மாடுகளையும், வேலைக்காரரையும், வேலைக்காரிகளையும் ஆபிரகாமுக்குக் கொடுத்து, அவன் மனைவியாகிய சாராளையும் அவனிடத்தில் திரும்ப ஒப்புவித்தான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[14. அப்பொழுது அபிமெலேக்கு ஆடு மாடுகளையும், வேலைக்காரரையும், வேலைக்காரிகளையும் ஆபிரகாமுக்குக் கொடுத்து, அவன் மனைவியாகிய சாராளையும் அவனிடத்தில் திரும்ப ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[18. ஆபிரகாம் தேவனை நோக்கி வேண்டிக்கொண்டான்; அப்பொழுது தேவன் அபிமெலேக்கையும், அவன் மனைவியையும், அவன் வேலைக்காரிகளையும் குணமாக்கி, பிள்ளைபெறும்படி அநுக்கிரகம் பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு சாராளை நோக்கி: உன் சகோதரனுக்கு ஆயிரம் வெள்ளிக்காசு கொடுத்தேன்; இதோ, உன்னோடிருக்கிற எல்லார் முன்பாகவும், மற்ற யாவர் முன்பாகவும், இது உன் முகத்து முக்காட்டுக்காவதாக என்றான்; இப்படி அவள் கடிந்து கொள்ளப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[2. அங்கே ஆபிரகாம் தன் மனைவியாகிய சாராளைத் தன் சகோதரி என்று சொன்னதினாலே, கேராரின் ராஜாவாகிய அபிமெலேக்கு ஆளனுப்பிச் சாராளை அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு சாராளை நோக்கி: உன் சகோதரனுக்கு ஆயிரம் வெள்ளிக்காசு கொடுத்தேன்; இதோ, உன்னோடிருக்கிற எல்லார் முன்பாகவும், மற்ற யாவர் முன்பாகவும், இது உன் முகத்து முக்காட்டுக்காவதாக என்றான்; இப்படி அவள் கடிந்து கொள்ளப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[2. அங்கே ஆபிரகாம் தன் மனைவியாகிய சாராளைத் தன் சகோதரி என்று சொன்னதினாலே, கேராரின் ராஜாவாகிய அபிமெலேக்கு ஆளனுப்பிச் சாராளை அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆபிரகாமுடைய மனைவியாகிய சாராளின் நிமித்தம் கர்த்தர் அபிமெலேக்குடைய வீட்டாரின் கர்ப்பங்களையெல்லாம் அடைத்திருந்தபடியால்,]]></a:t>
+              <a:t><![CDATA[3. தேவன் இரவிலே அபிமெலேக்குக்குச் சொப்பனத்திலே தோன்றி: நீ அழைப்பித்த ஸ்திரீயின் நிமித்தம் நீ செத்தாய்; அவள் ஒருவனுடைய மனைவியாயிருக்கிறாளே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆபிரகாமுடைய மனைவியாகிய சாராளின் நிமித்தம் கர்த்தர் அபிமெலேக்குடைய வீட்டாரின் கர்ப்பங்களையெல்லாம் அடைத்திருந்தபடியால்,]]></a:t>
+              <a:t><![CDATA[3. தேவன் இரவிலே அபிமெலேக்குக்குச் சொப்பனத்திலே தோன்றி: நீ அழைப்பித்த ஸ்திரீயின் நிமித்தம் நீ செத்தாய்; அவள் ஒருவனுடைய மனைவியாயிருக்கிறாளே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆபிரகாம் தேவனை நோக்கி வேண்டிக்கொண்டான்; அப்பொழுது தேவன் அபிமெலேக்கையும், அவன் மனைவியையும், அவன் வேலைக்காரிகளையும் குணமாக்கி, பிள்ளைபெறும்படி அநுக்கிரகம் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[4. அபிமெலேக்கு அவளைச் சேராதிருந்தான். ஆகையால் அவன்: ஆண்டவரே, நீதியுள்ள ஜனங்களை அழிப்பீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆபிரகாம் தேவனை நோக்கி வேண்டிக்கொண்டான்; அப்பொழுது தேவன் அபிமெலேக்கையும், அவன் மனைவியையும், அவன் வேலைக்காரிகளையும் குணமாக்கி, பிள்ளைபெறும்படி அநுக்கிரகம் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[4. அபிமெலேக்கு அவளைச் சேராதிருந்தான். ஆகையால் அவன்: ஆண்டவரே, நீதியுள்ள ஜனங்களை அழிப்பீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488567" r:id="rId1"/>
+    <p:sldLayoutId id="2474732677" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4701,58 +4588,50 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4901,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Abraham journeyed from thence toward the south country, and dwelled between Kadesh and Shur,]]></a:t>
+              <a:t><![CDATA[5. অব্রাহাম নিজে আমায় বলেছে য়ে, ‘এই নারী তার বোন|’ আর ঐ নারীও বলেছে য়ে, ‘ঐ পুরুষ তার ভাই|’ আমি তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sojourned in Gerar.]]></a:t>
+              <a:t><![CDATA[কোন অপরাধ করিনি| আমি তো জানতামই না য়ে আমি কি করছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Abraham said of Sarah his wife, She is my sister: and Abimelech king of Gerar sent, and took]]></a:t>
+              <a:t><![CDATA[6. তখন ঈশ্বর স্বপ্নের মধ্যে অবীমেলককে বললেন য়ে, “হ্যাঁ, আমি জানি তুমি নির্দোষ এবং এটাও জানি য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sarah.]]></a:t>
+              <a:t><![CDATA[তুমি কি করছ তা তুমি জানতে না| তোমায় আমি বাঁচিয়ে দিয়েছি| আমি তোমাকে আমার বিরুদ্ধে পাপ করতে দিই নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But God came to Abimelech in a dream by night, and said to him, Behold, you are but a dead man,]]></a:t>
+              <a:t><![CDATA[আমিই তোমায় ঐ নারীকে শয়্য়ায নিয়ে য়েতে দিই নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the woman which you have taken; for she is a man's wife.]]></a:t>
+              <a:t><![CDATA[7. সুতরাং তুমি অব্রাহাম ও তার স্ত্রীকে ফিরিয়ে দাও| অব্রাহাম একজন ভাববাদী| সে তোমার জন্যে প্রার্থনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But Abimelech had not come near her: and he said, LORD, will you slay also a righteous nation?]]></a:t>
+              <a:t><![CDATA[করবে এবং তুমি তাতে জীবন লাভ করবে| কিন্তু তুমি যদি অব্রাহাম ও তার স্ত্রীকে ফিরিয়ে না দাও তাহলে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Said he not unto me, She is my sister? and she, even she herself said, He is my brother: in the]]></a:t>
+              <a:t><![CDATA[নিশ্চিত য়ে তোমার মৃত্যু আসন্ন এবং তোমার সমস্ত পরিবারেরও মৃত্যু হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[integrity of my heart and innocence of my hands have I done this.]]></a:t>
+              <a:t><![CDATA[8. সুতরাং পরদিন খুব সকালে অবীমেলক তাঁর ভৃত্যদের ডেকে তাঁর স্বপ্নের কথা বললেন| তাঁর স্বপ্নের কথা শুনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And God said unto him in a dream, Yea, I know that you did this in the integrity of your heart;]]></a:t>
+              <a:t><![CDATA[ভৃত্যরা খুব ভীত হয়ে পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Abimelech said, Behold, my land is before you: dwell where it pleases you.]]></a:t>
+              <a:t><![CDATA[1. অব্রাহাম পূর্বের বাসস্থান ত্যাগ করে নেগেভে গেলেন| তিনি কাদেশ এবং শূরের মধ্যবর্তী গরার নগরে বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for I also withheld you from sinning against me: therefore suffered I you not to touch her.]]></a:t>
+              <a:t><![CDATA[9. তখন অবীমেলক অব্রাহামকে ডেকে পাঠিয়ে জিজ্ঞাসা করলেন, “কেন আপনি আমাদের প্রতি এরকম ব্যবহার করলেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now therefore restore the man his wife; for he is a prophet, and he shall pray for you, and you]]></a:t>
+              <a:t><![CDATA[আমি আপনার প্রতি কি অন্যায় করেছি? কেন মিথ্যে বললেন য়ে ঐ নারীটি আপনার বোন? আমার রাজত্বে আপনি অনেক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall live: and if you restore her not, know you that you shall surely die, you, and all that are]]></a:t>
+              <a:t><![CDATA[বিপর্য়য ডেকে এনেছেন| আমার প্রতি এসব করা আপনার উচিত্‌ হয় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours.]]></a:t>
+              <a:t><![CDATA[10. আপনি কিসের ভয় পাচ্ছিলেন? কেন আপনি আমার সঙ্গে এরকম ব্যবহার করলেন?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore Abimelech rose early in the morning, and called all his servants, and told all these]]></a:t>
+              <a:t><![CDATA[11. তখন অব্রাহাম বললেন, “আমি ভয় পেয়েছিলাম| আমি ভেবেছিলাম, এখানে কেউ বোধহয় ঈশ্বরকে শ্রদ্ধা করে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things in their ears: and the men were sore afraid.]]></a:t>
+              <a:t><![CDATA[তাই ভেবেছিলাম, সারাকে পাওয়ার জন্যে আমাকে কেউ হত্যা করতেও পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then Abimelech called Abraham, and said unto him, What have you done unto us? and what have I]]></a:t>
+              <a:t><![CDATA[12. সারা আমার স্ত্রী, আবার আমার বোনও বটে| সারা আমার পিতার কন্যা বটে, কিন্তু আমার মাতার কন্যা নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offended you, that you have brought on me and on my kingdom a great sin? you have done deeds unto me]]></a:t>
+              <a:t><![CDATA[13. ঈশ্বর আমাকে পিতৃগৃহ থেকে দূরে কোথাও নিয়ে যাচ্ছেন| ঈশ্বর আমাকে অনেক দেশে নিয়ে গেছেন| যখন এরকম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that ought not to be done.]]></a:t>
+              <a:t><![CDATA[হল তখন আমি সারাকে বললাম, ‘আমার জন্য কিছু করো; যেখানেই আমরা যাব, সবাইকে বলবে য়ে তুমি আমার বোন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Abimelech said unto Abraham, What saw you, that you have done this thing?]]></a:t>
+              <a:t><![CDATA[14. তখন অবীমেলক আসল ব্যাপারটা বুঝলেন| তাই অবীমেলক অব্রাহামের হাতে সারাকে ফিরিযে দিলেন| সেই সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And unto Sarah he said, Behold, I have given your brother a thousand pieces of silver: behold,]]></a:t>
+              <a:t><![CDATA[করা শুরু করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Abraham said, Because I thought, Surely the fear of God is not in this place; and they will]]></a:t>
+              <a:t><![CDATA[অবীমেলক অব্রাহামকে কিছু দাস, মেষ ও গবাদি পশুও দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slay me for my wife's sake.]]></a:t>
+              <a:t><![CDATA[15. এবং অবীমেলক বললেন, “চারদিকে তাকিয়ে দেখুন| এসবই আমার জমি| আপনার যেখানে খুশী সেখানে থাকতে পারেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And yet indeed she is my sister; she is the daughter of my father, but not the daughter of my]]></a:t>
+              <a:t><![CDATA[16. আর অবীমেলক সারাকে বললেন, “তোমার ভাই অব্রাহামকে আমি 1200 রৌপ্যমুদ্রা দিয়েছি| যা কিছু ঘটেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother; and she became my wife.]]></a:t>
+              <a:t><![CDATA[সেসবের জন্যে আমি দুঃখিত এটা বোঝাতেই এই রৌপ্যমুদ্রা| সবাই জানুক য়ে আমি ন্যায় মেনে কাজ করেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass, when God caused me to wander from my father's house, that I said unto her,]]></a:t>
+              <a:t><![CDATA[17. অবীমেলকের পরিবারের সমস্ত নারীর গর্ভধারণের ক্ষমতা প্রভু হরণ করেছিলেন| অবীমেলক সারাকে অধিকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[This is your kindness which you shall show unto me; at every place where we shall come, say of me,]]></a:t>
+              <a:t><![CDATA[করেছিলেন বলে প্রভু এই কাজ করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[He is my brother.]]></a:t>
+              <a:t><![CDATA[18. কিন্তু অব্রাহাম ঈশ্বরের কাছে প্রার্থনা করলেন এবং ঈশ্বর অবীমেলক, অবীমেলকের স্ত্রী ও দাসীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,183 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Abimelech took sheep, and oxen, and male servants, and female servants, and gave them unto]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[Abraham, and restored him Sarah his wife.]]></a:t>
+              <a:t><![CDATA[সন্তানের জন্ম দেওয়ার ক্ষমতা ফিরিযে দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he is to you a covering of the eyes, unto all that are with you, and with all other: thus she was]]></a:t>
+              <a:t><![CDATA[2. গরারে বাস করার সময় অব্রাহাম সবাইকে বললেন য়ে সারা তাঁর বোন| গরারের রাজা অবীমেলক সে কথা শুনলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reproved.]]></a:t>
+              <a:t><![CDATA[অবীমেলক সারাকে কামনা করলেন, তাই সারাকে নিয়ে আসার জন্য কযেকজন ভৃত্যকে পাঠালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So Abraham prayed unto God: and God healed Abimelech, and his wife, and his maidservants; and]]></a:t>
+              <a:t><![CDATA[3. কিন্তু রাত্রে ঈশ্বর স্বপ্নে অবীমেলকের কাছে এলেন| ঈশ্বর বললেন, “তোমার মরণ ঘনিয়ে এসেছে| য়ে নারীকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they bare children.]]></a:t>
+              <a:t><![CDATA[তুমি এনেছ সে বিবাহিতা|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For the LORD had fast closed up all the wombs of the house of Abimelech, because of Sarah]]></a:t>
+              <a:t><![CDATA[4. কিন্তু অবীমেলক তখন পর্য্ন্ত সারাকে শয়্য়ার সঙ্গিনী করেন নি| তাই অবীমেলক বললেন, “প্রভু, আমি তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abraham's wife.]]></a:t>
+              <a:t><![CDATA[অপরাধ করিনি| আপনি কি একজন নিরপরাধকে হত্যা করবেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>