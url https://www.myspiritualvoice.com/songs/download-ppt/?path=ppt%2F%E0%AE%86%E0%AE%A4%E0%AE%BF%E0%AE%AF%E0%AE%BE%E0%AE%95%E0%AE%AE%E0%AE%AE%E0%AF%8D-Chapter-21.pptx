--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -93,50 +93,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +186,59 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +387,62 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிள்ளை வளர்ந்து, பால் மறந்தது; ஈசாக்கு பால் மறந்தநாளிலே ஆபிரகாம் பெரிய விருந்துபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. And Sarah said, God has made me to laugh, so that all that hear will laugh with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு எகிப்து தேசத்தாளாகிய ஆகார் ஆபிரகாமுக்குப் பெற்ற குமாரன் பரியாசம்பண்ணுகிறதைச் சாராள் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. And she said, Who would have said unto Abraham, that Sarah should have given children suck? for I have born him a son in his old age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆபிரகாமை நோக்கி: இந்த அடிமைப் பெண்ணையும் அவள் மகனையும் புறம்பே தள்ளும்; இந்த அடிமைப் பெண்ணின் மகன் என் குமாரனாகிய ஈசாக்கோடே சுதந்தரவாளியாயிருப்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And she said, Who would have said unto Abraham, that Sarah should have given children suck? for I have born him a son in his old age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆபிரகாமை நோக்கி: இந்த அடிமைப் பெண்ணையும் அவள் மகனையும் புறம்பே தள்ளும்; இந்த அடிமைப் பெண்ணின் மகன் என் குமாரனாகிய ஈசாக்கோடே சுதந்தரவாளியாயிருப்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the child grew, and was weaned: and Abraham made a great feast the same day that Isaac was weaned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் மகனைக்குறித்துச் சொல்லப்பட்ட இந்தக் காரியம் ஆபிரகாமுக்கு மிகவும் துக்கமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And Sarah saw the son of Hagar the Egyptian, which she had born unto Abraham, mocking.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தேவன் ஆபிரகாமை நோக்கி: அந்தப் பிள்ளையையும், உன் அடிமைப்பெண்ணையும் குறித்துச் சொல்லப்பட்டது உனக்குத் துக்கமாயிருக்க வேண்டாம்; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும்; ஆதலால் சாராள் உனக்குச் சொல்வதெல்லாவற்றையும் கேள்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore she said unto Abraham, Cast out this bondwoman and her son: for the son of this bondwoman shall not be heir with my son, even with Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தேவன் ஆபிரகாமை நோக்கி: அந்தப் பிள்ளையையும், உன் அடிமைப்பெண்ணையும் குறித்துச் சொல்லப்பட்டது உனக்குத் துக்கமாயிருக்க வேண்டாம்; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும்; ஆதலால் சாராள் உனக்குச் சொல்வதெல்லாவற்றையும் கேள்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore she said unto Abraham, Cast out this bondwoman and her son: for the son of this bondwoman shall not be heir with my son, even with Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அடிமைப்பெண்ணின் மகனும் உன் வித்தாயிருக்கிறபடியால், அவனையும் ஒரு ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the thing was very grievous in Abraham's sight because of his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாம் அதிகாலையில் எழுந்து, அப்பத்தையும் ஒரு துருத்தி தண்ணீரையும் எடுத்து, ஆகாருடைய தோளின்மேல் வைத்துப் பிள்ளையையும் ஒப்புக்கொடுத்து, அவளை அனுப்பிவிட்டான்; அவள் புறப்பட்டுப்போய், பெயர்செபாவின் வனாந்தரத்திலே அலைந்து திரிந்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And God said unto Abraham, Let it not be grievous in your sight because of the lad, and because of your bondwoman; in all that Sarah has said unto you, hearken unto her voice; for in Isaac shall your seed be called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாம் அதிகாலையில் எழுந்து, அப்பத்தையும் ஒரு துருத்தி தண்ணீரையும் எடுத்து, ஆகாருடைய தோளின்மேல் வைத்துப் பிள்ளையையும் ஒப்புக்கொடுத்து, அவளை அனுப்பிவிட்டான்; அவள் புறப்பட்டுப்போய், பெயர்செபாவின் வனாந்தரத்திலே அலைந்து திரிந்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And God said unto Abraham, Let it not be grievous in your sight because of the lad, and because of your bondwoman; in all that Sarah has said unto you, hearken unto her voice; for in Isaac shall your seed be called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் தாம் சொல்லியிருந்தபடி சாராள்பேரில் கடாட்சமானார்; கர்த்தர் தாம் உரைத்தபடியே சாராளுக்குச் செய்தருளினார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD visited Sarah as he had said, and the LORD did unto Sarah as he had spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆபிரகாம் அதிகாலையில் எழுந்து, அப்பத்தையும் ஒரு துருத்தி தண்ணீரையும் எடுத்து, ஆகாருடைய தோளின்மேல் வைத்துப் பிள்ளையையும் ஒப்புக்கொடுத்து, அவளை அனுப்பிவிட்டான்; அவள் புறப்பட்டுப்போய், பெயர்செபாவின் வனாந்தரத்திலே அலைந்து திரிந்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And God said unto Abraham, Let it not be grievous in your sight because of the lad, and because of your bondwoman; in all that Sarah has said unto you, hearken unto her voice; for in Isaac shall your seed be called.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துருத்தியிலிருந்த தண்ணீர் செலவழிந்தபின்பு, அவள் பிள்ளையை ஒரு செடியின்கீழே விட்டு,]]></a:t>
+              <a:t><![CDATA[13. And also of the son of the bondwoman will I make a nation, because he is your seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிள்ளை சாகிறதை நான் பார்க்கமாட்டேன் என்று, எதிராக அம்பு பாயும் தூரத்திலே போய் உட்கார்ந்து சத்தமிட்டு அழுதாள்.]]></a:t>
+              <a:t><![CDATA[14. And Abraham rose up early in the morning, and took bread, and a bottle of water, and gave it unto Hagar, putting it on her shoulder, and the child, and sent her away: and she departed, and wandered in the wilderness of Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிள்ளை சாகிறதை நான் பார்க்கமாட்டேன் என்று, எதிராக அம்பு பாயும் தூரத்திலே போய் உட்கார்ந்து சத்தமிட்டு அழுதாள்.]]></a:t>
+              <a:t><![CDATA[14. And Abraham rose up early in the morning, and took bread, and a bottle of water, and gave it unto Hagar, putting it on her shoulder, and the child, and sent her away: and she departed, and wandered in the wilderness of Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் பிள்ளையின் சத்தத்தைக் கேட்டார்; தேவதூதன் வானத்திலிருந்து ஆகாரைக் கூப்பிட்டு ஆகாரே, உனக்கு என்ன சம்பவித்தது, பயப்படாதே, பிள்ளையிருக்கும் இடத்திலே தேவன் அவன் சத்தத்தைக் கேட்டார்.]]></a:t>
+              <a:t><![CDATA[14. And Abraham rose up early in the morning, and took bread, and a bottle of water, and gave it unto Hagar, putting it on her shoulder, and the child, and sent her away: and she departed, and wandered in the wilderness of Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் பிள்ளையின் சத்தத்தைக் கேட்டார்; தேவதூதன் வானத்திலிருந்து ஆகாரைக் கூப்பிட்டு ஆகாரே, உனக்கு என்ன சம்பவித்தது, பயப்படாதே, பிள்ளையிருக்கும் இடத்திலே தேவன் அவன் சத்தத்தைக் கேட்டார்.]]></a:t>
+              <a:t><![CDATA[15. And the water was spent in the bottle, and she cast the child under one of the shrubs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ எழுந்து பிள்ளையை எடுத்து அவனை உன் கையினால் பிடித்துக்கொண்டுபோ, அவனைப் பெரிய ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And she went, and sat her down opposite to him a good way off, as it were a bow shot: for she said, Let me not see the death of the child. And she sat opposite to him, and lift up her voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ எழுந்து பிள்ளையை எடுத்து அவனை உன் கையினால் பிடித்துக்கொண்டுபோ, அவனைப் பெரிய ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And she went, and sat her down opposite to him a good way off, as it were a bow shot: for she said, Let me not see the death of the child. And she sat opposite to him, and lift up her voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவன் அவளுடைய கண்களைத் திறந்தார்; அப்பொழுது அவள் ஒரு தண்ணீர்த் துரவைக் கண்டு, போய், துருத்தியிலே தண்ணீர் நிரப்பி, பிள்ளைக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[17. And God heard the voice of the lad; and the angel of God called to Hagar out of heaven, and said unto her, What disturbs you, Hagar? fear not; for God has heard the voice of the lad where he is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவன் அவளுடைய கண்களைத் திறந்தார்; அப்பொழுது அவள் ஒரு தண்ணீர்த் துரவைக் கண்டு, போய், துருத்தியிலே தண்ணீர் நிரப்பி, பிள்ளைக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[17. And God heard the voice of the lad; and the angel of God called to Hagar out of heaven, and said unto her, What disturbs you, Hagar? fear not; for God has heard the voice of the lad where he is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் முதிர்வயதாயிருக்கையில், சாராள் கர்ப்பவதியாகி, தேவன் குறித்திருந்த காலத்திலே அவனுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD visited Sarah as he had said, and the LORD did unto Sarah as he had spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவன் பிள்ளையுடனே இருந்தார்; அவன் வளர்ந்து வனாந்தரத்திலே குடியிருந்து, வில்வித்தையிலே வல்லவனானான்.]]></a:t>
+              <a:t><![CDATA[18. Arise, lift up the lad, and hold him in yours hand; for I will make him a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் பாரான் வனாந்தரத்திலே குடியிருக்கையில், அவனுடைய தாய் எகிப்து தேசத்தாளாகிய ஒரு பெண்ணை அவனுக்கு விவாகம்பண்ணுவித்தாள்.]]></a:t>
+              <a:t><![CDATA[18. Arise, lift up the lad, and hold him in yours hand; for I will make him a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்தில் அபிமெலேக்கும் அவன் சேனாதிபதியாகிய பிகோலும் ஆபிரகாமை நோக்கி: நீ செய்கிற காரியங்கள் எல்லாவற்றிலும் தேவன் உன்னுடனே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. And God opened her eyes, and she saw a well of water; and she went, and filled the bottle with water, and gave the lad drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்தில் அபிமெலேக்கும் அவன் சேனாதிபதியாகிய பிகோலும் ஆபிரகாமை நோக்கி: நீ செய்கிற காரியங்கள் எல்லாவற்றிலும் தேவன் உன்னுடனே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. And God opened her eyes, and she saw a well of water; and she went, and filled the bottle with water, and gave the lad drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், நீ எனக்காவது, என் குமாரனுக்காவது, என் பேரனுக்காவது வஞ்சனை செய்யாமல், நான் உனக்குச் செய்த தயவின்படியே, நீ எனக்கும், நீ தங்கியிருக்கிற இந்தத் தேசத்திற்கும், தயவு செய்வேன் என்று இங்கே தேவன் பேரில் எனக்கு ஆணையிட்டுக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And God was with the lad; and he grew, and dwelt in the wilderness, and became an archer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், நீ எனக்காவது, என் குமாரனுக்காவது, என் பேரனுக்காவது வஞ்சனை செய்யாமல், நான் உனக்குச் செய்த தயவின்படியே, நீ எனக்கும், நீ தங்கியிருக்கிற இந்தத் தேசத்திற்கும், தயவு செய்வேன் என்று இங்கே தேவன் பேரில் எனக்கு ஆணையிட்டுக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And God was with the lad; and he grew, and dwelt in the wilderness, and became an archer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு ஆபிரகாம்: நான் ஆணையிட்டுக்கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And he dwelt in the wilderness of Paran: and his mother took him a wife out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாலும், அபிமெலேக்குடைய வேலைக்காரர் கைவசப்படுத்திக்கொண்ட துரவின் நிமித்தம் ஆபிரகாம் அபிமெலேக்கைக் கடிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[21. And he dwelt in the wilderness of Paran: and his mother took him a wife out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அபிமெலேக்கு: இந்தக்காரியத்தைச் செய்தவன் இன்னான் என்று எனக்குத் தெரியாது, நீயும் எனக்கு அறிவிக்கவில்லை; இன்று நான் அதைக் கேட்டதேயன்றி, இதற்குமுன் அதை நான் கேள்விப்பட்டதே இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass at that time, that Abimelech and Phichol the chief captain of his host spoke unto Abraham, saying, God is with you in all that you do:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அபிமெலேக்கு: இந்தக்காரியத்தைச் செய்தவன் இன்னான் என்று எனக்குத் தெரியாது, நீயும் எனக்கு அறிவிக்கவில்லை; இன்று நான் அதைக் கேட்டதேயன்றி, இதற்குமுன் அதை நான் கேள்விப்பட்டதே இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass at that time, that Abimelech and Phichol the chief captain of his host spoke unto Abraham, saying, God is with you in all that you do:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ஆபிரகாம் தனக்குச் சாராள் பெற்ற குமாரனுக்கு ஈசாக்கு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. For Sarah conceived, and bare Abraham a son in his old age, at the set time of which God had spoken to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் ஆடுமாடுகளைக் கொண்டுவந்து அபிமெலேக்குக்குக் கொடுத்தான்; அவர்கள் இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore swear unto me here by God that you will not deal falsely with me, nor with my son, nor with my son's son: but according to the kindness that I have done unto you, you shall do unto me, and to the land wherein you have sojourned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் ஆடுமாடுகளைக் கொண்டுவந்து அபிமெலேக்குக்குக் கொடுத்தான்; அவர்கள் இருவரும் உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore swear unto me here by God that you will not deal falsely with me, nor with my son, nor with my son's son: but according to the kindness that I have done unto you, you shall do unto me, and to the land wherein you have sojourned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆபிரகாம் ஏழு பெண்ணாட்டுக்குட்டிகளைத் தனியே நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore swear unto me here by God that you will not deal falsely with me, nor with my son, nor with my son's son: but according to the kindness that I have done unto you, you shall do unto me, and to the land wherein you have sojourned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை நோக்கி: நீ தனியே தனியே நிறுத்தின இந்த ஏழு பெண்ணாட்டுக்குட்டிகள் என்னத்திற்கு என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And Abraham said, I will swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு அவன்: நான் இந்தத் துரவு தோண்டினதைக்குறித்து, நீர் சாட்சியாக இந்த ஏழு பெண்ணாட்டுக்குட்டிகளை என் கையில் வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Abraham reproved Abimelech because of a well of water, which Abimelech's servants had violently taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதற்கு அவன்: நான் இந்தத் துரவு தோண்டினதைக்குறித்து, நீர் சாட்சியாக இந்த ஏழு பெண்ணாட்டுக்குட்டிகளை என் கையில் வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Abraham reproved Abimelech because of a well of water, which Abimelech's servants had violently taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் இருவரும் அவ்விடத்தில் ஆணையிட்டுக்கொண்டபடியால், அந்த இடம் பெயர்செபா என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. And Abimelech said, I know not who has done this thing; neither did you tell me, neither yet heard I of it, but to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் பெயர்செபாவிலே உடன்படிக்கை பண்ணிக்கொண்டபின் அபிமெலேக்கும், அவன் சேனாதிபதியாகிய பிகோலும் எழுந்து பெலிஸ்தருடைய தேசத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Abimelech said, I know not who has done this thing; neither did you tell me, neither yet heard I of it, but to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் பெயர்செபாவிலே உடன்படிக்கை பண்ணிக்கொண்டபின் அபிமெலேக்கும், அவன் சேனாதிபதியாகிய பிகோலும் எழுந்து பெலிஸ்தருடைய தேசத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Abraham took sheep and oxen, and gave them unto Abimelech; and both of them made a covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆபிரகாம் பெயர்செபாவிலே ஒரு தோப்பை உண்டாக்கி, சதாகாலமுமுள்ள தேவனாகிய கர்த்தருடைய நாமத்தை அவ்விடத்தில் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[27. And Abraham took sheep and oxen, and gave them unto Abimelech; and both of them made a covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் குமாரனாகிய ஈசாக்கு பிறந்த எட்டாம் நாளிலே, ஆபிரகாம் தனக்குத் தேவன் கட்டளையிட்டிருந்தபடி அவனுக்கு விருத்த சேதனம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. For Sarah conceived, and bare Abraham a son in his old age, at the set time of which God had spoken to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆபிரகாம் பெயர்செபாவிலே ஒரு தோப்பை உண்டாக்கி, சதாகாலமுமுள்ள தேவனாகிய கர்த்தருடைய நாமத்தை அவ்விடத்தில் தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[28. And Abraham set seven ewe lambs of the flock by themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5407,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆபிரகாம் பெலிஸ்தருடைய தேசத்தில் அநேக நாள் தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. And Abimelech said unto Abraham, What mean these seven ewe lambs which you have set by themselves?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Abimelech said unto Abraham, What mean these seven ewe lambs which you have set by themselves?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And he said, For these seven ewe lambs shall you take of my hand, that they may be a witness unto me, that I have dug this well.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And he said, For these seven ewe lambs shall you take of my hand, that they may be a witness unto me, that I have dug this well.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Wherefore he called that place Beersheba; because there they swore both of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Thus they made a covenant at Beersheba: then Abimelech rose up, and Phichol the chief captain of his host, and they returned into the land of the Philistines.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Thus they made a covenant at Beersheba: then Abimelech rose up, and Phichol the chief captain of his host, and they returned into the land of the Philistines.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Abraham planted a grove in Beersheba, and called there on the name of the LORD, the everlasting God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Abraham planted a grove in Beersheba, and called there on the name of the LORD, the everlasting God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தன் குமாரனாகிய ஈசாக்கு பிறந்தபோது ஆபிரகாம் நூறு வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Abraham called the name of his son that was born unto him, whom Sarah bare to him, Isaac.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Abraham sojourned in the Philistines' land many days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது சாராள்: தேவன் என்னை நகைக்கப் பண்ணினார்; இதைக் கேட்கிற யாவரும் என்னோடேகூட நகைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Abraham circumcised his son Isaac being eight days old, as God had commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சாராள் பிள்ளைகளுக்குப் பால் கொடுப்பாள் என்று ஆபிரகாமுக்கு எவன் சொல்லுவான்? அவருடைய முதிர்வயதிலே அவருக்கு ஒரு குமாரனைப் பெற்றேனே என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. And Abraham circumcised his son Isaac being eight days old, as God had commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சாராள் பிள்ளைகளுக்குப் பால் கொடுப்பாள் என்று ஆபிரகாமுக்கு எவன் சொல்லுவான்? அவருடைய முதிர்வயதிலே அவருக்கு ஒரு குமாரனைப் பெற்றேனே என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. And Abraham was an hundred years old, when his son Isaac was born unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473379111" r:id="rId1"/>
+    <p:sldLayoutId id="2481563601" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,54 +7315,126 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6474,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆ ಮಗುವು ಬೆಳೆದು ಮೊಲೆ ಬಿಟ್ಟಿತು; ಇಸಾಕನನ್ನು ಮೊಲೆ ಬಿಡಿಸಿದ ದಿನದಲ್ಲಿ ಅಬ್ರಹಾಮನು ದೊಡ್ಡ ಔತಣವನ್ನು ಮಾಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது சாராள்: தேவன் என்னை நகைக்கப் பண்ணினார்; இதைக் கேட்கிற யாவரும் என்னோடேகூட நகைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಇದಲ್ಲದೆ ಐಗುಪ್ತ್ಯ ಳಾದ ಹಾಗರಳು ಅಬ್ರಹಾಮನಿಗೆ ಹೆತ್ತಿದ್ದ ಮಗನು ಹಾಸ್ಯಮಾಡುವದನ್ನು ಸಾರಳು ನೋಡಿ]]></a:t>
+              <a:t><![CDATA[7. சாராள் பிள்ளைகளுக்குப் பால் கொடுப்பாள் என்று ஆபிரகாமுக்கு எவன் சொல்லுவான்? அவருடைய முதிர்வயதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅಬ್ರ ಹಾಮನಿಗೆ--ಈ ದಾಸಿಯನ್ನೂ ಅವಳ ಮಗನನ್ನೂ ಹೊರಗೆ ಹಾಕು; ಈ ದಾಸಿಯ ಮಗನು ನನ್ನ ಮಗನಾದ ಇಸಾಕನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[அவருக்கு ஒரு குமாரனைப் பெற்றேனே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧ್ಯನಾಗಬಾರದು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[8. பிள்ளை வளர்ந்து, பால் மறந்தது; ஈசாக்கு பால் மறந்தநாளிலே ஆபிரகாம் பெரிய விருந்துபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಈ ಮಾತು ಅಬ್ರಹಾಮನಿಗೆ ಅವನ ಮಗನ ದೆಸೆಯಿಂದ ಬಹು ದುಃಖಕರವಾಗಿ ತೋಚಿತು.]]></a:t>
+              <a:t><![CDATA[9. பின்பு எகிப்து தேசத்தாளாகிய ஆகார் ஆபிரகாமுக்குப் பெற்ற குமாரன் பரியாசம்பண்ணுகிறதைச் சாராள் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ದೇವರು ಅಬ್ರಹಾಮನಿಗೆ--ಹುಡುಗನ ಮತ್ತು ದಾಸಿಯ ದೆಸೆಯಿಂದ ನಿನಗೆ ವ್ಯಥೆಯಾಗದೆ ಇರಲಿ; ಸಾರಳು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[10. ஆபிரகாமை நோக்கி: இந்த அடிமைப் பெண்ணையும் அவள் மகனையும் புறம்பே தள்ளும்; இந்த அடிமைப் பெண்ணின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದೆಲ್ಲವನ್ನು ಕೇಳು; ಯಾಕಂದರೆ ಇಸಾಕನಲ್ಲಿ ನಿನ್ನ ಸಂತತಿಯು ಕರೆಯಲ್ಪ ಡುವದು.]]></a:t>
+              <a:t><![CDATA[மகன் என் குமாரனாகிய ஈசாக்கோடே சுதந்தரவாளியாயிருப்பதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ದಾಸಿಯ ಮಗನು ಸಹ ನಿನ್ನ ಸಂತಾನವಾಗಿರುವದರಿಂದ ಅವನನ್ನು ನಾನು ಜನಾಂಗ ವಾಗ ಮಾಡುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. தன் மகனைக்குறித்துச் சொல்லப்பட்ட இந்தக் காரியம் ஆபிரகாமுக்கு மிகவும் துக்கமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅಬ್ರಹಾಮನು ಬೆಳಿಗ್ಗೆ ಎದ್ದು ರೊಟ್ಟಿಯನ್ನೂ ನೀರಿನ ತಿತ್ತಿಯನ್ನೂ ತೆಗೆದುಕೊಂಡು ಹಾಗರಳಿಗೆ ಕೊಟ್ಟು ಅವುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தேவன் ஆபிரகாமை நோக்கி: அந்தப் பிள்ளையையும், உன் அடிமைப்பெண்ணையும் குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಕೆಯ ಹೆಗಲಿನ ಮೇಲೆ ಇರಿಸಿ ಆ ಹುಡುಗನ ಸಂಗಡ ಅವಳನ್ನು ಕಳುಹಿಸಿಬಿಟ್ಟನು. ಆಕೆಯು ಹೋಗಿ ಬೇರ್ಷೆಬದ ಕಾಡಿನಲ್ಲಿ ಅಲೆದಾಡುವವ]]></a:t>
+              <a:t><![CDATA[சொல்லப்பட்டது உனக்குத் துக்கமாயிருக்க வேண்டாம்; ஈசாக்கினிடத்தில் உன் சந்ததி விளங்கும்; ஆதலால் சாராள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ತಾನು ಹೇಳಿದ ಹಾಗೆ ಸಾರಳನ್ನು ದರ್ಶಿಸಿ ತಾನು ಹೇಳಿದಂತೆ ಸಾರಳಿಗೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் தாம் சொல்லியிருந்தபடி சாராள்பேரில் கடாட்சமானார்; கர்த்தர் தாம் உரைத்தபடியே சாராளுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಳಾದಳು.]]></a:t>
+              <a:t><![CDATA[உனக்குச் சொல்வதெல்லாவற்றையும் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ತಿತ್ತಿಯೊಳಗಿನ ನೀರು ಮುಗಿದಾಗ ಆಕೆಯು ಮಗುವನ್ನು ಗಿಡಗಳಲ್ಲಿ ಒಂದರ ಕೆಳಗೆ ಮಲಗಿಸಿ]]></a:t>
+              <a:t><![CDATA[13. அடிமைப்பெண்ணின் மகனும் உன் வித்தாயிருக்கிறபடியால், அவனையும் ஒரு ஜாதியாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಬಿಲ್ಲೆಸೆಯುವಷ್ಟು ದೂರ ಹೋಗಿ ಅವನಿಗೆ ಎದುರಾಗಿ ಕೂತುಕೊಂಡು--ಮಗುವಿನ ಸಾವನ್ನು ನಾನು ನೋಡಲಾರೆನು ಎಂದು ಹೇಳಿ ಆಕೆಯು]]></a:t>
+              <a:t><![CDATA[14. ஆபிரகாம் அதிகாலையில் எழுந்து, அப்பத்தையும் ஒரு துருத்தி தண்ணீரையும் எடுத்து, ஆகாருடைய தோளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಸ್ವರವೆತ್ತಿ ಅತ್ತಳು.]]></a:t>
+              <a:t><![CDATA[வைத்துப் பிள்ளையையும் ஒப்புக்கொடுத்து, அவளை அனுப்பிவிட்டான்; அவள் புறப்பட்டுப்போய், பெயர்செபாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ದೇವರು ಆ ಹುಡುಗನ ಸ್ವರವನ್ನು ಕೇಳಿದನು. ಆಗ ದೇವದೂತನು ಆಕಾಶದೊಳಗಿಂದ ಹಾಗರಳನ್ನು ಕರೆದು ಆಕೆಗೆ--ಹಾಗರಳೇ,]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலே அலைந்து திரிந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ವ್ಯಥೆಯೇನು? ಅಂಜಬೇಡ; ದೇವರು ಹುಡುಗನ ಸ್ವರವನ್ನು ಅವನು ಇದ್ದಲ್ಲಿಂದ ಕೇಳಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[15. துருத்தியிலிருந்த தண்ணீர் செலவழிந்தபின்பு, அவள் பிள்ளையை ஒரு செடியின்கீழே விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಎದ್ದು ಹುಡುಗನನ್ನು ಎತ್ತಿಕೊಂಡು ಅವನನ್ನು ನಿನ್ನ ಕೈಯಲ್ಲಿ ತಕ್ಕೋ; ನಾನು ಅವನನ್ನು ದೊಡ್ಡ ಜನಾಂಗವಾಗ ಮಾಡುವೆನು]]></a:t>
+              <a:t><![CDATA[16. பிள்ளை சாகிறதை நான் பார்க்கமாட்டேன் என்று, எதிராக அம்பு பாயும் தூரத்திலே போய் உட்கார்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சத்தமிட்டு அழுதாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಗ ದೇವರು ಆಕೆಯ ಕಣ್ಣುಗಳನ್ನು ತೆರೆದನು; ಆಕೆಯು ನೀರಿನ ಬಾವಿಯನ್ನು ನೋಡಿ ತಿತ್ತಿಯಲ್ಲಿ ನೀರನ್ನು ತುಂಬಿಸಿ]]></a:t>
+              <a:t><![CDATA[17. தேவன் பிள்ளையின் சத்தத்தைக் கேட்டார்; தேவதூதன் வானத்திலிருந்து ஆகாரைக் கூப்பிட்டு ஆகாரே, உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹುಡುಗನಿಗೆ ಕುಡಿಯಲು ಕೊಟ್ಟಳು.]]></a:t>
+              <a:t><![CDATA[என்ன சம்பவித்தது, பயப்படாதே, பிள்ளையிருக்கும் இடத்திலே தேவன் அவன் சத்தத்தைக் கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ದೇವರು ಅಬ್ರಹಾಮನಿಗೆ ಮುಂತಿ ಳಿಸಿದ ಹಾಗೆ ಸಾರಳು ಗರ್ಭಿಣಿಯಾಗಿ ಅವನು ಮುದುಕನಾಗಿದ್ದಾಗ ಅವನಿಗೆ ಮಗನನ್ನು ಹೆತ್ತಳು.]]></a:t>
+              <a:t><![CDATA[செய்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ದೇವರು ಆ ಹುಡುಗನ ಸಂಗಡ ಇದ್ದನು. ಅವನು ಬೆಳೆದು ಅರಣ್ಯದಲ್ಲಿ ವಾಸಮಾಡಿ ಬಿಲ್ಲುಗಾರ ನಾದನು.]]></a:t>
+              <a:t><![CDATA[18. நீ எழுந்து பிள்ளையை எடுத்து அவனை உன் கையினால் பிடித்துக்கொண்டுபோ, அவனைப் பெரிய ஜாதியாக்குவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವನು ಪಾರಾನಿನ ಅರಣ್ಯದಲ್ಲಿ ವಾಸಮಾಡಿದನು. ಅವನ ತಾಯಿಯು ಅವನಿಗೋಸ್ಕರ ಐಗುಪ್ತದೇಶದಿಂದ ಹೆಂಡತಿಯನ್ನು ತಕ್ಕೊಂಡಳು.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆ ಕಾಲದಲ್ಲಿ ಅಬೀಮೆಲೆಕನೂ ಅವನ ಮುಖ್ಯ ಸೈನ್ಯಾಧಿಪತಿಯಾದ ಫೀಕೋಲನೂ ಅಬ್ರಹಾಮ ನಿಗೆ--ನೀನು ಮಾಡುವದೆಲ್ಲದರಲ್ಲಿ ದೇವರು]]></a:t>
+              <a:t><![CDATA[19. தேவன் அவளுடைய கண்களைத் திறந்தார்; அப்பொழுது அவள் ஒரு தண்ணீர்த் துரவைக் கண்டு, போய், துருத்தியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಸಂಗಡ ಇದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[தண்ணீர் நிரப்பி, பிள்ளைக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದದರಿಂದ ನನಗೂ ನನ್ನ ಮಗನಿಗೂ ನನ್ನ ಮೊಮ್ಮಗನಿಗೂ ವಂಚನೆಮಾಡುವ ದಿಲ್ಲವೆಂದು ದೇವರ ಮೇಲೆ ಆಣೆ ಇಟ್ಟು ಪ್ರಮಾಣ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[20. தேவன் பிள்ளையுடனே இருந்தார்; அவன் வளர்ந்து வனாந்தரத்திலே குடியிருந்து, வில்வித்தையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ನಿನಗೆ ಮಾಡಿದ ಪ್ರಕಾರ ನೀನು ನನಗೂ ನೀನು ಪ್ರವಾಸವಾಗಿರುವ ದೇಶಕ್ಕೂ ಮಾಡ ಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[வல்லவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಅದಕ್ಕೆ ಅಬ್ರಹಾಮನು-- ನಾನು ಪ್ರಮಾಣಮಾಡುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[21. அவன் பாரான் வனாந்தரத்திலே குடியிருக்கையில், அவனுடைய தாய் எகிப்து தேசத்தாளாகிய ஒரு பெண்ணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅಬೀ ಮೆಲೆಕನ ಸೇವಕರು ಬಲಾತ್ಕಾರದಿಂದ ತಕ್ಕೊಂಡ ನೀರಿನ ಬಾವಿಗಾಗಿ ಅಬ್ರಹಾಮನು ಅಬೀಮೆಲೆಕನನ್ನು ಗದರಿಸಿದಾಗ]]></a:t>
+              <a:t><![CDATA[அவனுக்கு விவாகம்பண்ணுவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅಬೀಮೆಲೆಕನು--ಈ ಕೆಲಸವನ್ನು ಯಾರು ಮಾಡಿದರೆಂದು ನಾನು ಅರಿಯೆನು; ನೀನೂ ನನಗೆ ತಿಳಿಸಲಿಲ್ಲ; ನಾನು ಇಂದಿನ ವರೆಗೆ]]></a:t>
+              <a:t><![CDATA[22. அக்காலத்தில் அபிமெலேக்கும் அவன் சேனாதிபதியாகிய பிகோலும் ஆபிரகாமை நோக்கி: நீ செய்கிற காரியங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಕೇಳಲೂ ಇಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிலும் தேவன் உன்னுடனே இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅಬ್ರಹಾಮನು ತನಗೆ ಸಾರಳಲ್ಲಿ ಹುಟ್ಟಿದ ಮಗನಿಗೆ ಇಸಾಕನೆಂದು ಹೆಸರಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[2. ஆபிரகாம் முதிர்வயதாயிருக்கையில், சாராள் கர்ப்பவதியாகி, தேவன் குறித்திருந்த காலத்திலே அவனுக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆಗ ಅಬ್ರಹಾಮನು ಕುರಿಎತ್ತುಗಳನ್ನು ತೆಗೆದುಕೊಂಡು ಅಬೀಮೆಲೆಕನಿಗೆ ಕೊಟ್ಟನು; ಆಗ ಅವರಿಬ್ಬರೂ ಒಡಂಬಡಿಕೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[23. ஆகையால், நீ எனக்காவது, என் குமாரனுக்காவது, என் பேரனுக்காவது வஞ்சனை செய்யாமல், நான் உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[செய்த தயவின்படியே, நீ எனக்கும், நீ தங்கியிருக்கிற இந்தத் தேசத்திற்கும், தயவு செய்வேன் என்று இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅಬ್ರಹಾಮನು ಹಿಂಡಿನ ಏಳು ಹೆಣ್ಣು ಕುರಿಮರಿಗಳನ್ನು ಬೇರೆಮಾಡಿ ನಿಲ್ಲಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[தேவன் பேரில் எனக்கு ஆணையிட்டுக்கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅಬೀಮೆಲೆಕನು ಅಬ್ರಹಾಮನಿಗೆ--ನೀನು ಯಾಕೆ ಈ ಏಳು ಹೆಣ್ಣು ಕುರಿಮರಿಗಳನ್ನು ಬೇರೆ ನಿಲ್ಲಿಸಿದ್ದೀ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[24. அதற்கு ஆபிரகாம்: நான் ஆணையிட்டுக்கொடுக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅದಕ್ಕೆ ಅಬ್ರಹಾಮನುನಾನೇ ಈ ಬಾವಿಯನ್ನು ತೊಡಿಸಿದ್ದೇನೆಂಬದಕ್ಕೆ ಸಾಕ್ಷಿಗಾಗಿ ಈ ಏಳು ಹೆಣ್ಣು ಕುರಿಮರಿಗಳನ್ನು ನೀನು]]></a:t>
+              <a:t><![CDATA[25. ஆனாலும், அபிமெலேக்குடைய வேலைக்காரர் கைவசப்படுத்திக்கொண்ட துரவின் நிமித்தம் ஆபிரகாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಕೈಯಿಂದ ತೆಗೆದುಕೊಳ್ಳಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[அபிமெலேக்கைக் கடிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಹೀಗೆ ಅವರಿಬ್ಬರೂ ಅಲ್ಲಿ ಪ್ರಮಾಣಮಾಡಿದ್ದರಿಂದ ಆ ಸ್ಥಳಕ್ಕೆ ಬೇರ್ಷೆಬ ಎಂದು ಅವನು ಹೆಸರಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அபிமெலேக்கு: இந்தக்காரியத்தைச் செய்தவன் இன்னான் என்று எனக்குத் தெரியாது, நீயும் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಹೀಗೆ ಅವರು ಬೇರ್ಷೆಬದಲ್ಲಿ ಒಡಂಬಡಿಕೆಯನ್ನು ಮಾಡಿಕೊಂಡರು. ತರುವಾಯ ಅಬೀಮೆಲೆಕನೂ ಅವನ ಮುಖ್ಯ ಸೈನ್ಯಾಧಿ ಪತಿಯಾದ]]></a:t>
+              <a:t><![CDATA[அறிவிக்கவில்லை; இன்று நான் அதைக் கேட்டதேயன்றி, இதற்குமுன் அதை நான் கேள்விப்பட்டதே இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫೀಕೋಲನೂ ಎದ್ದು ಫಿಲಿಷ್ಟಿಯರ ದೇಶಕ್ಕೆ ಹಿಂತಿರುಗಿದರು.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ஆபிரகாம் ஆடுமாடுகளைக் கொண்டுவந்து அபிமெலேக்குக்குக் கொடுத்தான்; அவர்கள் இருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಅಬ್ರಹಾಮನು ಬೇರ್ಷೆಬದಲ್ಲಿ ತೋಪನ್ನು ನೆಟ್ಟು (ಪಿಚುಲ ವೃಕ್ಷ) ನಿತ್ಯದೇವರಾದ ಕರ್ತನ ಹೆಸರನ್ನು ಹೇಳಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கை பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ದೇವರು ತನಗೆ ಅಪ್ಪಣೆಕೊಟ್ಟ ಹಾಗೆ ಅಬ್ರಹಾಮನು ತನ್ನ ಮಗನಾದ ಇಸಾಕನಿಗೆ ಎಂಟನೆಯ ದಿನದಲ್ಲಿ ಸುನ್ನತಿಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರಾಧಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[28. ஆபிரகாம் ஏழு பெண்ணாட்டுக்குட்டிகளைத் தனியே நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13503,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಅಬ್ರಹಾಮನು ಫಿಲಿಷ್ಟಿಯರ ದೇಶದಲ್ಲಿ ಬಹು ದಿವಸ ಪ್ರವಾಸಿಯಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அபிமெலேக்கு ஆபிரகாமை நோக்கி: நீ தனியே தனியே நிறுத்தின இந்த ஏழு பெண்ணாட்டுக்குட்டிகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னத்திற்கு என்று கேட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அதற்கு அவன்: நான் இந்தத் துரவு தோண்டினதைக்குறித்து, நீர் சாட்சியாக இந்த ஏழு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெண்ணாட்டுக்குட்டிகளை என் கையில் வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவர்கள் இருவரும் அவ்விடத்தில் ஆணையிட்டுக்கொண்டபடியால், அந்த இடம் பெயர்செபா என்னப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவர்கள் பெயர்செபாவிலே உடன்படிக்கை பண்ணிக்கொண்டபின் அபிமெலேக்கும், அவன் சேனாதிபதியாகிய பிகோலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழுந்து பெலிஸ்தருடைய தேசத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆபிரகாம் பெயர்செபாவிலே ஒரு தோப்பை உண்டாக்கி, சதாகாலமுமுள்ள தேவனாகிய கர்த்தருடைய நாமத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவ்விடத்தில் தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅಬ್ರಹಾಮನ ಮಗನಾದ ಇಸಾಕನು ಅವನಿಗೆ ಹುಟ್ಟಿದಾಗ ಅವನು ನೂರು ವರುಷದವನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ஆபிரகாம் தனக்குச் சாராள் பெற்ற குமாரனுக்கு ஈசாக்கு என்று பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. ஆபிரகாம் பெலிஸ்தருடைய தேசத்தில் அநேக நாள் தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಸಾರಳು--ದೇವರು ನನ್ನನ್ನು ನಗುವಂತೆ ಮಾಡಿದ್ದಾನೆ. ಹೀಗೆ ಕೇಳುವವರೆಲ್ಲರೂ ನನ್ನೊಂದಿಗೆ ನಗುವರು ಎಂದು ಹೇಳಿ--]]></a:t>
+              <a:t><![CDATA[4. தன் குமாரனாகிய ஈசாக்கு பிறந்த எட்டாம் நாளிலே, ஆபிரகாம் தனக்குத் தேவன் கட்டளையிட்டிருந்தபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಸಾರಳು ಮಕ್ಕಳಿಗೆ ಮೊಲೆ ಕುಡಿಸುವಳೆಂದು ಅಬ್ರಹಾಮನಿಗೆ ಯಾರಾ ದರೂ ಹೇಳುತ್ತಿದ್ದರೋ? ಆದರೂ ನಾನು ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[அவனுக்கு விருத்த சேதனம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುದಿಪ್ರಾಯದಲ್ಲಿ ಮಗನನ್ನು ಹೆತ್ತೆನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[5. தன் குமாரனாகிய ஈசாக்கு பிறந்தபோது ஆபிரகாம் நூறு வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>