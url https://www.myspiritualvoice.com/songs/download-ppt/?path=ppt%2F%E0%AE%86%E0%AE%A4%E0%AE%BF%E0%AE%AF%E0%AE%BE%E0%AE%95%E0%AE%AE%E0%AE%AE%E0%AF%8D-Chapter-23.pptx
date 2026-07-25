--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -57,62 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,56 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-[...4 lines deleted...]
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -306,59 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -527,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்கள் ஆண்டவனே, நாங்கள் சொல்லுகிறதைக் கேளும் எங்களுக்குள்ளே நீர் மகா பிரபு, எங்கள் கல்லறைகளில் முக்கியமானதிலே பிரேதத்தை அடக்கம்பண்ணும்; நீர் பிரேதத்தை அடக்கம்பண்ண எங்களில் ஒருவனும் தன் கல்லறையை உமக்குத் தடைசெய்வதில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது ஆபிரகாம் எழுந்திருந்து, ஏத்தின் புத்திரராகிய அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஆபிரகாம் எழுந்திருந்து, ஏத்தின் புத்திரராகிய அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
+              <a:t><![CDATA[8. அவர்களோடே பேசி: என்னிடத்திலிருக்கிற பிரேதம் என் கண்முன் இராதபடிக்கு, நான் அதை அடக்கம்பண்ண உங்களுக்குச் சம்மதியானால், நீங்கள் என் வார்த்தையைக் கேட்டு, சோகாருடைய குமாரனாகிய எப்பெரோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோடே பேசி: என்னிடத்திலிருக்கிற பிரேதம் என் கண்முன் இராதபடிக்கு, நான் அதை அடக்கம்பண்ண உங்களுக்குச் சம்மதியானால், நீங்கள் என் வார்த்தையைக் கேட்டு, சோகாருடைய குமாரனாகிய எப்பெரோன்,]]></a:t>
+              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப் பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு அவர் அதைத் தருவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோடே பேசி: என்னிடத்திலிருக்கிற பிரேதம் என் கண்முன் இராதபடிக்கு, நான் அதை அடக்கம்பண்ண உங்களுக்குச் சம்மதியானால், நீங்கள் என் வார்த்தையைக் கேட்டு, சோகாருடைய குமாரனாகிய எப்பெரோன்,]]></a:t>
+              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப் பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு அவர் அதைத் தருவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப் பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு அவர் அதைத் தருவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[10. எப்பெரோன் ஏத்தின் புத்திரர் நடுவிலே உட்கார்ந்திருந்தான்; அப்பொழுது ஏத்தியனாகிய எப்பெரோன் தன் ஊர் வாசலுக்குள் பிரவேசிக்கிற ஏத்தின் புத்திரர் அனைவரும் கேட்க ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பெரோன் ஏத்தின் புத்திரர் நடுவிலே உட்கார்ந்திருந்தான்; அப்பொழுது ஏத்தியனாகிய எப்பெரோன் தன் ஊர் வாசலுக்குள் பிரவேசிக்கிற ஏத்தின் புத்திரர் அனைவரும் கேட்க ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[11. அப்படியல்ல, என் ஆண்டவனே, என் வார்த்தையைக் கேளும்; அந்த நிலத்தை உமக்குத் தருகிறேன், அதிலிருக்கும் குகையையும் உமக்குத் தருகிறேன், என் ஜனப்புத்திரருடைய கண்களுக்கு முன்பாக அதை உமக்குத் தருகிறேன், உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம்பண்ணும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியல்ல, என் ஆண்டவனே, என் வார்த்தையைக் கேளும்; அந்த நிலத்தை உமக்குத் தருகிறேன், அதிலிருக்கும் குகையையும் உமக்குத் தருகிறேன், என் ஜனப்புத்திரருடைய கண்களுக்கு முன்பாக அதை உமக்குத் தருகிறேன், உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஆபிரகாம் அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆபிரகாம் அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
+              <a:t><![CDATA[13. தேசத்து ஜனங்கள் கேட்க, எப்பெரோனை நோக்கி: கொடுக்க உமக்கு மனதானால் என் வார்த்தையைக் கேளும்; நிலத்தின் விலையைத் தருகிறேன்; என் கையில் அதை வாங்கிக்கொள்ளும்; அப்பொழுது என்னிடத்திலிருக்கிற பிரேதத்தை அவ்விடத்தில் அடக்கம் பண்ணுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேசத்து ஜனங்கள் கேட்க, எப்பெரோனை நோக்கி: கொடுக்க உமக்கு மனதானால் என் வார்த்தையைக் கேளும்; நிலத்தின் விலையைத் தருகிறேன்; என் கையில் அதை வாங்கிக்கொள்ளும்; அப்பொழுது என்னிடத்திலிருக்கிற பிரேதத்தை அவ்விடத்தில் அடக்கம் பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு எப்பெரோன் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேசத்து ஜனங்கள் கேட்க, எப்பெரோனை நோக்கி: கொடுக்க உமக்கு மனதானால் என் வார்த்தையைக் கேளும்; நிலத்தின் விலையைத் தருகிறேன்; என் கையில் அதை வாங்கிக்கொள்ளும்; அப்பொழுது என்னிடத்திலிருக்கிற பிரேதத்தை அவ்விடத்தில் அடக்கம் பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. என் ஆண்டவனே, நான் சொல்லுகிறதைக் கேளும்; அந்த நிலம் நானூறு சேக்கல் நிறை வெள்ளி பெறும்; எனக்கும் உமக்கும் அது எவ்வளவு காரியம்; நீர் உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம் பண்ணும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு எப்பெரோன் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் ஆண்டவனே, நான் சொல்லுகிறதைக் கேளும்; அந்த நிலம் நானூறு சேக்கல் நிறை வெள்ளி பெறும்; எனக்கும் உமக்கும் அது எவ்வளவு காரியம்; நீர் உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம் பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் ஆண்டவனே, நான் சொல்லுகிறதைக் கேளும்; அந்த நிலம் நானூறு சேக்கல் நிறை வெள்ளி பெறும்; எனக்கும் உமக்கும் அது எவ்வளவு காரியம்; நீர் உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம் பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. அவனுடைய ஊர்வாசலுக்குள் பிரவேசிக்கும் ஏத்தின் புத்திரர் எல்லாரும் அறிய ஆபிரகாமுக்குச் சொந்தமாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாராள் நூற்று இருபத்தேழு வருஷம் உயிரோடிருந்தாள்; இவ்வளவே சாராளுடைய வயது.]]></a:t>
+              <a:t><![CDATA[2. கானான் தேசத்திலுள்ள எபிரோன் என்னும் கீரியாத்அர்பாவிலே சாராள் மரித்தாள்; அப்பொழுது ஆபிரகாம் வந்து, சாராளுக்காகப் புலம்பி அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. அதற்குப்பின் ஆபிரகாம் தன் மனைவியாகிய சாராளைக் கானான்தேசத்தில் எப்பெரோன் ஊர் பூமியான மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்தின் குகையிலே அடக்கம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
+              <a:t><![CDATA[19. அதற்குப்பின் ஆபிரகாம் தன் மனைவியாகிய சாராளைக் கானான்தேசத்தில் எப்பெரோன் ஊர் பூமியான மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்தின் குகையிலே அடக்கம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
+              <a:t><![CDATA[20. இப்படி ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்ட அந்த நிலமும், அதிலுள்ள குகையும், ஆபிரகாமுக்குச் சொந்த கல்லறைப் பூமியாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,704 +3119,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
-[...652 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[20. இப்படி ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்ட அந்த நிலமும், அதிலுள்ள குகையும், ஆபிரகாமுக்குச் சொந்த கல்லறைப் பூமியாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4015,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கானான் தேசத்திலுள்ள எபிரோன் என்னும் கீரியாத்அர்பாவிலே சாராள் மரித்தாள்; அப்பொழுது ஆபிரகாம் வந்து, சாராளுக்காகப் புலம்பி அழுதான்.]]></a:t>
+              <a:t><![CDATA[3. பின்பு ஆபிரகாம் பிரேதம் இருந்த இடத்திலிருந்து எழுந்து போய், ஏத்தின் புத்திரரோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு ஆபிரகாம் பிரேதம் இருந்த இடத்திலிருந்து எழுந்து போய், ஏத்தின் புத்திரரோடே பேசி:]]></a:t>
+              <a:t><![CDATA[4. நான் உங்களிடத்தில் அந்நியனும் பரதேசியுமாய் இருக்கிறேன்; என்னிடத்திலிருக்கிற இந்தப் பிரேதம் என் கண்முன் இராதபடிக்கு நான் அதை அடக்கம்பண்ணுவதற்கு, உங்களிடத்தில் எனக்குச் சொந்தமாக ஒரு கல்லறைப் பூமியைத் தரவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்களிடத்தில் அந்நியனும் பரதேசியுமாய் இருக்கிறேன்; என்னிடத்திலிருக்கிற இந்தப் பிரேதம் என் கண்முன் இராதபடிக்கு நான் அதை அடக்கம்பண்ணுவதற்கு, உங்களிடத்தில் எனக்குச் சொந்தமாக ஒரு கல்லறைப் பூமியைத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு ஏத்தின் புத்திரர் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு ஏத்தின் புத்திரர் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[6. எங்கள் ஆண்டவனே, நாங்கள் சொல்லுகிறதைக் கேளும் எங்களுக்குள்ளே நீர் மகா பிரபு, எங்கள் கல்லறைகளில் முக்கியமானதிலே பிரேதத்தை அடக்கம்பண்ணும்; நீர் பிரேதத்தை அடக்கம்பண்ண எங்களில் ஒருவனும் தன் கல்லறையை உமக்குத் தடைசெய்வதில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492320" r:id="rId1"/>
+    <p:sldLayoutId id="2474005623" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4782,98 +4104,50 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Hear us, my lord: you are a mighty prince among us: in the choice of our sepulchers bury your]]></a:t>
+              <a:t><![CDATA[భార్యను పాతి పెట్టునట్లు మాలో తన శ్మశానభూమి ఇయ్యనొల్లనివాడు ఎవడును లేడని అబ్రాహాము కుత్తరమిచ్చిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dead; none of us shall withhold from you his tomb, but that you may bury your dead.]]></a:t>
+              <a:t><![CDATA[7. అప్పుడు అబ్రాహాము లేచి ఆ దేశపు ప్రజలైన హేతు కుమారులకు సాగిలపడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Abraham stood up, and bowed himself to the people of the land, even to the children of Heth.]]></a:t>
+              <a:t><![CDATA[8. మృతిబొందిన నా భార్యను నా యెదుట ఉండకుండ నేను పాతి పెట్టుట మీకిష్టమైతే నా మాట వినుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he communed with them, saying, If it be your mind that I should bury my dead out of my sight;]]></a:t>
+              <a:t><![CDATA[9. సోహరు కుమారుడైన ఎఫ్రోను తన పొలము చివరను తనకు కలిగియున్న మక్పేలా గుహను నాకిచ్చునట్లు నా పక్షముగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hear me, and implore for me to Ephron the son of Zohar,]]></a:t>
+              <a:t><![CDATA[అతనితో మనవిచేయుడి. మీ మధ్యను శ్మశాన భూమిగా నుండుటకు నిండు వెలకు అతడు దానిని నాకు స్వాస్థ్యముగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. That he may give me the cave of Machpelah, which he has, which is in the end of his field; for as]]></a:t>
+              <a:t><![CDATA[ఇయ్యవలెనని వారితో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[much money as it is worth he shall give it me for a possession of a buryingplace among you.]]></a:t>
+              <a:t><![CDATA[10. అప్పుడు ఎఫ్రోను హేతు కుమారుల మధ్యను కూర్చుండి యుండెను. హిత్తీయుడైన ఎఫ్రోను తన ఊరి గవిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Ephron dwelt among the children of Heth: and Ephron the Hittite answered Abraham in the]]></a:t>
+              <a:t><![CDATA[ప్రవేశించువారందరి యెదుట హేతు కుమారులకు వినబడు నట్లు అబ్రాహాముతో చె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[audience of the children of Heth, even of all that went in at the gate of his city, saying,]]></a:t>
+              <a:t><![CDATA[11. అయ్యా అట్లు కాదు నా మనవి నాలకించుము, ఆ పొలమును నీకిచ్చుచున్నాను; దానిలోనున్న గుహను నీకిచ్చు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Nay, my lord, hear me: the field give I you, and the cave that is therein, I give it you; in the]]></a:t>
+              <a:t><![CDATA[చున్నాను; నా ప్రజల యెదుట అది నీకిచ్చుచున్నాను; మృతిబొందిన నీ భార్యను పాతి పెట్టు మనెన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Sarah was an hundred and seven and twenty years old: these were the years of the life of]]></a:t>
+              <a:t><![CDATA[1. శారా జీవించిన కాలము, అనగా శారా బ్రదికినయేండ్లు నూట ఇరువది యేడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[presence of the sons of my people give I it you: bury your dead.]]></a:t>
+              <a:t><![CDATA[12. అప్పుడు అబ్రాహాము ఆ దేశపు ప్రజల యెదుట సాగిలపడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Abraham bowed down himself before the people of the land.]]></a:t>
+              <a:t><![CDATA[13. సరేకాని నా మనవి ఆలకించుము. ఆ పొలమునకు వెల యిచ్చెదను; అది నాయొద్ద పుచ్చు కొనినయెడల మృతిబొందిన నా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he spoke unto Ephron in the audience of the people of the land, saying, But if you will give]]></a:t>
+              <a:t><![CDATA[భార్యను పాతి పెట్టెదనని ఆ దేశ ప్రజలకు వినబడు నట్లు ఎఫ్రోనుతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it, I pray you, hear me: I will give you money for the field; take it of me, and I will bury my dead]]></a:t>
+              <a:t><![CDATA[14. అందుకు ఎఫ్రోను అయ్యా నా మాట వినుము; ఆ భూమి నాలుగు వందల తులముల వెండి చేయును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there.]]></a:t>
+              <a:t><![CDATA[15. నాకు నీకు అది యెంత? మృతిబొందిన నీ భార్యను పాతిపెట్టుమని అబ్రాహామున కుత్తరమిచ్చెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Ephron answered Abraham, saying unto him,]]></a:t>
+              <a:t><![CDATA[16. అబ్రాహాము ఎఫ్రోను మాట వినెను. కాబట్టి హేతు కుమారులకు వినబడునట్లు ఎఫ్రోను చెప్పిన వెల అనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. My lord, hearken unto me: the land is worth four hundred shekels of silver; what is that between]]></a:t>
+              <a:t><![CDATA[వర్తకులలో చెల్లు నాలుగు వందల తులముల వెండి అబ్రాహాము తూచి అతని కిచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me and you? bury therefore your dead.]]></a:t>
+              <a:t><![CDATA[17. ఆలాగున మమ్రే యెదుటనున్న మక్పేలా యందలి ఎఫ్రోను పొలము, అనగా ఆ పొలమును దానియందలి గుహయు దాని పొలిమేర]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Abraham hearkened unto Ephron; and Abraham weighed to Ephron the silver, which he had named]]></a:t>
+              <a:t><![CDATA[అంతటి లోనున్న ఆ పొలము చెట్లన్నియు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the audience of the sons of Heth, four hundred shekels of silver, current money with the]]></a:t>
+              <a:t><![CDATA[18. అతని ఊరి గవిని ప్రవేశించు వారందరిలో హేతు కుమారుల యెదుట అబ్రాహామునకు స్వాస్థ్యముగా స్థిరపరచబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sarah.]]></a:t>
+              <a:t><![CDATA[2. శారా కనాను దేశమందలి హెబ్రోనను కిర్యతర్బాలో మృతిబొందెను; అప్పుడు అబ్రాహాము శారా నిమిత్తము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[merchant.]]></a:t>
+              <a:t><![CDATA[19. ఆ తరువాత అబ్రాహాము కనాను దేశములో హెబ్రోనను మమ్రేయెదుట నున్న మక్పేలా పొలము గుహలో తన భార్యయైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the field of Ephron which was in Machpelah, which was before Mamre, the field, and the cave]]></a:t>
+              <a:t><![CDATA[శారాను పాతిపెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which was therein, and all the trees that were in the field, that were in all the borders round]]></a:t>
+              <a:t><![CDATA[20. ఆ పొలమును దానిలోనున్న గుహయు హేతు కుమారులవలన శ్మశానముకొరకు అబ్రా హామునకు స్వాస్థ్యముగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,843 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about, were made sure]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[buryingplace by the sons of Heth.]]></a:t>
+              <a:t><![CDATA[స్థిరపరచబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Sarah died in Kirjatharba; the same is Hebron in the land of Canaan: and Abraham came to]]></a:t>
+              <a:t><![CDATA[అంగలార్చు టకును ఆమెను గూర్చి యేడ్చుటకును వచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mourn for Sarah, and to weep for her.]]></a:t>
+              <a:t><![CDATA[3. తరువాత అబ్రాహాము మృతిబొందిన తన భార్య యెదుటనుండి లేచి హేతు కుమారులను చూచి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Abraham stood up from before his dead, and spoke unto the sons of Heth, saying,]]></a:t>
+              <a:t><![CDATA[4. మీ మధ్య నేను పరదేశినిగాను పరవాసినిగాను ఉన్నాను. మృతిబొందిన నా భార్య నా కన్నులయెదుట ఉండకుండ, ఆమెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. I am a stranger and a sojourner with you: give me a possession of a buryingplace with you, that I]]></a:t>
+              <a:t><![CDATA[పాతి పెట్టుటకు మీ తావున నా కొక శ్మశానభూమిని స్వాస్థ్యముగా ఇయ్యుడని అడుగ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may bury my dead out of my sight.]]></a:t>
+              <a:t><![CDATA[5. హేతు కుమారులు అయ్యా మా మాట వినుము. నీవు మా మధ్యను మహారాజవై యున్నావు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the children of Heth answered Abraham, saying unto him,]]></a:t>
+              <a:t><![CDATA[6. మా శ్మశాన భూములలో అతి శ్రేష్టమైన దానియందు మృతిబొందిన నీ భార్యను పాతిపెట్టుము; నీవు మృతిబొందిన నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>