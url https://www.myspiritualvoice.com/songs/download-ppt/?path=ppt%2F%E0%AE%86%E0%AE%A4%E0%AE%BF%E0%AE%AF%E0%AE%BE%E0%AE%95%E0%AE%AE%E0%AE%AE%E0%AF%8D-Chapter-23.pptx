--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -57,50 +57,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +130,58 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +312,61 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்கள் ஆண்டவனே, நாங்கள் சொல்லுகிறதைக் கேளும் எங்களுக்குள்ளே நீர் மகா பிரபு, எங்கள் கல்லறைகளில் முக்கியமானதிலே பிரேதத்தை அடக்கம்பண்ணும்; நீர் பிரேதத்தை அடக்கம்பண்ண எங்களில் ஒருவனும் தன் கல்லறையை உமக்குத் தடைசெய்வதில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Hear us, my lord: you are a mighty prince among us: in the choice of our sepulchers bury your dead; none of us shall withhold from you his tomb, but that you may bury your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஆபிரகாம் எழுந்திருந்து, ஏத்தின் புத்திரராகிய அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
+              <a:t><![CDATA[6. Hear us, my lord: you are a mighty prince among us: in the choice of our sepulchers bury your dead; none of us shall withhold from you his tomb, but that you may bury your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோடே பேசி: என்னிடத்திலிருக்கிற பிரேதம் என் கண்முன் இராதபடிக்கு, நான் அதை அடக்கம்பண்ண உங்களுக்குச் சம்மதியானால், நீங்கள் என் வார்த்தையைக் கேட்டு, சோகாருடைய குமாரனாகிய எப்பெரோன்,]]></a:t>
+              <a:t><![CDATA[6. Hear us, my lord: you are a mighty prince among us: in the choice of our sepulchers bury your dead; none of us shall withhold from you his tomb, but that you may bury your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப் பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு அவர் அதைத் தருவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Abraham stood up, and bowed himself to the people of the land, even to the children of Heth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப் பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு அவர் அதைத் தருவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he communed with them, saying, If it be your mind that I should bury my dead out of my sight; hear me, and implore for me to Ephron the son of Zohar,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப் பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு அவர் அதைத் தருவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he communed with them, saying, If it be your mind that I should bury my dead out of my sight; hear me, and implore for me to Ephron the son of Zohar,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பெரோன் ஏத்தின் புத்திரர் நடுவிலே உட்கார்ந்திருந்தான்; அப்பொழுது ஏத்தியனாகிய எப்பெரோன் தன் ஊர் வாசலுக்குள் பிரவேசிக்கிற ஏத்தின் புத்திரர் அனைவரும் கேட்க ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[9. That he may give me the cave of Machpelah, which he has, which is in the end of his field; for as much money as it is worth he shall give it me for a possession of a buryingplace among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பெரோன் ஏத்தின் புத்திரர் நடுவிலே உட்கார்ந்திருந்தான்; அப்பொழுது ஏத்தியனாகிய எப்பெரோன் தன் ஊர் வாசலுக்குள் பிரவேசிக்கிற ஏத்தின் புத்திரர் அனைவரும் கேட்க ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[9. That he may give me the cave of Machpelah, which he has, which is in the end of his field; for as much money as it is worth he shall give it me for a possession of a buryingplace among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியல்ல, என் ஆண்டவனே, என் வார்த்தையைக் கேளும்; அந்த நிலத்தை உமக்குத் தருகிறேன், அதிலிருக்கும் குகையையும் உமக்குத் தருகிறேன், என் ஜனப்புத்திரருடைய கண்களுக்கு முன்பாக அதை உமக்குத் தருகிறேன், உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. That he may give me the cave of Machpelah, which he has, which is in the end of his field; for as much money as it is worth he shall give it me for a possession of a buryingplace among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியல்ல, என் ஆண்டவனே, என் வார்த்தையைக் கேளும்; அந்த நிலத்தை உமக்குத் தருகிறேன், அதிலிருக்கும் குகையையும் உமக்குத் தருகிறேன், என் ஜனப்புத்திரருடைய கண்களுக்கு முன்பாக அதை உமக்குத் தருகிறேன், உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Ephron dwelt among the children of Heth: and Ephron the Hittite answered Abraham in the audience of the children of Heth, even of all that went in at the gate of his city, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாராள் நூற்று இருபத்தேழு வருஷம் உயிரோடிருந்தாள்; இவ்வளவே சாராளுடைய வயது.]]></a:t>
+              <a:t><![CDATA[1. And Sarah was an hundred and seven and twenty years old: these were the years of the life of Sarah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆபிரகாம் அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
+              <a:t><![CDATA[10. And Ephron dwelt among the children of Heth: and Ephron the Hittite answered Abraham in the audience of the children of Heth, even of all that went in at the gate of his city, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேசத்து ஜனங்கள் கேட்க, எப்பெரோனை நோக்கி: கொடுக்க உமக்கு மனதானால் என் வார்த்தையைக் கேளும்; நிலத்தின் விலையைத் தருகிறேன்; என் கையில் அதை வாங்கிக்கொள்ளும்; அப்பொழுது என்னிடத்திலிருக்கிற பிரேதத்தை அவ்விடத்தில் அடக்கம் பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Nay, my lord, hear me: the field give I you, and the cave that is therein, I give it you; in the presence of the sons of my people give I it you: bury your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேசத்து ஜனங்கள் கேட்க, எப்பெரோனை நோக்கி: கொடுக்க உமக்கு மனதானால் என் வார்த்தையைக் கேளும்; நிலத்தின் விலையைத் தருகிறேன்; என் கையில் அதை வாங்கிக்கொள்ளும்; அப்பொழுது என்னிடத்திலிருக்கிற பிரேதத்தை அவ்விடத்தில் அடக்கம் பண்ணுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Nay, my lord, hear me: the field give I you, and the cave that is therein, I give it you; in the presence of the sons of my people give I it you: bury your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு எப்பெரோன் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[11. Nay, my lord, hear me: the field give I you, and the cave that is therein, I give it you; in the presence of the sons of my people give I it you: bury your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் ஆண்டவனே, நான் சொல்லுகிறதைக் கேளும்; அந்த நிலம் நானூறு சேக்கல் நிறை வெள்ளி பெறும்; எனக்கும் உமக்கும் அது எவ்வளவு காரியம்; நீர் உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம் பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Abraham bowed down himself before the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And he spoke unto Ephron in the audience of the people of the land, saying, But if you will give it, I pray you, hear me: I will give you money for the field; take it of me, and I will bury my dead there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன் சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And he spoke unto Ephron in the audience of the people of the land, saying, But if you will give it, I pray you, hear me: I will give you money for the field; take it of me, and I will bury my dead there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
+              <a:t><![CDATA[13. And he spoke unto Ephron in the audience of the people of the land, saying, But if you will give it, I pray you, hear me: I will give you money for the field; take it of me, and I will bury my dead there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
+              <a:t><![CDATA[14. And Ephron answered Abraham, saying unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவனுடைய ஊர்வாசலுக்குள் பிரவேசிக்கும் ஏத்தின் புத்திரர் எல்லாரும் அறிய ஆபிரகாமுக்குச் சொந்தமாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. My lord, hearken unto me: the land is worth four hundred shekels of silver; what is that between me and you? bury therefore your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கானான் தேசத்திலுள்ள எபிரோன் என்னும் கீரியாத்அர்பாவிலே சாராள் மரித்தாள்; அப்பொழுது ஆபிரகாம் வந்து, சாராளுக்காகப் புலம்பி அழுதான்.]]></a:t>
+              <a:t><![CDATA[2. And Sarah died in Kirjatharba; the same is Hebron in the land of Canaan: and Abraham came to mourn for Sarah, and to weep for her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்குப்பின் ஆபிரகாம் தன் மனைவியாகிய சாராளைக் கானான்தேசத்தில் எப்பெரோன் ஊர் பூமியான மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்தின் குகையிலே அடக்கம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. My lord, hearken unto me: the land is worth four hundred shekels of silver; what is that between me and you? bury therefore your dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்குப்பின் ஆபிரகாம் தன் மனைவியாகிய சாராளைக் கானான்தேசத்தில் எப்பெரோன் ஊர் பூமியான மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்தின் குகையிலே அடக்கம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[16. And Abraham hearkened unto Ephron; and Abraham weighed to Ephron the silver, which he had named in the audience of the sons of Heth, four hundred shekels of silver, current money with the merchant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படி ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்ட அந்த நிலமும், அதிலுள்ள குகையும், ஆபிரகாமுக்குச் சொந்த கல்லறைப் பூமியாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. And Abraham hearkened unto Ephron; and Abraham weighed to Ephron the silver, which he had named in the audience of the sons of Heth, four hundred shekels of silver, current money with the merchant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3151,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படி ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்ட அந்த நிலமும், அதிலுள்ள குகையும், ஆபிரகாமுக்குச் சொந்த கல்லறைப் பூமியாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. And Abraham hearkened unto Ephron; and Abraham weighed to Ephron the silver, which he had named in the audience of the sons of Heth, four hundred shekels of silver, current money with the merchant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the field of Ephron which was in Machpelah, which was before Mamre, the field, and the cave which was therein, and all the trees that were in the field, that were in all the borders round about, were made sure]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the field of Ephron which was in Machpelah, which was before Mamre, the field, and the cave which was therein, and all the trees that were in the field, that were in all the borders round about, were made sure]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Unto Abraham for a possession in the presence of the children of Heth, before all that went in at the gate of his city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Unto Abraham for a possession in the presence of the children of Heth, before all that went in at the gate of his city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And after this, Abraham buried Sarah his wife in the cave of the field of Machpelah before Mamre: the same is Hebron in the land of Canaan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And after this, Abraham buried Sarah his wife in the cave of the field of Machpelah before Mamre: the same is Hebron in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கானான் தேசத்திலுள்ள எபிரோன் என்னும் கீரியாத்அர்பாவிலே சாராள் மரித்தாள்; அப்பொழுது ஆபிரகாம் வந்து, சாராளுக்காகப் புலம்பி அழுதான்.]]></a:t>
+              <a:t><![CDATA[2. And Sarah died in Kirjatharba; the same is Hebron in the land of Canaan: and Abraham came to mourn for Sarah, and to weep for her.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the field, and the cave that is therein, were made sure unto Abraham for a possession of a buryingplace by the sons of Heth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the field, and the cave that is therein, were made sure unto Abraham for a possession of a buryingplace by the sons of Heth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு ஆபிரகாம் பிரேதம் இருந்த இடத்திலிருந்து எழுந்து போய், ஏத்தின் புத்திரரோடே பேசி:]]></a:t>
+              <a:t><![CDATA[3. And Abraham stood up from before his dead, and spoke unto the sons of Heth, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்களிடத்தில் அந்நியனும் பரதேசியுமாய் இருக்கிறேன்; என்னிடத்திலிருக்கிற இந்தப் பிரேதம் என் கண்முன் இராதபடிக்கு நான் அதை அடக்கம்பண்ணுவதற்கு, உங்களிடத்தில் எனக்குச் சொந்தமாக ஒரு கல்லறைப் பூமியைத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. I am a stranger and a sojourner with you: give me a possession of a buryingplace with you, that I may bury my dead out of my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்களிடத்தில் அந்நியனும் பரதேசியுமாய் இருக்கிறேன்; என்னிடத்திலிருக்கிற இந்தப் பிரேதம் என் கண்முன் இராதபடிக்கு நான் அதை அடக்கம்பண்ணுவதற்கு, உங்களிடத்தில் எனக்குச் சொந்தமாக ஒரு கல்லறைப் பூமியைத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. I am a stranger and a sojourner with you: give me a possession of a buryingplace with you, that I may bury my dead out of my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு ஏத்தின் புத்திரர் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[4. I am a stranger and a sojourner with you: give me a possession of a buryingplace with you, that I may bury my dead out of my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்கள் ஆண்டவனே, நாங்கள் சொல்லுகிறதைக் கேளும் எங்களுக்குள்ளே நீர் மகா பிரபு, எங்கள் கல்லறைகளில் முக்கியமானதிலே பிரேதத்தை அடக்கம்பண்ணும்; நீர் பிரேதத்தை அடக்கம்பண்ண எங்களில் ஒருவனும் தன் கல்லறையை உமக்குத் தடைசெய்வதில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the children of Heth answered Abraham, saying unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005623" r:id="rId1"/>
+    <p:sldLayoutId id="2481563661" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,54 +5008,118 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4296,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భార్యను పాతి పెట్టునట్లు మాలో తన శ్మశానభూమి ఇయ్యనొల్లనివాడు ఎవడును లేడని అబ్రాహాము కుత్తరమిచ్చిరి.]]></a:t>
+              <a:t><![CDATA[6. எங்கள் ஆண்டவனே, நாங்கள் சொல்லுகிறதைக் கேளும் எங்களுக்குள்ளே நீர் மகா பிரபு, எங்கள் கல்லறைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అప్పుడు అబ్రాహాము లేచి ఆ దేశపు ప్రజలైన హేతు కుమారులకు సాగిలపడి]]></a:t>
+              <a:t><![CDATA[முக்கியமானதிலே பிரேதத்தை அடக்கம்பண்ணும்; நீர் பிரேதத்தை அடக்கம்பண்ண எங்களில் ஒருவனும் தன் கல்லறையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మృతిబొందిన నా భార్యను నా యెదుట ఉండకుండ నేను పాతి పెట్టుట మీకిష్టమైతే నా మాట వినుడి.]]></a:t>
+              <a:t><![CDATA[உமக்குத் தடைசெய்வதில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. సోహరు కుమారుడైన ఎఫ్రోను తన పొలము చివరను తనకు కలిగియున్న మక్పేలా గుహను నాకిచ్చునట్లు నా పక్షముగా]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது ஆபிரகாம் எழுந்திருந்து, ஏத்தின் புத்திரராகிய அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనితో మనవిచేయుడి. మీ మధ్యను శ్మశాన భూమిగా నుండుటకు నిండు వెలకు అతడు దానిని నాకు స్వాస్థ్యముగా]]></a:t>
+              <a:t><![CDATA[8. அவர்களோடே பேசி: என்னிடத்திலிருக்கிற பிரேதம் என் கண்முன் இராதபடிக்கு, நான் அதை அடக்கம்பண்ண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇయ్యవలెనని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சம்மதியானால், நீங்கள் என் வார்த்தையைக் கேட்டு, சோகாருடைய குமாரனாகிய எப்பெரோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అప్పుడు ఎఫ్రోను హేతు కుమారుల మధ్యను కూర్చుండి యుండెను. హిత్తీయుడైన ఎఫ్రోను తన ఊరి గవిని]]></a:t>
+              <a:t><![CDATA[9. தன் நிலத்தின் கடைசியிலே இருக்கிற மக்பேலா என்னப்பட்ட குகையை எனக்குச் சொந்தமான கல்லறைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవేశించువారందరి యెదుట హేతు కుమారులకు వినబడు నట్లు అబ్రాహాముతో చె]]></a:t>
+              <a:t><![CDATA[பூமியாயிருக்கும்படி தரவேண்டும் என்று, அவரிடத்தில் எனக்காக வேண்டிக்கொள்ளுங்கள்; அது பெறுமான விலைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అయ్యా అట్లు కాదు నా మనవి నాలకించుము, ఆ పొలమును నీకిచ్చుచున్నాను; దానిలోనున్న గుహను నీకిచ్చు]]></a:t>
+              <a:t><![CDATA[அவர் அதைத் தருவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చున్నాను; నా ప్రజల యెదుట అది నీకిచ్చుచున్నాను; మృతిబొందిన నీ భార్యను పాతి పెట్టు మనెన]]></a:t>
+              <a:t><![CDATA[10. எப்பெரோன் ஏத்தின் புத்திரர் நடுவிலே உட்கார்ந்திருந்தான்; அப்பொழுது ஏத்தியனாகிய எப்பெரோன் தன் ஊர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. శారా జీవించిన కాలము, అనగా శారా బ్రదికినయేండ్లు నూట ఇరువది యేడు.]]></a:t>
+              <a:t><![CDATA[1. சாராள் நூற்று இருபத்தேழு வருஷம் உயிரோடிருந்தாள்; இவ்வளவே சாராளுடைய வயது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడు అబ్రాహాము ఆ దేశపు ప్రజల యెదుట సాగిలపడి]]></a:t>
+              <a:t><![CDATA[வாசலுக்குள் பிரவேசிக்கிற ஏத்தின் புத்திரர் அனைவரும் கேட்க ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. సరేకాని నా మనవి ఆలకించుము. ఆ పొలమునకు వెల యిచ్చెదను; అది నాయొద్ద పుచ్చు కొనినయెడల మృతిబొందిన నా]]></a:t>
+              <a:t><![CDATA[11. அப்படியல்ல, என் ஆண்டவனே, என் வார்த்தையைக் கேளும்; அந்த நிலத்தை உமக்குத் தருகிறேன், அதிலிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భార్యను పాతి పెట్టెదనని ఆ దేశ ప్రజలకు వినబడు నట్లు ఎఫ్రోనుతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[குகையையும் உமக்குத் தருகிறேன், என் ஜனப்புத்திரருடைய கண்களுக்கு முன்பாக அதை உமக்குத் தருகிறேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అందుకు ఎఫ్రోను అయ్యా నా మాట వినుము; ఆ భూమి నాలుగు వందల తులముల వెండి చేయును;]]></a:t>
+              <a:t><![CDATA[உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம்பண்ணும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. నాకు నీకు అది యెంత? మృతిబొందిన నీ భార్యను పాతిపెట్టుమని అబ్రాహామున కుత్తరమిచ్చెను;]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஆபிரகாம் அத்தேசத்தாருக்கு வந்தனம் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అబ్రాహాము ఎఫ్రోను మాట వినెను. కాబట్టి హేతు కుమారులకు వినబడునట్లు ఎఫ్రోను చెప్పిన వెల అనగా]]></a:t>
+              <a:t><![CDATA[13. தேசத்து ஜனங்கள் கேட்க, எப்பெரோனை நோக்கி: கொடுக்க உமக்கு மனதானால் என் வார்த்தையைக் கேளும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వర్తకులలో చెల్లు నాలుగు వందల తులముల వెండి అబ్రాహాము తూచి అతని కిచ్చెను.]]></a:t>
+              <a:t><![CDATA[நிலத்தின் விலையைத் தருகிறேன்; என் கையில் அதை வாங்கிக்கொள்ளும்; அப்பொழுது என்னிடத்திலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆలాగున మమ్రే యెదుటనున్న మక్పేలా యందలి ఎఫ్రోను పొలము, అనగా ఆ పొలమును దానియందలి గుహయు దాని పొలిమేర]]></a:t>
+              <a:t><![CDATA[பிரேதத்தை அவ்விடத்தில் அடக்கம் பண்ணுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంతటి లోనున్న ఆ పొలము చెట్లన్నియు,]]></a:t>
+              <a:t><![CDATA[14. அதற்கு எப்பெரோன் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అతని ఊరి గవిని ప్రవేశించు వారందరిలో హేతు కుమారుల యెదుట అబ్రాహామునకు స్వాస్థ్యముగా స్థిరపరచబడెను.]]></a:t>
+              <a:t><![CDATA[15. என் ஆண்டவனே, நான் சொல்லுகிறதைக் கேளும்; அந்த நிலம் நானூறு சேக்கல் நிறை வெள்ளி பெறும்; எனக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. శారా కనాను దేశమందలి హెబ్రోనను కిర్యతర్బాలో మృతిబొందెను; అప్పుడు అబ్రాహాము శారా నిమిత్తము]]></a:t>
+              <a:t><![CDATA[2. கானான் தேசத்திலுள்ள எபிரோன் என்னும் கீரியாத்அர்பாவிலே சாராள் மரித்தாள்; அப்பொழுது ஆபிரகாம் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆ తరువాత అబ్రాహాము కనాను దేశములో హెబ్రోనను మమ్రేయెదుట నున్న మక్పేలా పొలము గుహలో తన భార్యయైన]]></a:t>
+              <a:t><![CDATA[உமக்கும் அது எவ்வளவு காரியம்; நீர் உம்மிடத்திலிருக்கிற பிரேதத்தை அடக்கம் பண்ணும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శారాను పాతిపెట్టెను.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஆபிரகாம் எப்பெரோனின் சொல்லைக் கேட்டு, ஏத்தின் புத்திரருக்கு முன்பாக எப்பெரோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆ పొలమును దానిలోనున్న గుహయు హేతు కుమారులవలన శ్మశానముకొరకు అబ్రా హామునకు స్వాస్థ్యముగా]]></a:t>
+              <a:t><![CDATA[சொன்னபடியே, வர்த்தகரிடத்தில் செல்லும்படியான நானூறு சேக்கல் நிறை வெள்ளியை அவனுக்கு நிறுத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8564,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థిరపరచబడెను.]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. இந்தப்பிரகாரம் மம்ரேக்கு எதிரே மக்பேலாவிலுள்ள எப்பெரோனுடைய நிலமாகிய அந்தப் பூமியும், அதிலுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குகையும், நிலத்தின் எல்லையெங்கும் சூழ்ந்திருக்கிற மரங்கள் அடங்கலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அவனுடைய ஊர்வாசலுக்குள் பிரவேசிக்கும் ஏத்தின் புத்திரர் எல்லாரும் அறிய ஆபிரகாமுக்குச் சொந்தமாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உறுதிப்படுத்தப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அதற்குப்பின் ஆபிரகாம் தன் மனைவியாகிய சாராளைக் கானான்தேசத்தில் எப்பெரோன் ஊர் பூமியான மம்ரேக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதிரே இருக்கிற மக்பேலா என்னும் நிலத்தின் குகையிலே அடக்கம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంగలార్చు టకును ఆమెను గూర్చి యేడ్చుటకును వచ్చెను.]]></a:t>
+              <a:t><![CDATA[சாராளுக்காகப் புலம்பி அழுதான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இப்படி ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்ட அந்த நிலமும், அதிலுள்ள குகையும், ஆபிரகாமுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொந்த கல்லறைப் பூமியாக உறுதிப்படுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. తరువాత అబ్రాహాము మృతిబొందిన తన భార్య యెదుటనుండి లేచి హేతు కుమారులను చూచి]]></a:t>
+              <a:t><![CDATA[3. பின்பு ஆபிரகாம் பிரேதம் இருந்த இடத்திலிருந்து எழுந்து போய், ஏத்தின் புத்திரரோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మీ మధ్య నేను పరదేశినిగాను పరవాసినిగాను ఉన్నాను. మృతిబొందిన నా భార్య నా కన్నులయెదుట ఉండకుండ, ఆమెను]]></a:t>
+              <a:t><![CDATA[4. நான் உங்களிடத்தில் அந்நியனும் பரதேசியுமாய் இருக்கிறேன்; என்னிடத்திலிருக்கிற இந்தப் பிரேதம் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాతి పెట్టుటకు మీ తావున నా కొక శ్మశానభూమిని స్వాస్థ్యముగా ఇయ్యుడని అడుగ]]></a:t>
+              <a:t><![CDATA[கண்முன் இராதபடிக்கு நான் அதை அடக்கம்பண்ணுவதற்கு, உங்களிடத்தில் எனக்குச் சொந்தமாக ஒரு கல்லறைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. హేతు కుమారులు అయ్యా మా మాట వినుము. నీవు మా మధ్యను మహారాజవై యున్నావు;]]></a:t>
+              <a:t><![CDATA[பூமியைத் தரவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మా శ్మశాన భూములలో అతి శ్రేష్టమైన దానియందు మృతిబొందిన నీ భార్యను పాతిపెట్టుము; నీవు మృతిబొందిన నీ]]></a:t>
+              <a:t><![CDATA[5. அதற்கு ஏத்தின் புத்திரர் ஆபிரகாமுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>