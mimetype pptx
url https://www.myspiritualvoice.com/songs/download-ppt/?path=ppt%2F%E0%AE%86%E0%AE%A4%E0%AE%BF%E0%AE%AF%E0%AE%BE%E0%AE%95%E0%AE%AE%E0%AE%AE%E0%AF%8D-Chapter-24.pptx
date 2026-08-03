--- v0 (2026-06-15)
+++ v1 (2026-08-03)
@@ -235,60 +235,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -391,55 +381,50 @@
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
-    <p:sldId id="378" r:id="rId125"/>
-[...3 lines deleted...]
-    <p:sldId id="382" r:id="rId129"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -659,58 +644,53 @@
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
-  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -770,51 +750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால், நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -879,51 +859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள் பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -988,51 +968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப் போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1097,51 +1077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப் போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு போகலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1206,51 +1186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ஈசாக்கு தென்தேசத்தில் குடியிருந்தான். அப்பொழுது அவன்: லகாய்ரோயீ என்னப்பட்ட துரவின் வழியாய்ப் புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு போகலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1315,51 +1295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
+              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்; நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1424,51 +1404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
+              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்; நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1533,51 +1513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ரெபெக்காளும் தன் கண்களை ஏறெடுத்து ஈசாக்கைக் கண்டபோது,]]></a:t>
+              <a:t><![CDATA[57. அப்பொழுது அவர்கள்: பெண்ணை அழைத்து, அவள் வாய்ப்பிறப்பைக் கேட்போம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1642,51 +1622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாம் வயது சென்று முதிர்ந்தவனானான். கர்த்தர் ஆபிரகாமைச் சகல காரியங்களிலும் ஆசீர்வதித்து வந்தார்.]]></a:t>
+              <a:t><![CDATA[58. ரெபெக்காளை அழைத்து: நீ இந்த மனிதனோடேகூடப் போகிறாயா என்று கேட்டார்கள். அவள்: போகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1751,51 +1731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான் என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[58. ரெபெக்காளை அழைத்து: நீ இந்த மனிதனோடேகூடப் போகிறாயா என்று கேட்டார்கள். அவள்: போகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1860,51 +1840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான் என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[59. அப்படியே அவர்கள் தங்கள் சகோதரியாகிய ரெபெக்காளையும், அவள் தாதியையும், ஆபிரகாமின் ஊழியக்காரனையும், அவன் மனிதரையும் அனுப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1969,51 +1949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு ஆபிரகாம்: நீ என் குமாரனை மறுபடியும் அங்கே அழைத்துக்கொண்டுபோகாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2078,51 +2058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. ஊழியக்காரன் தான் செய்த சகல காரியங்களையும் ஈசாக்குக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள் பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2187,51 +2167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும் அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள் பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2296,51 +2276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும் அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப் போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2405,51 +2385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத் தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி ஆறுதலடைந்தான்.]]></a:t>
+              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப் போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2514,51 +2494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத் தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி ஆறுதலடைந்தான்.]]></a:t>
+              <a:t><![CDATA[62. ஈசாக்கு தென்தேசத்தில் குடியிருந்தான். அப்பொழுது அவன்: லகாய்ரோயீ என்னப்பட்ட துரவின் வழியாய்ப் புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2623,51 +2603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
+              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2732,51 +2712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
+              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2841,51 +2821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போய், என் குமாரனாகிய ஈசாக்குக்குப் பெண்கொள்வேன் என்று, வானத்துக்குத் தேவனும் பூமிக்குத் தேவனுமாகிய கர்த்தர்பேரில் எனக்கு ஆணையிட்டுக்கொடுக்கும்படிக்கு, நீ உன் கையை என் தொடையின் கீழ் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[64. ரெபெக்காளும் தன் கண்களை ஏறெடுத்து ஈசாக்கைக் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2950,51 +2930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால், நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான் என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3059,51 +3039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால், நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான் என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3168,51 +3148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3277,51 +3257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு ஆபிரகாம்: நீ என் குமாரனை மறுபடியும் அங்கே அழைத்துக்கொண்டுபோகாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[66. ஊழியக்காரன் தான் செய்த சகல காரியங்களையும் ஈசாக்குக்கு விவரித்துச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3386,51 +3366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத் தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி ஆறுதலடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3495,596 +3475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[9. அப்பொழுது அந்த ஊழியக்காரன் தன் கையைத் தன் எஜமானாகிய ஆபிரகாமின் தொடையின்கீழ் வைத்து, இந்தக் காரியத்தைக்குறித்து அவனுக்கு ஆணையிட்டுக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத் தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி ஆறுதலடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4149,51 +3584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4258,51 +3693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4367,51 +3802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[8. பெண் உன் பின்னே வர மனதில்லாதிருந்தாளேயாகில், அப்பொழுது நீ இந்த என் ஆணைக்கு நீங்கலாயிருப்பாய்; அங்கேமாத்திரம் என் குமாரனை மறுபடியும் அழைத்துக்கொண்டு போகவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4476,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன் குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
+              <a:t><![CDATA[8. பெண் உன் பின்னே வர மனதில்லாதிருந்தாளேயாகில், அப்பொழுது நீ இந்த என் ஆணைக்கு நீங்கலாயிருப்பாய்; அங்கேமாத்திரம் என் குமாரனை மறுபடியும் அழைத்துக்கொண்டு போகவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4585,51 +4020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன் குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அந்த ஊழியக்காரன் தன் கையைத் தன் எஜமானாகிய ஆபிரகாமின் தொடையின்கீழ் வைத்து, இந்தக் காரியத்தைக்குறித்து அவனுக்கு ஆணையிட்டுக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4694,51 +4129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அந்த ஊழியக்காரன், அவளுக்கு எதிர்கொண்டோடி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் குடிக்கத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன் எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய், மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4803,51 +4238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அந்த ஊழியக்காரன், அவளுக்கு எதிர்கொண்டோடி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் குடிக்கத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன் எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய், மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4912,51 +4347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன் எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய், மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாம் வயது சென்று முதிர்ந்தவனானான். கர்த்தர் ஆபிரகாமைச் சகல காரியங்களிலும் ஆசீர்வதித்து வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5021,51 +4456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு, அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5130,51 +4565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு, அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5239,51 +4674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம் சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5348,51 +4783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம் சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5457,51 +4892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில் ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[13. இதோ, நான் இந்தத் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், இந்த ஊராருடைய பெண்கள் தண்ணீர் மொள்ளப் புறப்பட்டு வருவார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5566,51 +5001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில் ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5675,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5784,51 +5219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5893,51 +5328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள் கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6002,51 +5437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள் கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6111,51 +5546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன் எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய், மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும் அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6220,51 +5655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன் குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6329,51 +5764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன் குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6438,51 +5873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு அவள்: நான் நாகோருக்கு மில்க்காள் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்று சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அந்த ஊழியக்காரன், அவளுக்கு எதிர்கொண்டோடி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் குடிக்கத் தரவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6547,51 +5982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு அவள்: நான் நாகோருக்கு மில்க்காள் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்று சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச் சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6656,51 +6091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்களிடத்தில் வைக்கோலும் தீவனமும் வேண்டியமட்டும் இருக்கிறது; இராத்தங்க இடமும் உண்டு என்றாள்]]></a:t>
+              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச் சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6765,51 +6200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த மனிதன் தலை குனிந்து, கர்த்தரைப் பணிந்து கொண்டு,]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு, அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6874,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு, அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6983,51 +6418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது அவன்: நான் ஆபிரகாமுடைய ஊழியக்காரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7092,51 +6527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7201,51 +6636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தப் பெண் ஓடி, இந்தக்காரியங்களைத் தன் தாயின் வீட்டிலுள்ளவர்களுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7310,51 +6745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும் அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7419,51 +6854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ரெபெக்காளுக்கு ஒரு சகோதரன் இருந்தான்; அவனுக்கு லாபான் என்று பேர்; அந்த லாபான் வெளியே துரவண்டையில் இருந்த அந்த மனிதனிடத்துக்கு ஓடினான்.]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும், கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7528,51 +6963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ரெபெக்காளுக்கு ஒரு சகோதரன் இருந்தான்; அவனுக்கு லாபான் என்று பேர்; அந்த லாபான் வெளியே துரவண்டையில் இருந்த அந்த மனிதனிடத்துக்கு ஓடினான்.]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும், கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7637,51 +7072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர் தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7746,51 +7181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர் தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7855,51 +7290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில் ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7964,51 +7399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில் ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8073,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8182,51 +7617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8291,51 +7726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8400,51 +7835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச் சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8509,51 +7944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8618,51 +8053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச் சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. நீ என் தகப்பன் வீட்டுக்கும், என் இனத்தாரிடத்துக்கும் போய், என் குமாரனுக்குப் பெண்கொள்ளவேண்டும் என்று ஆணையிட்டுக்கொடுக்கும்படி சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8727,51 +8162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது அவன்: நான் ஆபிரகாமுடைய ஊழியக்காரன்.]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது நான் என் எஜமானை நோக்கி: ஒருவேளை அந்தப் பெண் என்பின்னே வராதேபோனாலோ என்று கேட்டதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8836,51 +8271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும், கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8945,51 +8380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும், கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9054,51 +8489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர் தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9163,51 +8598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர் தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள் கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9272,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள் கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9381,51 +8816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப் பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9490,51 +8925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நீ என் தகப்பன் வீட்டுக்கும், என் இனத்தாரிடத்துக்கும் போய், என் குமாரனுக்குப் பெண்கொள்ளவேண்டும் என்று ஆணையிட்டுக்கொடுக்கும்படி சொன்னார்.]]></a:t>
+              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப் பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9599,51 +9034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது நான் என் எஜமானை நோக்கி: ஒருவேளை அந்தப் பெண் என்பின்னே வராதேபோனாலோ என்று கேட்டதற்கு,]]></a:t>
+              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9708,51 +9143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம் சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9817,51 +9252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
+              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9926,51 +9361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
+              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என் பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10035,51 +9470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப் பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என் பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10144,51 +9579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப் பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. அதற்கு அவள்: நான் நாகோருக்கு மில்க்காள் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்று சொன்னதுமன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10253,51 +9688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என் பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
+              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10362,51 +9797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என் பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
+              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10471,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
+              <a:t><![CDATA[25. எங்களிடத்தில் வைக்கோலும் தீவனமும் வேண்டியமட்டும் இருக்கிறது; இராத்தங்க இடமும் உண்டு என்றாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10580,51 +10015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
+              <a:t><![CDATA[44. நீ குடி என்றும், உன் ஒட்டகங்களுக்கும் மொண்டு வார்ப்பேன் என்றும் சொல்லும் பெண்ணே கர்த்தர் என் எஜமானுடைய குமாரனுக்கு நியமித்த ஸ்திரீயாகவேண்டும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10798,51 +10233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீ குடி என்றும், உன் ஒட்டகங்களுக்கும் மொண்டு வார்ப்பேன் என்றும் சொல்லும் பெண்ணே கர்த்தர் என் எஜமானுடைய குமாரனுக்கு நியமித்த ஸ்திரீயாகவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அந்த மனிதன் தலை குனிந்து, கர்த்தரைப் பணிந்து கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10907,51 +10342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம் சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[4. நீ என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போய், என் குமாரனாகிய ஈசாக்குக்குப் பெண்கொள்வேன் என்று, வானத்துக்குத் தேவனும் பூமிக்குத் தேவனுமாகிய கர்த்தர்பேரில் எனக்கு ஆணையிட்டுக்கொடுக்கும்படிக்கு, நீ உன் கையை என் தொடையின் கீழ் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11234,51 +10669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் இதை என் இருதயத்தில் சொல்லி முடிக்குமுன்னே, இதோ, ரெபெக்காள் தன் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டுவந்து, துரவில் இறங்கிப்போய்த் தண்ணீர் மொண்டாள். அப்பொழுது நான்: எனக்குக் குடிக்கத் தரவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11343,51 +10778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும் வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11452,51 +10887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும் வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11561,51 +10996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
+              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும் வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11670,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
+              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும் வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11779,51 +11214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
+              <a:t><![CDATA[28. அந்தப் பெண் ஓடி, இந்தக்காரியங்களைத் தன் தாயின் வீட்டிலுள்ளவர்களுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11888,51 +11323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
+              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11997,51 +11432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
+              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12106,51 +11541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நான் இந்தத் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், இந்த ஊராருடைய பெண்கள் தண்ணீர் மொள்ளப் புறப்பட்டு வருவார்களே.]]></a:t>
+              <a:t><![CDATA[4. நீ என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போய், என் குமாரனாகிய ஈசாக்குக்குப் பெண்கொள்வேன் என்று, வானத்துக்குத் தேவனும் பூமிக்குத் தேவனுமாகிய கர்த்தர்பேரில் எனக்கு ஆணையிட்டுக்கொடுக்கும்படிக்கு, நீ உன் கையை என் தொடையின் கீழ் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12215,51 +11650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால், எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. ரெபெக்காளுக்கு ஒரு சகோதரன் இருந்தான்; அவனுக்கு லாபான் என்று பேர்; அந்த லாபான் வெளியே துரவண்டையில் இருந்த அந்த மனிதனிடத்துக்கு ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12324,51 +11759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால், எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12433,51 +11868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள் நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
+              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12542,51 +11977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள் நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
+              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12651,51 +12086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12760,51 +12195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12869,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ஆபிரகாமின் ஊழியக்காரன் அவர்கள் வார்த்தைகளைக் கேட்டபோது, தரைமட்டும் குனிந்து, கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12978,51 +12413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ஆபிரகாமின் ஊழியக்காரன் அவர்கள் வார்த்தைகளைக் கேட்டபோது, தரைமட்டும் குனிந்து, கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13087,51 +12522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து, ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13196,51 +12631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து, ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13305,51 +12740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நான் இந்தத் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், இந்த ஊராருடைய பெண்கள் தண்ணீர் மொள்ளப் புறப்பட்டு வருவார்களே.]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால், நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13414,51 +12849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13523,51 +12958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால், எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13632,51 +13067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு போகலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால், எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13741,51 +13176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு போகலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள் நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13850,51 +13285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்; நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள் நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13959,51 +13394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்; நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14068,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அப்பொழுது அவர்கள்: பெண்ணை அழைத்து, அவள் வாய்ப்பிறப்பைக் கேட்போம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14177,51 +13612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ரெபெக்காளை அழைத்து: நீ இந்த மனிதனோடேகூடப் போகிறாயா என்று கேட்டார்கள். அவள்: போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[52. ஆபிரகாமின் ஊழியக்காரன் அவர்கள் வார்த்தைகளைக் கேட்டபோது, தரைமட்டும் குனிந்து, கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14286,51 +13721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அப்படியே அவர்கள் தங்கள் சகோதரியாகிய ரெபெக்காளையும், அவள் தாதியையும், ஆபிரகாமின் ஊழியக்காரனையும், அவன் மனிதரையும் அனுப்புவித்து,]]></a:t>
+              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து, ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14395,51 +13830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள் பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து, ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -14474,51 +13909,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470478540" r:id="rId1"/>
+    <p:sldLayoutId id="2474732778" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14726,90 +14161,50 @@
 
 <file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -15670,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And let it come to pass, that the damsel to whom I shall say, Let down your pitcher, I pray you,]]></a:t>
+              <a:t><![CDATA[देश में जहां से तू आया है ले जाना पड़ेगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of millions, and let your seed possess the gate of those which hate them.]]></a:t>
+              <a:t><![CDATA[54. तब उसने अपने संगी जनों समेत भोजन किया, और रात वहीं बिताई: और तड़के उठ कर कहा, मुझ को अपने स्वामी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. And Rebekah arose, and her damsels, and they rode upon the camels, and followed the man: and the]]></a:t>
+              <a:t><![CDATA[के पास जाने के लिये विदा करो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servant took Rebekah, and went his way.]]></a:t>
+              <a:t><![CDATA[55. रिबका के भाई और माता ने कहा, कन्या को हमारे पास कुछ दिन, अर्थात कम से कम दस दिन रहने दे; फिर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. And Isaac came from the way of the well Lahairoi; for he dwelt in the south country.]]></a:t>
+              <a:t><![CDATA[उसके पश्चात वह चली जाएगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. And Isaac went out to meditate in the field at the evening: and he lifted up his eyes, and saw,]]></a:t>
+              <a:t><![CDATA[56. उसने उन से कहा, यहोवा ने जो मेरी यात्रा को सफल किया है; सो तुम मुझे मत रोको अब मुझे विदा कर दो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and, behold, the camels were coming.]]></a:t>
+              <a:t><![CDATA[कि मैं अपने स्वामी के पास जाऊं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. And Rebekah lifted up her eyes, and when she saw Isaac, she lighted off the camel.]]></a:t>
+              <a:t><![CDATA[57. उन्होंने कहा, हम कन्या को बुला कर पूछते हैं, और देखेंगे, कि वह क्या कहती है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Abraham was old, and well stricken in age: and the LORD had blessed Abraham in all things.]]></a:t>
+              <a:t><![CDATA[58. सो उन्होंने रिबका को बुला कर उससे पूछा, क्या तू इस मनुष्य के संग जाएगी? उसने कहा, हां मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. For she had said unto the servant, What man is this that walks in the field to meet us? And the]]></a:t>
+              <a:t><![CDATA[जाऊंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servant had said, It is my master: therefore she took a vail, and covered herself.]]></a:t>
+              <a:t><![CDATA[59. तब उन्होंने अपनी बहिन रिबका, और उसकी धाय और इब्राहीम के दास, और उसके साथी सभों को विदा किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I may drink; and she shall say, Drink, and I will give your camels drink also: let the same be]]></a:t>
+              <a:t><![CDATA[6. इब्राहीम ने उससे कहा, चौकस रह, मेरे पुत्र को वहां कभी न ले जाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. And the servant told Isaac all things that he had done.]]></a:t>
+              <a:t><![CDATA[60. और उन्होंने रिबका को आशीर्वाद दे के कहा, हे हमारी बहिन, तू हजारों लाखों की आदिमाता हो, और तेरा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Abraham said unto his eldest servant of his house, that ruled over all that he had, Put, I]]></a:t>
+              <a:t><![CDATA[वंश अपने बैरियों के नगरों का अधिकारी हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pray you, your hand under my thigh:]]></a:t>
+              <a:t><![CDATA[61. इस पर रिबका अपनी सहेलियों समेत चली; और ऊंट पर चढ़ के उस पुरूष के पीछे हो ली: सो वह दास रिबका को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. And Isaac brought her into his mother Sarah's tent, and took Rebekah, and she became his wife;]]></a:t>
+              <a:t><![CDATA[साथ ले कर चल दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he loved her: and Isaac was comforted after his mother's death.]]></a:t>
+              <a:t><![CDATA[62. इसहाक जो दक्खिन देश में रहता था, सो लहैरोई नाम कुएं से हो कर चला आता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I will make you swear by the LORD, the God of heaven, and the God of the earth, that you]]></a:t>
+              <a:t><![CDATA[63. और सांझ के समय वह मैदान में ध्यान करने के लिये निकला था: और उसने आंखे उठा कर क्या देखा, कि ऊंट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not take a wife unto my son of the daughters of the Canaanites, among whom I dwell:]]></a:t>
+              <a:t><![CDATA[चले आ रहे हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But you shall go unto my country, and to my kindred, and take a wife unto my son Isaac.]]></a:t>
+              <a:t><![CDATA[64. और रिबका ने भी आंख उठा कर इसहाक को देखा, और देखते ही ऊंट पर से उतर पड़ी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the servant said unto him, Possibly the woman will not be willing to follow me unto this]]></a:t>
+              <a:t><![CDATA[65. तब उसने दास से पूछा, जो पुरूष मैदान पर हम से मिलने को चला आता है, सो कौन है? दास ने कहा, वह तो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land: must I essentially bring your son again unto the land from whence you came?]]></a:t>
+              <a:t><![CDATA[मेरा स्वामी है। तब रिबका ने घूंघट ले कर अपने मुंह को ढ़ाप लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she that you have appointed for your servant Isaac; and thereby shall I know that you have showed]]></a:t>
+              <a:t><![CDATA[7. स्वर्ग का परमेश्वर यहोवा, जिसने मुझे मेरे पिता के घर से और मेरी जन्मभूमि से ले आकर मुझ से शपथ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Abraham said unto him, Beware you that you bring not my son thither again.]]></a:t>
+              <a:t><![CDATA[66. और दास ने इसहाक से अपना सारा वृत्तान्त वर्णन किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The LORD God of heaven, which took me from my father's house, and from the land of my kindred,]]></a:t>
+              <a:t><![CDATA[67. तब इसहाक रिबका को अपनी माता सारा के तम्बू में ले आया, और उसको ब्याह कर उससे प्रेम किया: और इसहाक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,711 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and which spoke unto me, and that swore unto me, saying, Unto your seed will I give this land; he]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[that matter.]]></a:t>
+              <a:t><![CDATA[को माता की मृत्यु के पश्चात शान्ति हुई॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kindness unto my master.]]></a:t>
+              <a:t><![CDATA[खाकर कहा, कि मैं यह देश तेरे वंश को दूंगा; वही अपना दूत तेरे आगे आगे भेजेगा, कि तू मेरे पुत्र के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And it came to pass, before he had done speaking, that, behold, Rebekah came out, who was born]]></a:t>
+              <a:t><![CDATA[लिये वहां से एक स्त्री ले आए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Bethuel, son of Milcah, the wife of Nahor, Abraham's brother, with her pitcher upon her shoulder.]]></a:t>
+              <a:t><![CDATA[8. और यदि वह स्त्री तेरे साथ आना न चाहे तब तो तू मेरी इस शपथ से छूट जाएगा: पर मेरे पुत्र को वहां न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the damsel was very fair to look upon, a virgin, neither had any man known her: and she went]]></a:t>
+              <a:t><![CDATA[ले जाना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down to the well, and filled her pitcher, and came up.]]></a:t>
+              <a:t><![CDATA[9. तब उस दास ने अपने स्वामी इब्राहीम की जांघ के नीचे अपना हाथ रखकर उससे इसी विषय की शपथ खाई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the servant ran to meet her, and said, Let me, I pray you, drink a little water of your]]></a:t>
+              <a:t><![CDATA[10. तब वह दास अपने स्वामी के ऊंटो में से दस ऊंट छांटकर उसके सब उत्तम उत्तम पदार्थों में से कुछ कुछ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pitcher.]]></a:t>
+              <a:t><![CDATA[ले कर चला: और मसोपोटामिया में नाहोर के नगर के पास पहुंचा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the servant took ten camels of the camels of his master, and departed; for all the goods of]]></a:t>
+              <a:t><![CDATA[1. इब्राहीम वृद्ध था और उसकी आयु बहुत थी और यहोवा ने सब बातों में उसको आशीष दी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And she said, Drink, my lord: and she hasted, and let down her pitcher upon her hand, and gave]]></a:t>
+              <a:t><![CDATA[11. और उसने ऊंटों को नगर के बाहर एक कुएं के पास बैठाया, वह संध्या का समय था, जिस समय स्त्रियां जल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him drink.]]></a:t>
+              <a:t><![CDATA[भरने के लिये निकलती हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when she had done giving him drink, she said, I will draw water for your camels also, until]]></a:t>
+              <a:t><![CDATA[12. सो वह कहने लगा, हे मेरे स्वामी इब्राहीम के परमेश्वर, यहोवा, आज मेरे कार्य को सिद्ध कर, और मेरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they have done drinking.]]></a:t>
+              <a:t><![CDATA[स्वामी इब्राहीम पर करूणा कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And she hasted, and emptied her pitcher into the gutter, and ran again unto the well to draw]]></a:t>
+              <a:t><![CDATA[13. देख मैं जल के इस सोते के पास खड़ा हूं; और नगरवासियों की बेटियां जल भरने के लिये निकली आती हैं:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water, and drew for all his camels.]]></a:t>
+              <a:t><![CDATA[14. सो ऐसा होने दे, कि जिस कन्या से मैं कहूं, कि अपना घड़ा मेरी ओर झुका, कि मैं पीऊं; और वह कहे, कि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21610,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the man wondering at her held his peace, to know whether the LORD had made his journey]]></a:t>
+              <a:t><![CDATA[ले, पी ले, पीछे मैं तेरे ऊंटो को भी पीलाऊंगी: सो वही हो जिसे तू ने अपने दास इसहाक के लिये ठहराया हो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21742,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prosperous or not.]]></a:t>
+              <a:t><![CDATA[इसी रीति मैं जान लूंगा कि तू ने मेरे स्वामी पर करूणा की है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21874,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And it came to pass, as the camels had done drinking, that the man took a golden earring of half]]></a:t>
+              <a:t><![CDATA[15. और ऐसा हुआ कि जब वह कह ही रहा था कि रिबका, जो इब्राहीम के भाई नाहोर के जन्माये मिल्का के पुत्र,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22006,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a shekel weight, and two bracelets for her hands of ten shekels weight of gold;]]></a:t>
+              <a:t><![CDATA[बतूएल की बेटी थी, वह कन्धे पर घड़ा लिये हुए आई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22138,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his master were in his hand: and he arose, and went to Mesopotamia, unto the city of Nahor.]]></a:t>
+              <a:t><![CDATA[2. सो इब्राहीम ने अपने उस दास से, जो उसके घर में पुरनिया और उसकी सारी सम्पत्ति पर अधिकारी था, कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22270,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And said, Whose daughter are you? tell me, I pray you: is there room in your father's house for]]></a:t>
+              <a:t><![CDATA[16. वह अति सुन्दर, और कुमारी थी, और किसी पुरूष का मुंह न देखा था: वह कुएं में सोते के पास उतर गई, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22402,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us to lodge in?]]></a:t>
+              <a:t><![CDATA[अपना घड़ा भर के फिर ऊपर आई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22534,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And she said unto him, I am the daughter of Bethuel the son of Milcah, which she bare unto]]></a:t>
+              <a:t><![CDATA[17. तब वह दास उससे भेंट करने को दौड़ा, और कहा, अपने घड़े में से थोड़ा पानी मुझे पिला दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22666,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nahor.]]></a:t>
+              <a:t><![CDATA[33. तब इब्राहीम के दास के आगे जलपान के लिये कुछ रखा गया: पर उसने कहा मैं जब तक अपना प्रयोजन न कह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. She said moreover unto him, We have both straw and animal food enough, and room to lodge in.]]></a:t>
+              <a:t><![CDATA[दूं, तब तक कुछ न खाऊंगा। लाबान ने कहा, कह दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22930,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the man bowed down his head, and worshipped the LORD.]]></a:t>
+              <a:t><![CDATA[18. उसने कहा, हे मेरे प्रभु, ले, पी ले: और उसने फुर्ती से घड़ा उतार कर हाथ में लिये लिये उसको पिला]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23062,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he said, Blessed be the LORD God of my master Abraham, who has not left destitute my master]]></a:t>
+              <a:t><![CDATA[दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23194,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his mercy and his truth: I being in the way, the LORD led me to the house of my master's]]></a:t>
+              <a:t><![CDATA[34. तब उसने कहा, मैं तो इब्राहीम का दास हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23326,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren.]]></a:t>
+              <a:t><![CDATA[19. जब वह उसको पिला चुकी, तक कहा, मैं तेरे ऊंटों के लिये भी तब तक पानी भर भर लाऊंगी, जब तक वे पी न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23458,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the damsel ran, and told them of her mother's house these things.]]></a:t>
+              <a:t><![CDATA[चुकें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23590,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he made his camels to kneel down without the city by a well of water at the time of the]]></a:t>
+              <a:t><![CDATA[अपना हाथ मेरी जांघ के नीचे रख:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23722,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Rebekah had a brother, and his name was Laban: and Laban ran out unto the man, unto the]]></a:t>
+              <a:t><![CDATA[35. और यहोवा ने मेरे स्वामी को बड़ी आशीष दी है; सो वह महान पुरूष हो गया है; और उसने उसको भेड़-बकरी,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23854,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[well.]]></a:t>
+              <a:t><![CDATA[गाय-बैल, सोना-रूपा, दास-दासियां, ऊंट और गदहे दिए हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23986,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And it came to pass, when he saw the earring and bracelets upon his sister's hands, and when he]]></a:t>
+              <a:t><![CDATA[36. और मेरे स्वामी की पत्नी सारा के बुढ़ापे में उससे एक पुत्र उत्पन्न हुआ है। और उस पुत्र को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24118,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard the words of Rebekah his sister, saying, Thus spoke the man unto me; that he came unto the]]></a:t>
+              <a:t><![CDATA[इब्राहीम ने अपना सब कुछ दे दिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24250,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man; and, behold, he stood by the camels at the well.]]></a:t>
+              <a:t><![CDATA[20. तब वह फुर्ती से अपने घड़े का जल हौदे में उण्डेल कर फिर कुएं पर भरने को दौड़ गई; और उसके सब ऊंटों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24382,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he said, Come in, you blessed of the LORD; wherefore stand you without? for I have prepared]]></a:t>
+              <a:t><![CDATA[के लिये पानी भर दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24514,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house, and room for the camels.]]></a:t>
+              <a:t><![CDATA[37. और मेरे स्वामी ने मुझे यह शपथ खिलाई, कि मैं उसके पुत्र के लिये कनानियों की लड़कियों में से जिन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24646,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the man came into the house: and he unbounded his camels, and gave straw and animal food for]]></a:t>
+              <a:t><![CDATA[के देश में वह रहता है, कोई स्त्री न ले आऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24778,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the camels, and water to wash his feet, and the men's feet that were with him.]]></a:t>
+              <a:t><![CDATA[21. और वह पुरूष उसकी ओर चुपचाप अचम्भे के साथ ताकता हुआ यह सोचता था, कि यहोवा ने मेरी यात्रा को सफल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24910,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And there was set food before him to eat: but he said, I will not eat, until I have told mine]]></a:t>
+              <a:t><![CDATA[किया है कि नहीं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25042,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evening, even the time that women go out to draw water.]]></a:t>
+              <a:t><![CDATA[3. और मुझ से आकाश और पृथ्वी के परमेश्वर यहोवा की इस विषय में शपथ खा, कि तू मेरे पुत्र के लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25174,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[errand. And he said, Speak on.]]></a:t>
+              <a:t><![CDATA[38. मैं उसके पिता के घर, और कुल के लोगों के पास जा कर उसके पुत्र के लिये एक स्त्री ले आऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25306,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he said, I am Abraham's servant.]]></a:t>
+              <a:t><![CDATA[39. तब मैं ने अपने स्वामी से कहा, कदाचित वह स्त्री मेरे पीछे न आए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25438,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the LORD has blessed my master greatly; and he is become great: and he has given him flocks,]]></a:t>
+              <a:t><![CDATA[40. तब उसने मुझ से कहा, यहोवा, जिसके साम्हने मैं चलता आया हूं, वह तेरे संग अपने दूत को भेज कर तेरी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25570,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and herds, and silver, and gold, and male servants, and maidservants, and camels, and asses.]]></a:t>
+              <a:t><![CDATA[यात्रा को सफल करेगा; सो तू मेरे कुल, और मेरे पिता के घराने में से मेरे पुत्र के लिये एक स्त्री ले आ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25702,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And Sarah my master's wife bare a son to my master when she was old: and unto him has he given]]></a:t>
+              <a:t><![CDATA[सकेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25834,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that he has.]]></a:t>
+              <a:t><![CDATA[22. जब ऊंट पी चुके, तब उस पुरूष ने आध तोले सोने का एक नथ निकाल कर उसको दिया, और दस तोले सोने के कंगन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25966,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And my master made me swear, saying, You shall not take a wife to my son of the daughters of the]]></a:t>
+              <a:t><![CDATA[उसके हाथों में पहिना दिए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26098,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaanites, in whose land I dwell:]]></a:t>
+              <a:t><![CDATA[41. तू तब ही मेरी इस शपथ से छूटेगा, जब तू मेरे कुल के लोगों के पास पहुंचेगा; अर्थात यदि वे मुझे कोई]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26230,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. But you shall go unto my father's house, and to my kindred, and take a wife unto my son.]]></a:t>
+              <a:t><![CDATA[स्त्री न दें, तो तू मेरी शपथ से छूटेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26362,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And I said unto my master, Possibly the woman will not follow me.]]></a:t>
+              <a:t><![CDATA[23. और पूछा, तू किस की बेटी है? यह मुझ को बता दे। क्या तेरे पिता के घर में हमारे टिकने के लिये स्थान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26494,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said O LORD God of my master Abraham, I pray you, send me good speed this day, and show]]></a:t>
+              <a:t><![CDATA[कनानियों की लड़कियों में से जिनके बीच मैं रहता हूं, किसी को न ले आएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26626,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And he said unto me, The LORD, before whom I walk, will send his angel with you, and prosper]]></a:t>
+              <a:t><![CDATA[है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26758,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your way; and you shall take a wife for my son of my kindred, and of my father's house:]]></a:t>
+              <a:t><![CDATA[42. सो मैं आज उस कुएं के निकट आकर कहने लगा, हे मेरे स्वामी इब्राहीम के परमेश्वर यहोवा, यदि तू मेरी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26890,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Then shall you be clear from this my oath, when you come to my kindred; and if they give not you]]></a:t>
+              <a:t><![CDATA[इस यात्रा को सफल करता हो:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27022,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one, you shall be clear from my oath.]]></a:t>
+              <a:t><![CDATA[24. उसने उत्तर दिया, मैं तो नाहोर के जन्माए मिल्का के पुत्र बतूएल की बेटी हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27154,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And I came this day unto the well, and said, O LORD God of my master Abraham, if now you do]]></a:t>
+              <a:t><![CDATA[43. तो देख मैं जल के इस कुएं के निकट खड़ा हूं; सो ऐसा हो, कि जो कुमारी जल भरने के लिये निकल आए, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27286,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prosper my way which I go:]]></a:t>
+              <a:t><![CDATA[मैं उससे कहूं, अपने घड़े में से मुझे थोड़ा पानी पिला;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27418,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Behold, I stand by the well of water; and it shall come to pass, that when the virgin comes]]></a:t>
+              <a:t><![CDATA[25. फिर उस ने उस से कहा, हमारे यहां पुआल और चारा बहुत है, और टिकने के लिये स्थान भी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27550,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth to draw water, and I say to her, Give me, I pray you, a little water of your pitcher to drink;]]></a:t>
+              <a:t><![CDATA[44. और वह मुझ से कहे, पी ले और मैं तेरे ऊंटो के पीने के लिये भी पानी भर दूंगी: वह वही स्त्री हो जिस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27682,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And she say to me, Both drink you, and I will also draw for your camels: let the same be the]]></a:t>
+              <a:t><![CDATA[को तू ने मेरे स्वामी के पुत्र के लिये ठहराया हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27814,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[woman whom the LORD has appointed out for my master's son.]]></a:t>
+              <a:t><![CDATA[26. तब उस पुरूष ने सिर झुका कर यहोवा को दण्डवत करके कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27946,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kindness unto my master Abraham.]]></a:t>
+              <a:t><![CDATA[4. परन्तु तू मेरे देश में मेरे ही कुटुम्बियों के पास जा कर मेरे पुत्र इसहाक के लिये एक पत्नी ले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28078,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And before I had done speaking in mine heart, behold, Rebekah came forth with her pitcher on her]]></a:t>
+              <a:t><![CDATA[45. मैं मन ही मन यह कह ही रहा था, कि देख रिबका कन्धे पर घड़ा लिये हुए निकल आई; फिर वह सोते के पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28210,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shoulder; and she went down unto the well, and drew water: and I said unto her, Let me drink, I pray]]></a:t>
+              <a:t><![CDATA[उतर के भरने लगी: और मैं ने उससे कहा, मुझे पिला दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28342,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[27. धन्य है मेरे स्वामी इब्राहीम का परमेश्वर यहोवा, कि उसने अपनी करूणा और सच्चाई को मेरे स्वामी पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28474,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And she made haste, and let down her pitcher from her shoulder, and said, Drink, and I will give]]></a:t>
+              <a:t><![CDATA[से हटा नहीं लिया: यहोवा ने मुझ को ठीक मार्ग पर चला कर मेरे स्वामी के भाई बन्धुओं के घर पर पहुचा दिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28606,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your camels drink also: so I drank, and she made the camels drink also.]]></a:t>
+              <a:t><![CDATA[है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28738,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And I asked her, and said, Whose daughter are you? And she said, the daughter of Bethuel,]]></a:t>
+              <a:t><![CDATA[46. और उसने फुर्ती से अपने घड़े को कन्धे पर से उतार के कहा, ले, पी ले, पीछे मैं तेरे ऊंटों को भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28870,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nahor's son, whom Milcah bare unto him: and I put the earring upon her face, and the bracelets upon]]></a:t>
+              <a:t><![CDATA[पिलाऊंगी: सो मैं ने पी लिया, और उसने ऊंटों को भी पिला दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29002,51 +27737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her hands.]]></a:t>
+              <a:t><![CDATA[28. और उस कन्या ने दौड़ कर अपनी माता के घर में यह सारा वृत्तान्त कह सुनाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29134,51 +27869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And I bowed down my head, and worshipped the LORD, and blessed the LORD God of my master]]></a:t>
+              <a:t><![CDATA[47. तब मैं ने उससे पूछा, कि तू किस की बेटी है? और उसने कहा, मैं तो नाहोर के जन्माए मिल्का के पुत्र]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29266,51 +28001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abraham, which had led me in the right way to take my master's brother's daughter unto his son.]]></a:t>
+              <a:t><![CDATA[बतूएल की बेटी हूं: तब मैं ने उसकी नाक में वह नथ, और उसके हाथों में वे कंगन पहिना दिए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29398,51 +28133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Behold, I stand here by the well of water; and the daughters of the men of the city come out to]]></a:t>
+              <a:t><![CDATA[आएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29530,51 +28265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And now if all of you will deal kindly and truly with my master, tell me: and if not, tell me;]]></a:t>
+              <a:t><![CDATA[29. तब लाबान जो रिबका का भाई था, सो बाहर कुएं के निकट उस पुरूष के पास दौड़ा गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29662,51 +28397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I may turn to the right hand, or to the left.]]></a:t>
+              <a:t><![CDATA[30. और ऐसा हुआ कि जब उसने वह नथ और अपनी बहिन रिबका के हाथों में वे कंगन भी देखे, और उसकी यह बात भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29794,51 +28529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. Then Laban and Bethuel answered and said, The thing proceeds from the LORD: we cannot speak unto]]></a:t>
+              <a:t><![CDATA[सुनी, कि उस पुरूष ने मुझ से ऐसी बातें कहीं; तब वह उस पुरूष के पास गया; और क्या देखा, कि वह सोते के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29926,51 +28661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you bad or good.]]></a:t>
+              <a:t><![CDATA[निकट ऊंटों के पास खड़ा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30058,51 +28793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. Behold, Rebekah is before you, take her, and go, and let her be your master's son's wife, as the]]></a:t>
+              <a:t><![CDATA[31. उसने कहा, हे यहोवा की ओर से धन्य पुरूष भीतर आ: तू क्यों बाहर खड़ा है? मैं ने घर को, और ऊंटो के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30190,51 +28925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD has spoken.]]></a:t>
+              <a:t><![CDATA[लिये भी स्थान तैयार किया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30322,51 +29057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And it came to pass, that, when Abraham's servant heard their words, he worshipped the LORD,]]></a:t>
+              <a:t><![CDATA[32. और वह पुरूष घर में गया; और लाबान ने ऊंटों की काठियां खोल कर पुआल और चारा दिया; और उसके, और उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30454,51 +29189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bowing himself to the earth.]]></a:t>
+              <a:t><![CDATA[संगी जनो के पांव धोने को जल दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30586,51 +29321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. And the servant brought forth jewels of silver, and jewels of gold, and raiment, and gave them]]></a:t>
+              <a:t><![CDATA[48. फिर मैं ने सिर झुका कर यहोवा को दण्डवत किया, और अपने स्वामी इब्राहीम के परमेश्वर यहोवा को धन्य]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30718,51 +29453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Rebekah: he gave also to her brother and to her mother precious things.]]></a:t>
+              <a:t><![CDATA[कहा, क्योंकि उसने मुझे ठीक मार्ग से पहुंचाया कि मैं अपने स्वामी के पुत्र के लिये उसकी भतीजी को ले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30850,51 +29585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[draw water:]]></a:t>
+              <a:t><![CDATA[5. दास ने उससे कहा, कदाचित वह स्त्री इस देश में मेरे साथ आना न चाहे; तो क्या मुझे तेरे पुत्र को उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30982,51 +29717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. And they did eat and drink, he and the men that were with him, and tarried all night; and they]]></a:t>
+              <a:t><![CDATA[जाऊं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31114,51 +29849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rose up in the morning, and he said, Send me away unto my master.]]></a:t>
+              <a:t><![CDATA[49. सो अब, यदि तू मेरे स्वामी के साथ कृपा और सच्चाई का व्यवहार करना चाहते हो, तो मुझ से कहो: और यदि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31246,51 +29981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. And her brother and her mother said, Let the damsel abide with us a few days, at the least ten;]]></a:t>
+              <a:t><![CDATA[नहीं चाहते हो, तौभी मुझ से कह दो; ताकि मैं दाहिनी ओर, वा बाईं ओर फिर जाऊं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31378,51 +30113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after that she shall go.]]></a:t>
+              <a:t><![CDATA[50. तब लाबान और बतूएल ने उत्तर दिया, यह बात यहोवा की ओर से हुई है: सो हम लोग तुझ से न तो भला कह सकते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31510,51 +30245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. And he said unto them, Hinder me not, seeing the LORD has prospered my way; send me away that I]]></a:t>
+              <a:t><![CDATA[हैं न बुरा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31642,51 +30377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may go to my master.]]></a:t>
+              <a:t><![CDATA[51. देख, रिबका तेरे साम्हने है, उसको ले जा, और वह यहोवा के वचन के अनुसार, तेरे स्वामी के पुत्र की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31774,51 +30509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. And they said, We will call the damsel, and enquire at her mouth.]]></a:t>
+              <a:t><![CDATA[पत्नी हो जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31906,51 +30641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. And they called Rebekah, and said unto her, Will you go with this man? And she said, I will go.]]></a:t>
+              <a:t><![CDATA[52. उनका यह वचन सुनकर, इब्राहीम के दास ने भूमि पर गिर के यहोवा को दण्डवत किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32038,51 +30773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. And they sent away Rebekah their sister, and her nurse, and Abraham's servant, and his men.]]></a:t>
+              <a:t><![CDATA[53. फिर उस दास ने सोने और रूपे के गहने, और वस्त्र निकाल कर रिबका को दिए: और उसके भाई और माता को भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32170,51 +30905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. And they blessed Rebekah, and said unto her, You are our sister, be you the mother of thousands]]></a:t>
+              <a:t><![CDATA[उसने अनमोल अनमोल वस्तुएं दी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32231,91 +30966,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -32341,51 +31076,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -32516,51 +31251,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>127</Slides>
+  <Slides>122</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>