--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -235,50 +235,86 @@
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -381,50 +417,68 @@
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
+    <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
+    <p:sldId id="380" r:id="rId127"/>
+    <p:sldId id="381" r:id="rId128"/>
+    <p:sldId id="382" r:id="rId129"/>
+    <p:sldId id="383" r:id="rId130"/>
+    <p:sldId id="384" r:id="rId131"/>
+    <p:sldId id="385" r:id="rId132"/>
+    <p:sldId id="386" r:id="rId133"/>
+    <p:sldId id="387" r:id="rId134"/>
+    <p:sldId id="388" r:id="rId135"/>
+    <p:sldId id="389" r:id="rId136"/>
+    <p:sldId id="390" r:id="rId137"/>
+    <p:sldId id="391" r:id="rId138"/>
+    <p:sldId id="392" r:id="rId139"/>
+    <p:sldId id="393" r:id="rId140"/>
+    <p:sldId id="394" r:id="rId141"/>
+    <p:sldId id="395" r:id="rId142"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -644,53 +698,71 @@
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
-  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
+  <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
+  <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
+  <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
+  <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
+  <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
+  <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
+  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
+  <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide135.xml"/>
+  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide136.xml"/>
+  <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide137.xml"/>
+  <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide138.xml"/>
+  <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide139.xml"/>
+  <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide140.xml"/>
+  <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -750,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால், நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And the servant said unto him, Possibly the woman will not be willing to follow me unto this land: must I essentially bring your son again unto the land from whence you came?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -859,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[47. And I asked her, and said, Whose daughter are you? And she said, the daughter of Bethuel, Nahor's son, whom Milcah bare unto him: and I put the earring upon her face, and the bracelets upon her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -968,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[47. And I asked her, and said, Whose daughter are you? And she said, the daughter of Bethuel, Nahor's son, whom Milcah bare unto him: and I put the earring upon her face, and the bracelets upon her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1077,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு போகலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And I bowed down my head, and worshipped the LORD, and blessed the LORD God of my master Abraham, which had led me in the right way to take my master's brother's daughter unto his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1186,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு போகலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And I bowed down my head, and worshipped the LORD, and blessed the LORD God of my master Abraham, which had led me in the right way to take my master's brother's daughter unto his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1295,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்; நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[48. And I bowed down my head, and worshipped the LORD, and blessed the LORD God of my master Abraham, which had led me in the right way to take my master's brother's daughter unto his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1404,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்; நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[49. And now if all of you will deal kindly and truly with my master, tell me: and if not, tell me; that I may turn to the right hand, or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1513,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அப்பொழுது அவர்கள்: பெண்ணை அழைத்து, அவள் வாய்ப்பிறப்பைக் கேட்போம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[49. And now if all of you will deal kindly and truly with my master, tell me: and if not, tell me; that I may turn to the right hand, or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1622,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ரெபெக்காளை அழைத்து: நீ இந்த மனிதனோடேகூடப் போகிறாயா என்று கேட்டார்கள். அவள்: போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[49. And now if all of you will deal kindly and truly with my master, tell me: and if not, tell me; that I may turn to the right hand, or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1731,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ரெபெக்காளை அழைத்து: நீ இந்த மனிதனோடேகூடப் போகிறாயா என்று கேட்டார்கள். அவள்: போகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[50. Then Laban and Bethuel answered and said, The thing proceeds from the LORD: we cannot speak unto you bad or good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1840,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அப்படியே அவர்கள் தங்கள் சகோதரியாகிய ரெபெக்காளையும், அவள் தாதியையும், ஆபிரகாமின் ஊழியக்காரனையும், அவன் மனிதரையும் அனுப்புவித்து,]]></a:t>
+              <a:t><![CDATA[50. Then Laban and Bethuel answered and said, The thing proceeds from the LORD: we cannot speak unto you bad or good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1949,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு ஆபிரகாம்: நீ என் குமாரனை மறுபடியும் அங்கே அழைத்துக்கொண்டுபோகாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[5. And the servant said unto him, Possibly the woman will not be willing to follow me unto this land: must I essentially bring your son again unto the land from whence you came?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2058,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள் பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. Behold, Rebekah is before you, take her, and go, and let her be your master's son's wife, as the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2167,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள் பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[51. Behold, Rebekah is before you, take her, and go, and let her be your master's son's wife, as the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2276,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப் போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[52. And it came to pass, that, when Abraham's servant heard their words, he worshipped the LORD, bowing himself to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2385,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப் போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[52. And it came to pass, that, when Abraham's servant heard their words, he worshipped the LORD, bowing himself to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2494,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ஈசாக்கு தென்தேசத்தில் குடியிருந்தான். அப்பொழுது அவன்: லகாய்ரோயீ என்னப்பட்ட துரவின் வழியாய்ப் புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[53. And the servant brought forth jewels of silver, and jewels of gold, and raiment, and gave them to Rebekah: he gave also to her brother and to her mother precious things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2603,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
+              <a:t><![CDATA[53. And the servant brought forth jewels of silver, and jewels of gold, and raiment, and gave them to Rebekah: he gave also to her brother and to her mother precious things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2712,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது, ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
+              <a:t><![CDATA[54. And they did eat and drink, he and the men that were with him, and tarried all night; and they rose up in the morning, and he said, Send me away unto my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2821,51 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ரெபெக்காளும் தன் கண்களை ஏறெடுத்து ஈசாக்கைக் கண்டபோது,]]></a:t>
+              <a:t><![CDATA[54. And they did eat and drink, he and the men that were with him, and tarried all night; and they rose up in the morning, and he said, Send me away unto my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2930,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான் என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[55. And her brother and her mother said, Let the damsel abide with us a few days, at the least ten; after that she shall go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3039,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான் என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[55. And her brother and her mother said, Let the damsel abide with us a few days, at the least ten; after that she shall go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3148,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[6. And Abraham said unto him, Beware you that you bring not my son thither again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3257,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. ஊழியக்காரன் தான் செய்த சகல காரியங்களையும் ஈசாக்குக்கு விவரித்துச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[56. And he said unto them, Hinder me not, seeing the LORD has prospered my way; send me away that I may go to my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3366,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத் தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி ஆறுதலடைந்தான்.]]></a:t>
+              <a:t><![CDATA[56. And he said unto them, Hinder me not, seeing the LORD has prospered my way; send me away that I may go to my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3475,51 +3547,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத் தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி ஆறுதலடைந்தான்.]]></a:t>
+              <a:t><![CDATA[57. And they said, We will call the damsel, and enquire at her mouth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. And they called Rebekah, and said unto her, Will you go with this man? And she said, I will go.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. And they sent away Rebekah their sister, and her nurse, and Abraham's servant, and his men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. And they sent away Rebekah their sister, and her nurse, and Abraham's servant, and his men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And they blessed Rebekah, and said unto her, You are our sister, be you the mother of thousands of millions, and let your seed possess the gate of those which hate them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And they blessed Rebekah, and said unto her, You are our sister, be you the mother of thousands of millions, and let your seed possess the gate of those which hate them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. And Rebekah arose, and her damsels, and they rode upon the camels, and followed the man: and the servant took Rebekah, and went his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. And Rebekah arose, and her damsels, and they rode upon the camels, and followed the man: and the servant took Rebekah, and went his way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3584,51 +4419,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[7. The LORD God of heaven, which took me from my father's house, and from the land of my kindred, and which spoke unto me, and that swore unto me, saying, Unto your seed will I give this land; he shall send his angel before you, and you shall take a wife unto my son from thence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And Isaac came from the way of the well Lahairoi; for he dwelt in the south country.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And Isaac came from the way of the well Lahairoi; for he dwelt in the south country.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. And Isaac went out to meditate in the field at the evening: and he lifted up his eyes, and saw, and, behold, the camels were coming.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. And Isaac went out to meditate in the field at the evening: and he lifted up his eyes, and saw, and, behold, the camels were coming.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. And Rebekah lifted up her eyes, and when she saw Isaac, she lighted off the camel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. For she had said unto the servant, What man is this that walks in the field to meet us? And the servant had said, It is my master: therefore she took a vail, and covered herself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide136.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. For she had said unto the servant, What man is this that walks in the field to meet us? And the servant had said, It is my master: therefore she took a vail, and covered herself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide137.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. And the servant told Isaac all things that he had done.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide138.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[67. And Isaac brought her into his mother Sarah's tent, and took Rebekah, and she became his wife; and he loved her: and Isaac was comforted after his mother's death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[67. And Isaac brought her into his mother Sarah's tent, and took Rebekah, and she became his wife; and he loved her: and Isaac was comforted after his mother's death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3693,51 +5618,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன் சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு முன்பாக அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[7. The LORD God of heaven, which took me from my father's house, and from the land of my kindred, and which spoke unto me, and that swore unto me, saying, Unto your seed will I give this land; he shall send his angel before you, and you shall take a wife unto my son from thence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[67. And Isaac brought her into his mother Sarah's tent, and took Rebekah, and she became his wife; and he loved her: and Isaac was comforted after his mother's death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3802,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெண் உன் பின்னே வர மனதில்லாதிருந்தாளேயாகில், அப்பொழுது நீ இந்த என் ஆணைக்கு நீங்கலாயிருப்பாய்; அங்கேமாத்திரம் என் குமாரனை மறுபடியும் அழைத்துக்கொண்டு போகவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. The LORD God of heaven, which took me from my father's house, and from the land of my kindred, and which spoke unto me, and that swore unto me, saying, Unto your seed will I give this land; he shall send his angel before you, and you shall take a wife unto my son from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3911,51 +5945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெண் உன் பின்னே வர மனதில்லாதிருந்தாளேயாகில், அப்பொழுது நீ இந்த என் ஆணைக்கு நீங்கலாயிருப்பாய்; அங்கேமாத்திரம் என் குமாரனை மறுபடியும் அழைத்துக்கொண்டு போகவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. The LORD God of heaven, which took me from my father's house, and from the land of my kindred, and which spoke unto me, and that swore unto me, saying, Unto your seed will I give this land; he shall send his angel before you, and you shall take a wife unto my son from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4020,51 +6054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அந்த ஊழியக்காரன் தன் கையைத் தன் எஜமானாகிய ஆபிரகாமின் தொடையின்கீழ் வைத்து, இந்தக் காரியத்தைக்குறித்து அவனுக்கு ஆணையிட்டுக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And if the woman will not be willing to follow you, then you shall be clear from this my oath: only bring not my son thither again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4129,51 +6163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன் எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய், மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
+              <a:t><![CDATA[8. And if the woman will not be willing to follow you, then you shall be clear from this my oath: only bring not my son thither again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4238,51 +6272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன் எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய், மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
+              <a:t><![CDATA[9. And the servant put his hand under the thigh of Abraham his master, and swore to him concerning that matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4347,51 +6381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாம் வயது சென்று முதிர்ந்தவனானான். கர்த்தர் ஆபிரகாமைச் சகல காரியங்களிலும் ஆசீர்வதித்து வந்தார்.]]></a:t>
+              <a:t><![CDATA[1. And Abraham was old, and well stricken in age: and the LORD had blessed Abraham in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4456,51 +6490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[9. And the servant put his hand under the thigh of Abraham his master, and swore to him concerning that matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4565,51 +6599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[10. And the servant took ten camels of the camels of his master, and departed; for all the goods of his master were in his hand: and he arose, and went to Mesopotamia, unto the city of Nahor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4674,51 +6708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம் சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[10. And the servant took ten camels of the camels of his master, and departed; for all the goods of his master were in his hand: and he arose, and went to Mesopotamia, unto the city of Nahor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4783,51 +6817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம் சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[10. And the servant took ten camels of the camels of his master, and departed; for all the goods of his master were in his hand: and he arose, and went to Mesopotamia, unto the city of Nahor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4892,51 +6926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நான் இந்தத் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், இந்த ஊராருடைய பெண்கள் தண்ணீர் மொள்ளப் புறப்பட்டு வருவார்களே.]]></a:t>
+              <a:t><![CDATA[11. And he made his camels to kneel down without the city by a well of water at the time of the evening, even the time that women go out to draw water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5001,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And he made his camels to kneel down without the city by a well of water at the time of the evening, even the time that women go out to draw water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5110,51 +7144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said O LORD God of my master Abraham, I pray you, send me good speed this day, and show kindness unto my master Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5219,51 +7253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன் ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும் செய்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said O LORD God of my master Abraham, I pray you, send me good speed this day, and show kindness unto my master Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5328,51 +7362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I stand here by the well of water; and the daughters of the men of the city come out to draw water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5437,51 +7471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I stand here by the well of water; and the daughters of the men of the city come out to draw water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5546,51 +7580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும் அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And Abraham was old, and well stricken in age: and the LORD had blessed Abraham in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5655,51 +7689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன் குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
+              <a:t><![CDATA[14. And let it come to pass, that the damsel to whom I shall say, Let down your pitcher, I pray you, that I may drink; and she shall say, Drink, and I will give your camels drink also: let the same be she that you have appointed for your servant Isaac; and thereby shall I know that you have showed kindness unto my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5764,51 +7798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன் குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
+              <a:t><![CDATA[14. And let it come to pass, that the damsel to whom I shall say, Let down your pitcher, I pray you, that I may drink; and she shall say, Drink, and I will give your camels drink also: let the same be she that you have appointed for your servant Isaac; and thereby shall I know that you have showed kindness unto my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5873,51 +7907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அந்த ஊழியக்காரன், அவளுக்கு எதிர்கொண்டோடி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் குடிக்கத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And let it come to pass, that the damsel to whom I shall say, Let down your pitcher, I pray you, that I may drink; and she shall say, Drink, and I will give your camels drink also: let the same be she that you have appointed for your servant Isaac; and thereby shall I know that you have showed kindness unto my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5982,51 +8016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச் சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And let it come to pass, that the damsel to whom I shall say, Let down your pitcher, I pray you, that I may drink; and she shall say, Drink, and I will give your camels drink also: let the same be she that you have appointed for your servant Isaac; and thereby shall I know that you have showed kindness unto my master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6091,51 +8125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச் சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, before he had done speaking, that, behold, Rebekah came out, who was born to Bethuel, son of Milcah, the wife of Nahor, Abraham's brother, with her pitcher upon her shoulder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6200,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு, அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, before he had done speaking, that, behold, Rebekah came out, who was born to Bethuel, son of Milcah, the wife of Nahor, Abraham's brother, with her pitcher upon her shoulder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6309,51 +8343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு, அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, before he had done speaking, that, behold, Rebekah came out, who was born to Bethuel, son of Milcah, the wife of Nahor, Abraham's brother, with her pitcher upon her shoulder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6418,51 +8452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது அவன்: நான் ஆபிரகாமுடைய ஊழியக்காரன்.]]></a:t>
+              <a:t><![CDATA[16. And the damsel was very fair to look upon, a virgin, neither had any man known her: and she went down to the well, and filled her pitcher, and came up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6527,51 +8561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[16. And the damsel was very fair to look upon, a virgin, neither had any man known her: and she went down to the well, and filled her pitcher, and came up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6636,51 +8670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[17. And the servant ran to meet her, and said, Let me, I pray you, drink a little water of your pitcher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6745,51 +8779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும் அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. And Abraham said unto his eldest servant of his house, that ruled over all that he had, Put, I pray you, your hand under my thigh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6854,51 +8888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும், கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. And the servant ran to meet her, and said, Let me, I pray you, drink a little water of your pitcher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6963,51 +8997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும், கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. And she said, Drink, my lord: and she hasted, and let down her pitcher upon her hand, and gave him drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7072,51 +9106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர் தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. And she said, Drink, my lord: and she hasted, and let down her pitcher upon her hand, and gave him drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7181,51 +9215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர் தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. And when she had done giving him drink, she said, I will draw water for your camels also, until they have done drinking.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7290,51 +9324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில் ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[19. And when she had done giving him drink, she said, I will draw water for your camels also, until they have done drinking.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7399,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில் ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[20. And she hasted, and emptied her pitcher into the gutter, and ran again unto the well to draw water, and drew for all his camels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7508,51 +9542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[20. And she hasted, and emptied her pitcher into the gutter, and ran again unto the well to draw water, and drew for all his camels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7617,51 +9651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[21. And the man wondering at her held his peace, to know whether the LORD had made his journey prosperous or not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7726,51 +9760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the man wondering at her held his peace, to know whether the LORD had made his journey prosperous or not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7835,51 +9869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass, as the camels had done drinking, that the man took a golden earring of half a shekel weight, and two bracelets for her hands of ten shekels weight of gold;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7944,51 +9978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
+              <a:t><![CDATA[2. And Abraham said unto his eldest servant of his house, that ruled over all that he had, Put, I pray you, your hand under my thigh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8053,51 +10087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நீ என் தகப்பன் வீட்டுக்கும், என் இனத்தாரிடத்துக்கும் போய், என் குமாரனுக்குப் பெண்கொள்ளவேண்டும் என்று ஆணையிட்டுக்கொடுக்கும்படி சொன்னார்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass, as the camels had done drinking, that the man took a golden earring of half a shekel weight, and two bracelets for her hands of ten shekels weight of gold;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8162,51 +10196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது நான் என் எஜமானை நோக்கி: ஒருவேளை அந்தப் பெண் என்பின்னே வராதேபோனாலோ என்று கேட்டதற்கு,]]></a:t>
+              <a:t><![CDATA[23. And said, Whose daughter are you? tell me, I pray you: is there room in your father's house for us to lodge in?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8271,51 +10305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
+              <a:t><![CDATA[23. And said, Whose daughter are you? tell me, I pray you: is there room in your father's house for us to lodge in?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8380,51 +10414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
+              <a:t><![CDATA[24. And she said unto him, I am the daughter of Bethuel the son of Milcah, which she bare unto Nahor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8489,51 +10523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்; என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
+              <a:t><![CDATA[25. She said moreover unto him, We have both straw and animal food enough, and room to lodge in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8598,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள் கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[26. And the man bowed down his head, and worshipped the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8707,51 +10741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள் கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[27. And he said, Blessed be the LORD God of my master Abraham, who has not left destitute my master of his mercy and his truth: I being in the way, the LORD led me to the house of my master's brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8816,51 +10850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப் பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. And he said, Blessed be the LORD God of my master Abraham, who has not left destitute my master of his mercy and his truth: I being in the way, the LORD led me to the house of my master's brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8925,51 +10959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப் பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. And he said, Blessed be the LORD God of my master Abraham, who has not left destitute my master of his mercy and his truth: I being in the way, the LORD led me to the house of my master's brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9034,51 +11068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And the damsel ran, and told them of her mother's house these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9143,51 +11177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
+              <a:t><![CDATA[3. And I will make you swear by the LORD, the God of heaven, and the God of the earth, that you shall not take a wife unto my son of the daughters of the Canaanites, among whom I dwell:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9252,51 +11286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And Rebekah had a brother, and his name was Laban: and Laban ran out unto the man, unto the well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9361,51 +11395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என் பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
+              <a:t><![CDATA[29. And Rebekah had a brother, and his name was Laban: and Laban ran out unto the man, unto the well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9470,51 +11504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என் பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, when he saw the earring and bracelets upon his sister's hands, and when he heard the words of Rebekah his sister, saying, Thus spoke the man unto me; that he came unto the man; and, behold, he stood by the camels at the well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9579,51 +11613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு அவள்: நான் நாகோருக்கு மில்க்காள் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்று சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, when he saw the earring and bracelets upon his sister's hands, and when he heard the words of Rebekah his sister, saying, Thus spoke the man unto me; that he came unto the man; and, behold, he stood by the camels at the well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9688,51 +11722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, when he saw the earring and bracelets upon his sister's hands, and when he heard the words of Rebekah his sister, saying, Thus spoke the man unto me; that he came unto the man; and, behold, he stood by the camels at the well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9797,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, when he saw the earring and bracelets upon his sister's hands, and when he heard the words of Rebekah his sister, saying, Thus spoke the man unto me; that he came unto the man; and, behold, he stood by the camels at the well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9906,51 +11940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்களிடத்தில் வைக்கோலும் தீவனமும் வேண்டியமட்டும் இருக்கிறது; இராத்தங்க இடமும் உண்டு என்றாள்]]></a:t>
+              <a:t><![CDATA[31. And he said, Come in, you blessed of the LORD; wherefore stand you without? for I have prepared the house, and room for the camels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10015,51 +12049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீ குடி என்றும், உன் ஒட்டகங்களுக்கும் மொண்டு வார்ப்பேன் என்றும் சொல்லும் பெண்ணே கர்த்தர் என் எஜமானுடைய குமாரனுக்கு நியமித்த ஸ்திரீயாகவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[31. And he said, Come in, you blessed of the LORD; wherefore stand you without? for I have prepared the house, and room for the camels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10124,51 +12158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீ குடி என்றும், உன் ஒட்டகங்களுக்கும் மொண்டு வார்ப்பேன் என்றும் சொல்லும் பெண்ணே கர்த்தர் என் எஜமானுடைய குமாரனுக்கு நியமித்த ஸ்திரீயாகவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[32. And the man came into the house: and he unbounded his camels, and gave straw and animal food for the camels, and water to wash his feet, and the men's feet that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10233,51 +12267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த மனிதன் தலை குனிந்து, கர்த்தரைப் பணிந்து கொண்டு,]]></a:t>
+              <a:t><![CDATA[32. And the man came into the house: and he unbounded his camels, and gave straw and animal food for the camels, and water to wash his feet, and the men's feet that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10342,51 +12376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போய், என் குமாரனாகிய ஈசாக்குக்குப் பெண்கொள்வேன் என்று, வானத்துக்குத் தேவனும் பூமிக்குத் தேவனுமாகிய கர்த்தர்பேரில் எனக்கு ஆணையிட்டுக்கொடுக்கும்படிக்கு, நீ உன் கையை என் தொடையின் கீழ் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[4. But you shall go unto my country, and to my kindred, and take a wife unto my son Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10451,51 +12485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் இதை என் இருதயத்தில் சொல்லி முடிக்குமுன்னே, இதோ, ரெபெக்காள் தன் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டுவந்து, துரவில் இறங்கிப்போய்த் தண்ணீர் மொண்டாள். அப்பொழுது நான்: எனக்குக் குடிக்கத் தரவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[32. And the man came into the house: and he unbounded his camels, and gave straw and animal food for the camels, and water to wash his feet, and the men's feet that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10560,51 +12594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் இதை என் இருதயத்தில் சொல்லி முடிக்குமுன்னே, இதோ, ரெபெக்காள் தன் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டுவந்து, துரவில் இறங்கிப்போய்த் தண்ணீர் மொண்டாள். அப்பொழுது நான்: எனக்குக் குடிக்கத் தரவேண்டும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[33. And there was set food before him to eat: but he said, I will not eat, until I have told mine errand. And he said, Speak on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10669,51 +12703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. And there was set food before him to eat: but he said, I will not eat, until I have told mine errand. And he said, Speak on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10778,51 +12812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And he said, I am Abraham's servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10887,51 +12921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும், தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என் எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[35. And the LORD has blessed my master greatly; and he is become great: and he has given him flocks, and herds, and silver, and gold, and male servants, and maidservants, and camels, and asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10996,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும் வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[35. And the LORD has blessed my master greatly; and he is become great: and he has given him flocks, and herds, and silver, and gold, and male servants, and maidservants, and camels, and asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11105,51 +13139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும் வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[35. And the LORD has blessed my master greatly; and he is become great: and he has given him flocks, and herds, and silver, and gold, and male servants, and maidservants, and camels, and asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11214,51 +13248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தப் பெண் ஓடி, இந்தக்காரியங்களைத் தன் தாயின் வீட்டிலுள்ளவர்களுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[36. And Sarah my master's wife bare a son to my master when she was old: and unto him has he given all that he has.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11323,51 +13357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
+              <a:t><![CDATA[36. And Sarah my master's wife bare a son to my master when she was old: and unto him has he given all that he has.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11432,51 +13466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே கடகங்களையும் போட்டு;]]></a:t>
+              <a:t><![CDATA[37. And my master made me swear, saying, You shall not take a wife to my son of the daughters of the Canaanites, in whose land I dwell:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11541,51 +13575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போய், என் குமாரனாகிய ஈசாக்குக்குப் பெண்கொள்வேன் என்று, வானத்துக்குத் தேவனும் பூமிக்குத் தேவனுமாகிய கர்த்தர்பேரில் எனக்கு ஆணையிட்டுக்கொடுக்கும்படிக்கு, நீ உன் கையை என் தொடையின் கீழ் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[4. But you shall go unto my country, and to my kindred, and take a wife unto my son Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11650,51 +13684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ரெபெக்காளுக்கு ஒரு சகோதரன் இருந்தான்; அவனுக்கு லாபான் என்று பேர்; அந்த லாபான் வெளியே துரவண்டையில் இருந்த அந்த மனிதனிடத்துக்கு ஓடினான்.]]></a:t>
+              <a:t><![CDATA[37. And my master made me swear, saying, You shall not take a wife to my son of the daughters of the Canaanites, in whose land I dwell:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11759,51 +13793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. But you shall go unto my father's house, and to my kindred, and take a wife unto my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11868,51 +13902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. But you shall go unto my father's house, and to my kindred, and take a wife unto my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11977,51 +14011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து, இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக் கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில் நின்றுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[39. And I said unto my master, Possibly the woman will not follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12086,51 +14120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And he said unto me, The LORD, before whom I walk, will send his angel with you, and prosper your way; and you shall take a wife for my son of my kindred, and of my father's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12195,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. And he said unto me, The LORD, before whom I walk, will send his angel with you, and prosper your way; and you shall take a wife for my son of my kindred, and of my father's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12304,51 +14338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[41. Then shall you be clear from this my oath, when you come to my kindred; and if they give not you one, you shall be clear from my oath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12413,51 +14447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[41. Then shall you be clear from this my oath, when you come to my kindred; and if they give not you one, you shall be clear from my oath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12522,51 +14556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
+              <a:t><![CDATA[42. And I came this day unto the well, and said, O LORD God of my master Abraham, if now you do prosper my way which I go:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12631,51 +14665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
+              <a:t><![CDATA[42. And I came this day unto the well, and said, O LORD God of my master Abraham, if now you do prosper my way which I go:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12740,51 +14774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால், நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[4. But you shall go unto my country, and to my kindred, and take a wife unto my son Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12849,51 +14883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக் கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை ஸ்தோத்திரித்தேன்.]]></a:t>
+              <a:t><![CDATA[43. Behold, I stand by the well of water; and it shall come to pass, that when the virgin comes forth to draw water, and I say to her, Give me, I pray you, a little water of your pitcher to drink;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12958,51 +14992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால், எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. Behold, I stand by the well of water; and it shall come to pass, that when the virgin comes forth to draw water, and I say to her, Give me, I pray you, a little water of your pitcher to drink;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13067,51 +15101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால், எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[44. And she say to me, Both drink you, and I will also draw for your camels: let the same be the woman whom the LORD has appointed out for my master's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13176,51 +15210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள் நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
+              <a:t><![CDATA[44. And she say to me, Both drink you, and I will also draw for your camels: let the same be the woman whom the LORD has appointed out for my master's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13285,51 +15319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள் நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
+              <a:t><![CDATA[45. And before I had done speaking in mine heart, behold, Rebekah came forth with her pitcher on her shoulder; and she went down unto the well, and drew water: and I said unto her, Let me drink, I pray you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13394,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[45. And before I had done speaking in mine heart, behold, Rebekah came forth with her pitcher on her shoulder; and she went down unto the well, and drew water: and I said unto her, Let me drink, I pray you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13503,51 +15537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[45. And before I had done speaking in mine heart, behold, Rebekah came forth with her pitcher on her shoulder; and she went down unto the well, and drew water: and I said unto her, Let me drink, I pray you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13612,51 +15646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ஆபிரகாமின் ஊழியக்காரன் அவர்கள் வார்த்தைகளைக் கேட்டபோது, தரைமட்டும் குனிந்து, கர்த்தரைப் பணிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[46. And she made haste, and let down her pitcher from her shoulder, and said, Drink, and I will give your camels drink also: so I drank, and she made the camels drink also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13721,51 +15755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து, ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[46. And she made haste, and let down her pitcher from her shoulder, and said, Drink, and I will give your camels drink also: so I drank, and she made the camels drink also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13830,51 +15864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து, ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[47. And I asked her, and said, Whose daughter are you? And she said, the daughter of Bethuel, Nahor's son, whom Milcah bare unto him: and I put the earring upon her face, and the bracelets upon her hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -13909,51 +15943,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732778" r:id="rId1"/>
+    <p:sldLayoutId id="2481563690" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14161,62 +16195,206 @@
 
 <file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide125.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide125.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide126.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide126.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide127.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide127.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide128.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide128.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide129.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide129.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide130.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide130.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide131.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide131.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide132.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide132.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide133.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide133.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide134.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide134.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide135.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide135.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide136.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide136.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide137.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide137.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide138.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide138.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide139.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide139.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide140.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide140.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
@@ -15065,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश में जहां से तू आया है ले जाना पड़ेगा?]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அந்த ஊழியக்காரன்: அவ்விடத்துப் பெண் என் பின்னே இந்தத் தேசத்துக்கு வர மனதில்லாதிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. तब उसने अपने संगी जनों समेत भोजन किया, और रात वहीं बिताई: और तड़के उठ कर कहा, मुझ को अपने स्वामी]]></a:t>
+              <a:t><![CDATA[பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்றாள்; அப்பொழுது அவளுக்குக் காதணியையும், அவள் கைகளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पास जाने के लिये विदा करो।]]></a:t>
+              <a:t><![CDATA[கடகங்களையும் போட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. रिबका के भाई और माता ने कहा, कन्या को हमारे पास कुछ दिन, अर्थात कम से कम दस दिन रहने दे; फिर]]></a:t>
+              <a:t><![CDATA[48. தலைகுனிந்து, கர்த்தரைப் பணிந்துகொண்டு, நான் என் எஜமானுடைய சகோதரன் குமாரத்தியை அவர் குமாரனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके पश्चात वह चली जाएगी।]]></a:t>
+              <a:t><![CDATA[கொள்ள என்னை நேர்வழியாய் நடத்திவந்த என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. उसने उन से कहा, यहोवा ने जो मेरी यात्रा को सफल किया है; सो तुम मुझे मत रोको अब मुझे विदा कर दो,]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि मैं अपने स्वामी के पास जाऊं।]]></a:t>
+              <a:t><![CDATA[49. இப்பொழுதும் நீங்களும் என் எஜமானுக்குத் தயையும் உண்மையும் உடையவர்களாய் நடக்க மனதுள்ளவர்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. उन्होंने कहा, हम कन्या को बुला कर पूछते हैं, और देखेंगे, कि वह क्या कहती है।]]></a:t>
+              <a:t><![CDATA[எனக்குச் சொல்லுங்கள்; இல்லையென்றால் அதையும் எனக்குச் சொல்லுங்கள், அப்பொழுது நான் வலது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. सो उन्होंने रिबका को बुला कर उससे पूछा, क्या तू इस मनुष्य के संग जाएगी? उसने कहा, हां मैं]]></a:t>
+              <a:t><![CDATA[புறத்தையாகிலும் இடதுபுறத்தையாகிலும் நோக்கிப் போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाऊंगी।]]></a:t>
+              <a:t><![CDATA[50. அப்பொழுது லாபானும் பெத்துவேலும் பிரதியுத்தரமாக: இந்தக்காரியம் கர்த்தரால் வந்தது, உமக்கு நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. तब उन्होंने अपनी बहिन रिबका, और उसकी धाय और इब्राहीम के दास, और उसके साथी सभों को विदा किया।]]></a:t>
+              <a:t><![CDATA[நலம் பொலம் ஒன்றும் சொல்லக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. इब्राहीम ने उससे कहा, चौकस रह, मेरे पुत्र को वहां कभी न ले जाना।]]></a:t>
+              <a:t><![CDATA[நீர் விட்டுவந்த தேசத்திற்குத்தானே உம்முடைய குமாரனை மறுபடியும் அழைத்துப்போகவேண்டுமோ என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. और उन्होंने रिबका को आशीर्वाद दे के कहा, हे हमारी बहिन, तू हजारों लाखों की आदिमाता हो, और तेरा]]></a:t>
+              <a:t><![CDATA[51. இதோ, ரெபெக்காள் உமக்கு முன்பாக இருக்கிறாள்; கர்த்தர் சொன்னபடியே அவள் உமது எஜமானுடைய குமாரனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वंश अपने बैरियों के नगरों का अधिकारी हो।]]></a:t>
+              <a:t><![CDATA[மனைவியாகும்படிக்கு, அவளை அழைத்துக்கொண்டுபோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. इस पर रिबका अपनी सहेलियों समेत चली; और ऊंट पर चढ़ के उस पुरूष के पीछे हो ली: सो वह दास रिबका को]]></a:t>
+              <a:t><![CDATA[52. ஆபிரகாமின் ஊழியக்காரன் அவர்கள் வார்த்தைகளைக் கேட்டபோது, தரைமட்டும் குனிந்து, கர்த்தரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ ले कर चल दिया।]]></a:t>
+              <a:t><![CDATA[பணிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. इसहाक जो दक्खिन देश में रहता था, सो लहैरोई नाम कुएं से हो कर चला आता था।]]></a:t>
+              <a:t><![CDATA[53. பின்பு அந்த ஊழியக்காரன் வெள்ளியுடைமைகளையும், பொன்னுடைமைகளையும், வஸ்திரங்களையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. और सांझ के समय वह मैदान में ध्यान करने के लिये निकला था: और उसने आंखे उठा कर क्या देखा, कि ऊंट]]></a:t>
+              <a:t><![CDATA[ரெபெக்காளுக்குக் கொடுத்ததுமன்றி, அவளுடைய சகோதரனுக்கும் தாய்க்கும் சில உச்சிதங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चले आ रहे हैं।]]></a:t>
+              <a:t><![CDATA[54. பின்பு அவனும் அவனோடிருந்த மனிதரும் புசித்துக் குடித்து, இராத்தங்கினார்கள்; காலையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. और रिबका ने भी आंख उठा कर इसहाक को देखा, और देखते ही ऊंट पर से उतर पड़ी]]></a:t>
+              <a:t><![CDATA[எழுந்திருந்து, அவன்: என் எஜமானிடத்துக்கு என்னை அனுப்பிவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. तब उसने दास से पूछा, जो पुरूष मैदान पर हम से मिलने को चला आता है, सो कौन है? दास ने कहा, वह तो]]></a:t>
+              <a:t><![CDATA[55. அப்பொழுது அவள் சகோதரனும் அவள் தாயும், பத்து நாளாகிலும் பெண் எங்களோடிருக்கட்டும், பிற்பாடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरा स्वामी है। तब रिबका ने घूंघट ले कर अपने मुंह को ढ़ाप लिया।]]></a:t>
+              <a:t><![CDATA[போகலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. स्वर्ग का परमेश्वर यहोवा, जिसने मुझे मेरे पिता के घर से और मेरी जन्मभूमि से ले आकर मुझ से शपथ]]></a:t>
+              <a:t><![CDATA[6. அதற்கு ஆபிரகாம்: நீ என் குமாரனை மறுபடியும் அங்கே அழைத்துக்கொண்டுபோகாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. और दास ने इसहाक से अपना सारा वृत्तान्त वर्णन किया।]]></a:t>
+              <a:t><![CDATA[56. அதற்கு அவன்: கர்த்தர் என் பிரயாணத்தை வாய்க்கப்பண்ணியிருக்க, நீங்கள் எனக்குத் தடைசெய்யாதிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +20411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. तब इसहाक रिबका को अपनी माता सारा के तम्बू में ले आया, और उसको ब्याह कर उससे प्रेम किया: और इसहाक]]></a:t>
+              <a:t><![CDATA[நான் என் எஜமானிடத்துக்குப் போக என்னை அனுப்பிவிடவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +20543,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को माता की मृत्यु के पश्चात शान्ति हुई॥]]></a:t>
+              <a:t><![CDATA[57. அப்பொழுது அவர்கள்: பெண்ணை அழைத்து, அவள் வாய்ப்பிறப்பைக் கேட்போம் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. ரெபெக்காளை அழைத்து: நீ இந்த மனிதனோடேகூடப் போகிறாயா என்று கேட்டார்கள். அவள்: போகிறேன் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. அப்படியே அவர்கள் தங்கள் சகோதரியாகிய ரெபெக்காளையும், அவள் தாதியையும், ஆபிரகாமின் ஊழியக்காரனையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் மனிதரையும் அனுப்புவித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. ரெபெக்காளை வாழ்த்தி: எங்கள் சகோதரியே, நீ கோடாகோடியாய்ப் பெருகுவாயாக; உன் சந்ததியார் தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பகைஞருடைய வாசல்களைச் சுதந்தரித்துக்கொள்வார்களாக என்று ஆசீர்வதித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. அப்பொழுது ரெபெக்காளும் அவள் வேலைக்காரிகளும் எழுந்து ஒட்டகங்களின்மேல் ஏறி, அந்த மனிதனோடேகூடப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போனார்கள். ஊழியக்காரன் ரெபெக்காளை அழைத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +21599,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खाकर कहा, कि मैं यह देश तेरे वंश को दूंगा; वही अपना दूत तेरे आगे आगे भेजेगा, कि तू मेरे पुत्र के]]></a:t>
+              <a:t><![CDATA[7. என்னை என் தகப்பனுடைய வீட்டிலும் என் இனத்தார் இருக்கிற தேசத்திலுமிருந்து அழைத்து வந்தவரும், உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. ஈசாக்கு தென்தேசத்தில் குடியிருந்தான். அப்பொழுது அவன்: லகாய்ரோயீ என்னப்பட்ட துரவின் வழியாய்ப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புறப்பட்டுவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. ஈசாக்கு சாயங்காலவேளையிலே தியானம்பண்ண வெளியிலே போயிருந்து, தன் கண்களை ஏறெடுத்துப் பார்த்தபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒட்டகங்கள் வரக்கண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. ரெபெக்காளும் தன் கண்களை ஏறெடுத்து ஈசாக்கைக் கண்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. ஊழியக்காரனை நோக்கி: அங்கே நமக்கு எதிராக நடந்து வருகிற அந்த மனிதன் யார் என்று கேட்டாள். அவர்தான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide136.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என் எஜமான் என்று ஊழியக்காரன் சொன்னான். அப்பொழுது அவள் ஒட்டகத்தை விட்டிறங்கி முக்காடிட்டுக்கொண்டாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide137.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. ஊழியக்காரன் தான் செய்த சகல காரியங்களையும் ஈசாக்குக்கு விவரித்துச் சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide138.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[67. அப்பொழுது ஈசாக்கு ரெபெக்காளைத் தன் தாய் சாராளுடைய கூடாரத்துக்கு அழைத்துக்கொண்டுபோய், அவளைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தனக்கு மனைவியாக்கிக்கொண்டு, அவளை நேசித்தான். ஈசாக்கு தன் தாய்க்காகக் கொண்டிருந்த துக்கம் நீங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +23051,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये वहां से एक स्त्री ले आए।]]></a:t>
+              <a:t><![CDATA[சந்ததிக்கு இந்த தேசத்தைத் தருவேன் என்று எனக்குச் சொல்லி ஆணையிட்டவருமான வானத்துக்குத் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆறுதலடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +23315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और यदि वह स्त्री तेरे साथ आना न चाहे तब तो तू मेरी इस शपथ से छूट जाएगा: पर मेरे पुत्र को वहां न]]></a:t>
+              <a:t><![CDATA[கர்த்தர், நீ அங்கேயிருந்து என் குமாரனுக்கு ஒரு பெண்ணைக் கொண்டுவரும்படிக்கு, தம்முடைய தூதனை உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +23447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले जाना।]]></a:t>
+              <a:t><![CDATA[முன்பாக அனுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +23579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब उस दास ने अपने स्वामी इब्राहीम की जांघ के नीचे अपना हाथ रखकर उससे इसी विषय की शपथ खाई।]]></a:t>
+              <a:t><![CDATA[8. பெண் உன் பின்னே வர மனதில்லாதிருந்தாளேயாகில், அப்பொழுது நீ இந்த என் ஆணைக்கு நீங்கலாயிருப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +23711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब वह दास अपने स्वामी के ऊंटो में से दस ऊंट छांटकर उसके सब उत्तम उत्तम पदार्थों में से कुछ कुछ]]></a:t>
+              <a:t><![CDATA[அங்கேமாத்திரம் என் குமாரனை மறுபடியும் அழைத்துக்கொண்டு போகவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +23843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले कर चला: और मसोपोटामिया में नाहोर के नगर के पास पहुंचा।]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அந்த ஊழியக்காரன் தன் கையைத் தன் எஜமானாகிய ஆபிரகாமின் தொடையின்கீழ் வைத்து, இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +23975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. इब्राहीम वृद्ध था और उसकी आयु बहुत थी और यहोवा ने सब बातों में उसको आशीष दी थी।]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாம் வயது சென்று முதிர்ந்தவனானான். கர்த்தர் ஆபிரகாமைச் சகல காரியங்களிலும் ஆசீர்வதித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +24107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उसने ऊंटों को नगर के बाहर एक कुएं के पास बैठाया, वह संध्या का समय था, जिस समय स्त्रियां जल]]></a:t>
+              <a:t><![CDATA[காரியத்தைக்குறித்து அவனுக்கு ஆணையிட்டுக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +24239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भरने के लिये निकलती हैं।]]></a:t>
+              <a:t><![CDATA[10. பின்பு அந்த ஊழியக்காரன் தன் எஜமானுடைய ஒட்டகங்களில் பத்து ஒட்டகங்களைத் தன்னுடனே கொண்டுபோனான்; தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +24371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. सो वह कहने लगा, हे मेरे स्वामी इब्राहीम के परमेश्वर, यहोवा, आज मेरे कार्य को सिद्ध कर, और मेरे]]></a:t>
+              <a:t><![CDATA[எஜமானுடைய சகலவித உச்சிதமான பொருள்களும் அவன் கையில் இருந்தன; அவன் எழுந்து புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +24503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वामी इब्राहीम पर करूणा कर।]]></a:t>
+              <a:t><![CDATA[மெசொப்பொத்தாமியாவிலே நாகோருடைய ஊரில் சேர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +24635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. देख मैं जल के इस सोते के पास खड़ा हूं; और नगरवासियों की बेटियां जल भरने के लिये निकली आती हैं:]]></a:t>
+              <a:t><![CDATA[11. ஊருக்குப் புறம்பே ஒரு தண்ணீர்த் துரவண்டையிலே, தண்ணீர் மொள்ள ஸ்திரீகள் புறப்படுகிற சாயங்கால]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +24767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. सो ऐसा होने दे, कि जिस कन्या से मैं कहूं, कि अपना घड़ा मेरी ओर झुका, कि मैं पीऊं; और वह कहे, कि]]></a:t>
+              <a:t><![CDATA[வேளையிலே, ஒட்டகங்களை மடக்கி, தனக்குள்ளே சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +24899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले, पी ले, पीछे मैं तेरे ऊंटो को भी पीलाऊंगी: सो वही हो जिसे तू ने अपने दास इसहाक के लिये ठहराया हो;]]></a:t>
+              <a:t><![CDATA[12. என் எஜமானாகிய ஆபிரகாமுக்கு தேவனாயிருக்கிற கர்த்தாவே, இன்றைக்கு நீர் எனக்குக் காரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +25031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसी रीति मैं जान लूंगा कि तू ने मेरे स्वामी पर करूणा की है।]]></a:t>
+              <a:t><![CDATA[சித்திக்கப்பண்ணி, என் எஜமானாகிய ஆபிரகாமுக்குத் தயவு செய்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +25163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और ऐसा हुआ कि जब वह कह ही रहा था कि रिबका, जो इब्राहीम के भाई नाहोर के जन्माये मिल्का के पुत्र,]]></a:t>
+              <a:t><![CDATA[13. இதோ, நான் இந்தத் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், இந்த ஊராருடைய பெண்கள் தண்ணீர் மொள்ளப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +25295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बतूएल की बेटी थी, वह कन्धे पर घड़ा लिये हुए आई।]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு வருவார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +25427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. सो इब्राहीम ने अपने उस दास से, जो उसके घर में पुरनिया और उसकी सारी सम्पत्ति पर अधिकारी था, कहा,]]></a:t>
+              <a:t><![CDATA[வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +25559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. वह अति सुन्दर, और कुमारी थी, और किसी पुरूष का मुंह न देखा था: वह कुएं में सोते के पास उतर गई, और]]></a:t>
+              <a:t><![CDATA[14. நான் குடிக்க உன் குடத்தைச் சாய்க்கவேண்டும் என்று நான் சொல்லும்போது: குடி என்றும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +25691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपना घड़ा भर के फिर ऊपर आई।]]></a:t>
+              <a:t><![CDATA[ஒட்டகங்களும் குடிக்கும்படி வார்ப்பேன் என்றும் சொல்லும் பெண் எவளோ, அவளே நீர் உம்முடைய ஊழியக்காரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +25823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब वह दास उससे भेंट करने को दौड़ा, और कहा, अपने घड़े में से थोड़ा पानी मुझे पिला दे।]]></a:t>
+              <a:t><![CDATA[ஈசாக்குக்கு நியமித்தவளாயிருக்கவும், என் எஜமானுக்கு அநுக்கிரகம் செய்தீர் என்று நான் அதினாலே அறியவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,51 +25955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. तब इब्राहीम के दास के आगे जलपान के लिये कुछ रखा गया: पर उसने कहा मैं जब तक अपना प्रयोजन न कह]]></a:t>
+              <a:t><![CDATA[செய்தருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21533,51 +26087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूं, तब तक कुछ न खाऊंगा। लाबान ने कहा, कह दे।]]></a:t>
+              <a:t><![CDATA[15. அவன் இப்படிச் சொல்லி முடிக்கும் முன்னே, இதோ, ஆபிரகாமுடைய சகோதரனாகிய நாகோரின் மனைவி மில்க்காளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21665,51 +26219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उसने कहा, हे मेरे प्रभु, ले, पी ले: और उसने फुर्ती से घड़ा उतार कर हाथ में लिये लिये उसको पिला]]></a:t>
+              <a:t><![CDATA[குமாரனாயிருக்கிற பெத்துவேலுக்குப் பிறந்த ரெபெக்காள் குடத்தைத் தோள்மேல் வைத்துக்கொண்டு புறப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +26351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया।]]></a:t>
+              <a:t><![CDATA[வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21929,51 +26483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. तब उसने कहा, मैं तो इब्राहीम का दास हूं।]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பெண் மகா ரூபவதியும், புருஷனை அறியாத கன்னிகையுமாய் இருந்தாள்; அவள் துரவில் இறங்கி, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22061,51 +26615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. जब वह उसको पिला चुकी, तक कहा, मैं तेरे ऊंटों के लिये भी तब तक पानी भर भर लाऊंगी, जब तक वे पी न]]></a:t>
+              <a:t><![CDATA[குடத்தை நிரப்பிக்கொண்டு ஏறிவந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22193,51 +26747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चुकें।]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அந்த ஊழியக்காரன், அவளுக்கு எதிர்கொண்டோடி: உன் குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22325,51 +26879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपना हाथ मेरी जांघ के नीचे रख:]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ஆபிரகாம் தன் வீட்டிலுள்ளவர்களில் வயதில் மூத்தவனும், தனக்கு உண்டான எல்லாவற்றிற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22457,51 +27011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और यहोवा ने मेरे स्वामी को बड़ी आशीष दी है; सो वह महान पुरूष हो गया है; और उसने उसको भेड़-बकरी,]]></a:t>
+              <a:t><![CDATA[குடிக்கத் தரவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22589,51 +27143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गाय-बैल, सोना-रूपा, दास-दासियां, ऊंट और गदहे दिए हैं।]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவள்: குடியும் என் ஆண்டவனே என்று சீக்கிரமாய்க் குடத்தைத் தன் கையில் இறக்கிக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22721,51 +27275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और मेरे स्वामी की पत्नी सारा के बुढ़ापे में उससे एक पुत्र उत्पन्न हुआ है। और उस पुत्र को]]></a:t>
+              <a:t><![CDATA[அவனுக்குக் குடிக்கக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22853,51 +27407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इब्राहीम ने अपना सब कुछ दे दिया है।]]></a:t>
+              <a:t><![CDATA[19. கொடுத்தபின், உம்முடைய ஒட்டகங்களும் குடித்துத் தீருமட்டும் அவைகளுக்கும் மொண்டு வார்ப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22985,51 +27539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब वह फुर्ती से अपने घड़े का जल हौदे में उण्डेल कर फिर कुएं पर भरने को दौड़ गई; और उसके सब ऊंटों]]></a:t>
+              <a:t><![CDATA[சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23117,51 +27671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये पानी भर दिया।]]></a:t>
+              <a:t><![CDATA[20. சீக்கிரமாய்த் தன் குடத்துத் தண்ணீரைத் தொட்டியிலே ஊற்றிவிட்டு, இன்னும் மொண்டுவரத் துரவண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23249,51 +27803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और मेरे स्वामी ने मुझे यह शपथ खिलाई, कि मैं उसके पुत्र के लिये कनानियों की लड़कियों में से जिन]]></a:t>
+              <a:t><![CDATA[ஓடி, அவனுடைய ஒட்டகங்களுக்கெல்லாம் மொண்டு வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23381,51 +27935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के देश में वह रहता है, कोई स्त्री न ले आऊंगा।]]></a:t>
+              <a:t><![CDATA[21. அந்த மனிதன் அவளைக்குறித்து ஆச்சரியப்பட்டு, கர்த்தர் தன் பிரயாணத்தை வாய்க்கப்பண்ணினாரோ இல்லையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23513,51 +28067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और वह पुरूष उसकी ओर चुपचाप अचम्भे के साथ ताकता हुआ यह सोचता था, कि यहोवा ने मेरी यात्रा को सफल]]></a:t>
+              <a:t><![CDATA[என்று அறியும்பொருட்டு மவுனமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23645,51 +28199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया है कि नहीं।]]></a:t>
+              <a:t><![CDATA[22. ஒட்டகங்கள் குடித்துத் தீர்ந்தபின், அந்த மனிதன் அரைச்சேக்கல் எடையுள்ள பொற்காதணியையும், அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23777,51 +28331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और मुझ से आकाश और पृथ्वी के परमेश्वर यहोवा की इस विषय में शपथ खा, कि तू मेरे पुत्र के लिये]]></a:t>
+              <a:t><![CDATA[அதிகாரியுமாகிய தன் ஊழியக்காரனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23909,51 +28463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. मैं उसके पिता के घर, और कुल के लोगों के पास जा कर उसके पुत्र के लिये एक स्त्री ले आऊंगा।]]></a:t>
+              <a:t><![CDATA[கைகளுக்குப் பத்துச்சேக்கல் எடைப்பொன்னுள்ள இரண்டு கடகங்களையும் எடுத்துக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24041,51 +28595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. तब मैं ने अपने स्वामी से कहा, कदाचित वह स्त्री मेरे पीछे न आए।]]></a:t>
+              <a:t><![CDATA[23. நீ யாருடைய மகள், எனக்குச் சொல்லவேண்டும்; நாங்கள் உன் தகப்பன் வீட்டில் இராத்தங்க இடம் உண்டா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24173,51 +28727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. तब उसने मुझ से कहा, यहोवा, जिसके साम्हने मैं चलता आया हूं, वह तेरे संग अपने दूत को भेज कर तेरी]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24305,51 +28859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यात्रा को सफल करेगा; सो तू मेरे कुल, और मेरे पिता के घराने में से मेरे पुत्र के लिये एक स्त्री ले आ]]></a:t>
+              <a:t><![CDATA[24. அதற்கு அவள்: நான் நாகோருக்கு மில்க்காள் பெற்ற குமாரனாகிய பெத்துவேலின் மகள் என்று சொன்னதுமன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24437,51 +28991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सकेगा।]]></a:t>
+              <a:t><![CDATA[25. எங்களிடத்தில் வைக்கோலும் தீவனமும் வேண்டியமட்டும் இருக்கிறது; இராத்தங்க இடமும் உண்டு என்றாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24569,51 +29123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. जब ऊंट पी चुके, तब उस पुरूष ने आध तोले सोने का एक नथ निकाल कर उसको दिया, और दस तोले सोने के कंगन]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அந்த மனிதன் தலை குனிந்து, கர்த்தரைப் பணிந்து கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24701,51 +29255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके हाथों में पहिना दिए;]]></a:t>
+              <a:t><![CDATA[27. என் எஜமானாகிய ஆபிரகாமின் தேவனாயிருக்கிற கர்த்தருக்கு ஸ்தோத்திரம்; அவர் தம்முடைய கிருபையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24833,51 +29387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. तू तब ही मेरी इस शपथ से छूटेगा, जब तू मेरे कुल के लोगों के पास पहुंचेगा; अर्थात यदि वे मुझे कोई]]></a:t>
+              <a:t><![CDATA[தம்முடைய உண்மையையும் என் எஜமானை விட்டு நீக்கவில்லை; நான் பிரயாணம்பண்ணிவருகையில், கர்த்தர் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24965,51 +29519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्त्री न दें, तो तू मेरी शपथ से छूटेगा।]]></a:t>
+              <a:t><![CDATA[எஜமானுடைய சகோதரர் வீட்டுக்கு என்னை அழைத்துக்கொண்டுவந்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25097,51 +29651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और पूछा, तू किस की बेटी है? यह मुझ को बता दे। क्या तेरे पिता के घर में हमारे टिकने के लिये स्थान]]></a:t>
+              <a:t><![CDATA[28. அந்தப் பெண் ஓடி, இந்தக்காரியங்களைத் தன் தாயின் வீட்டிலுள்ளவர்களுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25229,51 +29783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कनानियों की लड़कियों में से जिनके बीच मैं रहता हूं, किसी को न ले आएगा।]]></a:t>
+              <a:t><![CDATA[3. நான் குடியிருக்கிற கானானியருடைய குமாரத்திகளில் நீ என் குமாரனுக்குப் பெண்கொள்ளாமல்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25361,51 +29915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है?]]></a:t>
+              <a:t><![CDATA[29. ரெபெக்காளுக்கு ஒரு சகோதரன் இருந்தான்; அவனுக்கு லாபான் என்று பேர்; அந்த லாபான் வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25493,51 +30047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. सो मैं आज उस कुएं के निकट आकर कहने लगा, हे मेरे स्वामी इब्राहीम के परमेश्वर यहोवा, यदि तू मेरी]]></a:t>
+              <a:t><![CDATA[துரவண்டையில் இருந்த அந்த மனிதனிடத்துக்கு ஓடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25625,51 +30179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस यात्रा को सफल करता हो:]]></a:t>
+              <a:t><![CDATA[30. அவன் தன் சகோதரி தரித்திருந்த அந்தக் காதணியையும், அவள் கைகளில் போட்டிருந்த கடகங்களையும் பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25757,51 +30311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. उसने उत्तर दिया, मैं तो नाहोर के जन्माए मिल्का के पुत्र बतूएल की बेटी हूं।]]></a:t>
+              <a:t><![CDATA[இன்ன இன்னபடி அந்த மனிதன் என்னோடே பேசினானென்று தன் சகோதரி ரெபெக்காள் சொன்ன வார்த்தைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25889,51 +30443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. तो देख मैं जल के इस कुएं के निकट खड़ा हूं; सो ऐसा हो, कि जो कुमारी जल भरने के लिये निकल आए, और]]></a:t>
+              <a:t><![CDATA[கேட்டமாத்திரத்தில், அந்த மனிதனிடத்தில் வந்தான்; அவன் துரவு அருகே ஒட்டகங்கள் அண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26021,51 +30575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं उससे कहूं, अपने घड़े में से मुझे थोड़ा पानी पिला;]]></a:t>
+              <a:t><![CDATA[நின்றுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26153,51 +30707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. फिर उस ने उस से कहा, हमारे यहां पुआल और चारा बहुत है, और टिकने के लिये स्थान भी है।]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது அவன்: கர்த்தரால் ஆசீர்வதிக்கப்பட்டவரே, உள்ளே வாரும்; நீர் வெளியே நிற்பானேன்? உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26285,51 +30839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. और वह मुझ से कहे, पी ले और मैं तेरे ऊंटो के पीने के लिये भी पानी भर दूंगी: वह वही स्त्री हो जिस]]></a:t>
+              <a:t><![CDATA[வீடும், ஒட்டகங்களுக்கு இடமும் ஆயத்தம்பண்ணியிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26417,51 +30971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को तू ने मेरे स्वामी के पुत्र के लिये ठहराया हो।]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அந்த மனிதன் வீட்டுக்குப் போனான். லாபான் ஒட்டகங்களின் கட்டவிழ்த்து, ஒட்டகங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26549,51 +31103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब उस पुरूष ने सिर झुका कर यहोवा को दण्डवत करके कहा,]]></a:t>
+              <a:t><![CDATA[வைக்கோலும் தீவனமும் போட்டு, அவனும், அவனோடே வந்தவர்களும் தங்கள் கால்களைக் கழுவிக்கொள்ளத் தண்ணீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26681,51 +31235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. परन्तु तू मेरे देश में मेरे ही कुटुम्बियों के पास जा कर मेरे पुत्र इसहाक के लिये एक पत्नी ले]]></a:t>
+              <a:t><![CDATA[4. நீ என் தேசத்துக்கும் என் இனத்தாரிடத்துக்கும் போய், என் குமாரனாகிய ஈசாக்குக்குப் பெண்கொள்வேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26813,51 +31367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. मैं मन ही मन यह कह ही रहा था, कि देख रिबका कन्धे पर घड़ा लिये हुए निकल आई; फिर वह सोते के पास]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26945,51 +31499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उतर के भरने लगी: और मैं ने उससे कहा, मुझे पिला दे।]]></a:t>
+              <a:t><![CDATA[33. பின்பு, அவனுக்கு முன்பாக போஜனம் வைக்கப்பட்டது. அப்பொழுது அவன்: நான் வந்த காரியத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27077,51 +31631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. धन्य है मेरे स्वामी इब्राहीम का परमेश्वर यहोवा, कि उसने अपनी करूणा और सच्चाई को मेरे स्वामी पर]]></a:t>
+              <a:t><![CDATA[சொல்லுமுன்னே புசிக்கமாட்டேன் என்றான். அதற்கு அவன் சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27209,51 +31763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से हटा नहीं लिया: यहोवा ने मुझ को ठीक मार्ग पर चला कर मेरे स्वामी के भाई बन्धुओं के घर पर पहुचा दिया]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது அவன்: நான் ஆபிரகாமுடைய ஊழியக்காரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27341,51 +31895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் என் எஜமானை மிகவும் ஆசீர்வதித்திருக்கிறார், அவர் சீமானாயிருக்கிறார்; கர்த்தர் அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27473,51 +32027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. और उसने फुर्ती से अपने घड़े को कन्धे पर से उतार के कहा, ले, पी ले, पीछे मैं तेरे ऊंटों को भी]]></a:t>
+              <a:t><![CDATA[ஆடுமாடுகளையும், வெள்ளியையும், பொன்னையும், வேலைக்காரரையும், வேலைக்காரிகளையும், ஒட்டகங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27605,51 +32159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिलाऊंगी: सो मैं ने पी लिया, और उसने ऊंटों को भी पिला दिया।]]></a:t>
+              <a:t><![CDATA[கழுதைகளையும் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27737,51 +32291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और उस कन्या ने दौड़ कर अपनी माता के घर में यह सारा वृत्तान्त कह सुनाया।]]></a:t>
+              <a:t><![CDATA[36. என் எஜமானுடைய மனைவியாகிய சாராள் முதிர்வயதானபோது, என் எஜமானுக்கு ஒரு குமாரனைப் பெற்றாள்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27869,51 +32423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. तब मैं ने उससे पूछा, कि तू किस की बेटी है? और उसने कहा, मैं तो नाहोर के जन्माए मिल्का के पुत्र]]></a:t>
+              <a:t><![CDATA[தமக்கு உண்டான யாவையும் அவனுக்குக் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28001,51 +32555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बतूएल की बेटी हूं: तब मैं ने उसकी नाक में वह नथ, और उसके हाथों में वे कंगन पहिना दिए।]]></a:t>
+              <a:t><![CDATA[37. என் எஜமான் என்னை நோக்கி: நான் குடியிருக்கிற கானான் தேசத்தாருடைய குமாரத்திகளில் நீ என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28133,51 +32687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आएगा।]]></a:t>
+              <a:t><![CDATA[என்று, வானத்துக்குத் தேவனும் பூமிக்குத் தேவனுமாகிய கர்த்தர்பேரில் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28265,51 +32819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. तब लाबान जो रिबका का भाई था, सो बाहर कुएं के निकट उस पुरूष के पास दौड़ा गया।]]></a:t>
+              <a:t><![CDATA[குமாரனுக்குப் பெண் கொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28397,51 +32951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और ऐसा हुआ कि जब उसने वह नथ और अपनी बहिन रिबका के हाथों में वे कंगन भी देखे, और उसकी यह बात भी]]></a:t>
+              <a:t><![CDATA[38. நீ என் தகப்பன் வீட்டுக்கும், என் இனத்தாரிடத்துக்கும் போய், என் குமாரனுக்குப் பெண்கொள்ளவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28529,51 +33083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सुनी, कि उस पुरूष ने मुझ से ऐसी बातें कहीं; तब वह उस पुरूष के पास गया; और क्या देखा, कि वह सोते के]]></a:t>
+              <a:t><![CDATA[என்று ஆணையிட்டுக்கொடுக்கும்படி சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28661,51 +33215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकट ऊंटों के पास खड़ा है।]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது நான் என் எஜமானை நோக்கி: ஒருவேளை அந்தப் பெண் என்பின்னே வராதேபோனாலோ என்று கேட்டதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28793,51 +33347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. उसने कहा, हे यहोवा की ओर से धन्य पुरूष भीतर आ: तू क्यों बाहर खड़ा है? मैं ने घर को, और ऊंटो के]]></a:t>
+              <a:t><![CDATA[40. அவர்: நான் வழிபடும் கர்த்தர் உன்னோடே தம்முடைய தூதனை அனுப்பி, உன் பிரயாணத்தை வாய்க்கப்பண்ணுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28925,51 +33479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये भी स्थान तैयार किया है।]]></a:t>
+              <a:t><![CDATA[என் இனத்தாரிடத்திலும், என் தகப்பன் வீட்டிலும் நீ என் குமாரனுக்குப் பெண்கொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29057,51 +33611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और वह पुरूष घर में गया; और लाबान ने ऊंटों की काठियां खोल कर पुआल और चारा दिया; और उसके, और उसके]]></a:t>
+              <a:t><![CDATA[41. நீ என் இனத்தாரிடத்துக்குப் போனால், என் ஆணைக்கு நீங்கலாயிருப்பாய்; அவர்கள் உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29189,51 +33743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[संगी जनो के पांव धोने को जल दिया।]]></a:t>
+              <a:t><![CDATA[பெண்கொடாமற்போனாலும், நீ என் ஆணைக்கு நீங்கலாயிருப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29321,51 +33875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. फिर मैं ने सिर झुका कर यहोवा को दण्डवत किया, और अपने स्वामी इब्राहीम के परमेश्वर यहोवा को धन्य]]></a:t>
+              <a:t><![CDATA[42. அப்படியே நான் இன்று துரவண்டையிலே வந்து: என் எஜமானாகிய ஆபிரகாமின் தேவனாகிய கர்த்தரே, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29453,51 +34007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहा, क्योंकि उसने मुझे ठीक मार्ग से पहुंचाया कि मैं अपने स्वामी के पुत्र के लिये उसकी भतीजी को ले]]></a:t>
+              <a:t><![CDATA[பிரயாணத்தை நீர் இப்பொழுது வாய்க்கப்பண்ணுவீரானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29585,51 +34139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. दास ने उससे कहा, कदाचित वह स्त्री इस देश में मेरे साथ आना न चाहे; तो क्या मुझे तेरे पुत्र को उस]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுக்கொடுக்கும்படிக்கு, நீ உன் கையை என் தொடையின் கீழ் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29717,51 +34271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाऊं।]]></a:t>
+              <a:t><![CDATA[43. இதோ, நான் தண்ணீர்த் துரவண்டையிலே நிற்கிறேன், தண்ணீர் மொள்ள வரப்போகிற கன்னிகையை நான் நோக்கி: உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29849,51 +34403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. सो अब, यदि तू मेरे स्वामी के साथ कृपा और सच्चाई का व्यवहार करना चाहते हो, तो मुझ से कहो: और यदि]]></a:t>
+              <a:t><![CDATA[குடத்திலிருக்கிற தண்ணீரில் கொஞ்சம் எனக்குக் குடிக்கத் தரவேண்டும் என்று கேட்கும்போது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29981,51 +34535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं चाहते हो, तौभी मुझ से कह दो; ताकि मैं दाहिनी ओर, वा बाईं ओर फिर जाऊं।]]></a:t>
+              <a:t><![CDATA[44. நீ குடி என்றும், உன் ஒட்டகங்களுக்கும் மொண்டு வார்ப்பேன் என்றும் சொல்லும் பெண்ணே கர்த்தர் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30113,51 +34667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. तब लाबान और बतूएल ने उत्तर दिया, यह बात यहोवा की ओर से हुई है: सो हम लोग तुझ से न तो भला कह सकते]]></a:t>
+              <a:t><![CDATA[எஜமானுடைய குமாரனுக்கு நியமித்த ஸ்திரீயாகவேண்டும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30245,51 +34799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं न बुरा।]]></a:t>
+              <a:t><![CDATA[45. நான் இதை என் இருதயத்தில் சொல்லி முடிக்குமுன்னே, இதோ, ரெபெக்காள் தன் குடத்தைத் தோள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30377,51 +34931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. देख, रिबका तेरे साम्हने है, उसको ले जा, और वह यहोवा के वचन के अनुसार, तेरे स्वामी के पुत्र की]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொண்டு புறப்பட்டுவந்து, துரவில் இறங்கிப்போய்த் தண்ணீர் மொண்டாள். அப்பொழுது நான்: எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30509,51 +35063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पत्नी हो जाए।]]></a:t>
+              <a:t><![CDATA[குடிக்கத் தரவேண்டும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30641,51 +35195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. उनका यह वचन सुनकर, इब्राहीम के दास ने भूमि पर गिर के यहोवा को दण्डवत किया।]]></a:t>
+              <a:t><![CDATA[46. அவள் சீக்கிரமாய்த் தன் தோள்மேலிருந்த குடத்தை இறக்கி, குடியும், உம்முடைய ஒட்டகங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30773,51 +35327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. फिर उस दास ने सोने और रूपे के गहने, और वस्त्र निकाल कर रिबका को दिए: और उसके भाई और माता को भी]]></a:t>
+              <a:t><![CDATA[வார்ப்பேன் என்றாள். நான் குடித்தேன்; ஒட்டகங்களுக்கும் வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30905,51 +35459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने अनमोल अनमोल वस्तुएं दी।]]></a:t>
+              <a:t><![CDATA[47. அப்பொழுது: நீ யாருடைய மகள் என்று அவளைக் கேட்டேன்; அதற்கு அவள்: நான் மில்க்காள் நாகோருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30966,91 +35520,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -31076,51 +35630,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -31251,51 +35805,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>122</Slides>
+  <Slides>140</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>