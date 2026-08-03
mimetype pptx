--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -101,56 +101,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,53 +180,50 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
-    <p:sldId id="311" r:id="rId58"/>
-[...1 lines deleted...]
-    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -385,56 +376,53 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆபிரகாமுக்கு இருந்த மறுமனையாட்டிகளின் பிள்ளைகளுக்கோ ஆபிரகாம் நன்கொடைகளைக் கொடுத்து, தான் உயிரோடிருக்கும்போதே அவர்களைத் தன் குமாரனாகிய ஈசாக்கைவிட்டுக் கிழக்கே போகக் கீழ்தேசத்துக்கு அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்மவேலின் வயது நூற்று முப்பத்தேழு. பின்பு அவன் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆபிரகாம் உயிரோடிருந்த ஆயுசு நாட்கள் நூற்று எழுபத்தைந்து வருஷம்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் ஆவிலா துவக்கி எகிப்துக்கு எதிராக அசீரியாவுக்குப் போகிற வழியிலிருக்கும் சூர்மட்டும் வாசம்பண்ணினார்கள். இது அவன் சகோதரர் எல்லாருக்கும் முன்பாக அவன் குடியேறின பூமி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆபிரகாம் உயிரோடிருந்த ஆயுசு நாட்கள் நூற்று எழுபத்தைந்து வருஷம்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் ஆவிலா துவக்கி எகிப்துக்கு எதிராக அசீரியாவுக்குப் போகிற வழியிலிருக்கும் சூர்மட்டும் வாசம்பண்ணினார்கள். இது அவன் சகோதரர் எல்லாருக்கும் முன்பாக அவன் குடியேறின பூமி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிற்பாடு ஆபிரகாம் நல்ல நரைவயதிலும், முதிர்ந்த பூரண ஆயுசிலும் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[19. ஆபிரகாமின் குமாரனாகிய ஈசாக்குடைய வம்ச வரலாறு; ஆபிரகாம் ஈசாக்கைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிற்பாடு ஆபிரகாம் நல்ல நரைவயதிலும், முதிர்ந்த பூரண ஆயுசிலும் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[20. ஈசாக்கு ரெபெக்காளை விவாகம்பண்ணுகிறபோது நாற்பது வயதாயிருந்தான்; இவள் பதான்அராம் என்னும் சீரியா தேசத்தானாகிய லாபானுக்குச் சகோதரியுமானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் குமாரராகிய ஈசாக்கும் இஸ்மவேலும் மம்ரேக்கு எதிரே ஏத்தியனான சோகாரின் குமாரனாகிய எப்பெரோனின் நிலத்திலுள்ள மக்பேலா என்னப்பட்ட குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஈசாக்கு ரெபெக்காளை விவாகம்பண்ணுகிறபோது நாற்பது வயதாயிருந்தான்; இவள் பதான்அராம் என்னும் சீரியா தேசத்தானாகிய லாபானுக்குச் சகோதரியுமானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் குமாரராகிய ஈசாக்கும் இஸ்மவேலும் மம்ரேக்கு எதிரே ஏத்தியனான சோகாரின் குமாரனாகிய எப்பெரோனின் நிலத்திலுள்ள மக்பேலா என்னப்பட்ட குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மலடியாயிருந்த தன் மனைவிக்காக ஈசாக்கு கர்த்தரை நோக்கி வேண்டுதல் செய்தான்; கர்த்தர் அவன் வேண்டுதலைக் கேட்டருளினார்; அவன் மனைவி ரெபெக்காள் கர்ப்பந்தரித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த நிலத்தை ஏத்தின் புத்திரர் கையிலே ஆபிரகாம் வாங்கியிருந்தான்; அங்கே ஆபிரகாமும் அவன் மனைவியாகிய சாராளும் அடக்கம்பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மலடியாயிருந்த தன் மனைவிக்காக ஈசாக்கு கர்த்தரை நோக்கி வேண்டுதல் செய்தான்; கர்த்தர் அவன் வேண்டுதலைக் கேட்டருளினார்; அவன் மனைவி ரெபெக்காள் கர்ப்பந்தரித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த நிலத்தை ஏத்தின் புத்திரர் கையிலே ஆபிரகாம் வாங்கியிருந்தான்; அங்கே ஆபிரகாமும் அவன் மனைவியாகிய சாராளும் அடக்கம்பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவள் கர்ப்பத்திலே பிள்ளைகள் ஒன்றோடொன்று மோதிக்கொண்டிருந்தன; அப்பொழுது அவள்: இப்படியானால் எனக்கு எப்படியோ என்று சொல்லி, கர்த்தரிடத்தில் விசாரிக்கும்படி போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆபிரகாம் மரித்தபின் தேவன் அவன் குமாரனாகிய ஈசாக்கை ஆசீர்வதித்தார். லகாய்ரோயீ என்னும் துரவுக்குச் சமீபமாய் ஈசாக்கு குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அவள் கர்ப்பத்திலே பிள்ளைகள் ஒன்றோடொன்று மோதிக்கொண்டிருந்தன; அப்பொழுது அவள்: இப்படியானால் எனக்கு எப்படியோ என்று சொல்லி, கர்த்தரிடத்தில் விசாரிக்கும்படி போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாம் கேத்தூராள் என்னும் பேர் கொண்ட ஒரு ஸ்திரீயையும் விவாகம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. சாராளுடைய அடிமைப்பெண்ணாகிய எகிப்து தேசத்தாளான ஆகார் ஆபிரகாமுக்குப் பெற்ற குமாரனாகிய இஸ்மவேலின் வம்ச வரலாறு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆபிரகாம் மரித்தபின் தேவன் அவன் குமாரனாகிய ஈசாக்கை ஆசீர்வதித்தார். லகாய்ரோயீ என்னும் துரவுக்குச் சமீபமாய் ஈசாக்கு குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அதற்குக் கர்த்தர்: இரண்டு ஜாதிகள் உன் கர்ப்பத்தில் உண்டாயிருக்கிறது; இரண்டுவித ஜனங்கள் உன் வயிற்றிலிருந்து பிரியும், அவர்களில் ஒரு ஜனத்தார் மற்ற ஜனத்தாரைப்பார்க்கிலும் பலத்திருப்பார்கள், மூத்தவன் இளையவனைச் சேவிப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாராளுடைய அடிமைப்பெண்ணாகிய எகிப்து தேசத்தாளான ஆகார் ஆபிரகாமுக்குப் பெற்ற குமாரனாகிய இஸ்மவேலின் வம்ச வரலாறு:]]></a:t>
+              <a:t><![CDATA[23. அதற்குக் கர்த்தர்: இரண்டு ஜாதிகள் உன் கர்ப்பத்தில் உண்டாயிருக்கிறது; இரண்டுவித ஜனங்கள் உன் வயிற்றிலிருந்து பிரியும், அவர்களில் ஒரு ஜனத்தார் மற்ற ஜனத்தாரைப்பார்க்கிலும் பலத்திருப்பார்கள், மூத்தவன் இளையவனைச் சேவிப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாராளுடைய அடிமைப்பெண்ணாகிய எகிப்து தேசத்தாளான ஆகார் ஆபிரகாமுக்குப் பெற்ற குமாரனாகிய இஸ்மவேலின் வம்ச வரலாறு:]]></a:t>
+              <a:t><![CDATA[24. பிரசவகாலம் பூரணமானபோது, அவள் கர்ப்பத்தில் இரட்டைப் பிள்ளைகள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பற்பல சந்ததிகளாய்ப் பிரிந்த இஸ்மவேலின் புத்திரருடைய நாமங்களாவன; இஸ்மவேலுடைய மூத்த மகன் நெபாயோத்; பின்பு கேதார், அத்பியேல், மிப்சாம்,]]></a:t>
+              <a:t><![CDATA[25. மூத்தவன் சிவந்த நிறமுள்ளவனாயும் சர்வாங்கமும் ரோம அங்கி போர்த்தவன போலவும் வெளிப்பட்டான்; அவனுக்கு ஏசா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பற்பல சந்ததிகளாய்ப் பிரிந்த இஸ்மவேலின் புத்திரருடைய நாமங்களாவன; இஸ்மவேலுடைய மூத்த மகன் நெபாயோத்; பின்பு கேதார், அத்பியேல், மிப்சாம்,]]></a:t>
+              <a:t><![CDATA[25. மூத்தவன் சிவந்த நிறமுள்ளவனாயும் சர்வாங்கமும் ரோம அங்கி போர்த்தவன போலவும் வெளிப்பட்டான்; அவனுக்கு ஏசா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மிஷ்மா, தூமா, மாசா,]]></a:t>
+              <a:t><![CDATA[26. பின்பு, அவன் சகோதரன் தன் கையினாலே ஏசாவின் குதிங்காலைப் பிடித்துக்கொண்டு வெளிப்பட்டான்; அவனுக்கு யாக்கோபு என்று பேரிட்டார்கள்; இவர்களை அவள் பெற்றபோது ஈசாக்கு அறுபது வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதார், தேமா, யெத்தூர், நாபீஸ், கேத்மா என்பவைகளே.]]></a:t>
+              <a:t><![CDATA[26. பின்பு, அவன் சகோதரன் தன் கையினாலே ஏசாவின் குதிங்காலைப் பிடித்துக்கொண்டு வெளிப்பட்டான்; அவனுக்கு யாக்கோபு என்று பேரிட்டார்கள்; இவர்களை அவள் பெற்றபோது ஈசாக்கு அறுபது வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தங்கள் கிராமங்களிலும் அரண்களிலும் குடியிருந்த தங்கள் ஜனத்தாருக்குப் பன்னிரண்டு பிரபுக்களாகிய இஸ்மவேலின் குமாரர்கள் இவர்களே, இவர்களுடைய நாமங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[27. இந்தப் பிள்ளைகள் பெரியவர்களானபோது, ஏசா வேட்டையில் வல்லவனும் வனசஞ்சாரியுமாய் இருந்தான்; யாக்கோபு குணசாலியும் கூடாரவாசியுமாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தங்கள் கிராமங்களிலும் அரண்களிலும் குடியிருந்த தங்கள் ஜனத்தாருக்குப் பன்னிரண்டு பிரபுக்களாகிய இஸ்மவேலின் குமாரர்கள் இவர்களே, இவர்களுடைய நாமங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[27. இந்தப் பிள்ளைகள் பெரியவர்களானபோது, ஏசா வேட்டையில் வல்லவனும் வனசஞ்சாரியுமாய் இருந்தான்; யாக்கோபு குணசாலியும் கூடாரவாசியுமாய் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்மவேலின் வயது நூற்று முப்பத்தேழு. பின்பு அவன் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[28. ஏசா வேட்டையாடிக்கொண்டு வருகிறது ஈசாக்கினுடைய வாய்க்கு ருசிகரமாயிருந்ததினாலே ஏசாவின்மேல் பட்சமாயிருந்தான்; ரெபெக்காளோ யாக்கோபின்மேல் பட்சமாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவள் அவனுக்குச் சிம்ரானையும், யக்ஷானையும், மேதானையும், மீதியானையும், இஸ்பாக்கையும், சூவாகையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[13. பற்பல சந்ததிகளாய்ப் பிரிந்த இஸ்மவேலின் புத்திரருடைய நாமங்களாவன; இஸ்மவேலுடைய மூத்த மகன் நெபாயோத்; பின்பு கேதார், அத்பியேல், மிப்சாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்மவேலின் வயது நூற்று முப்பத்தேழு. பின்பு அவன் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[28. ஏசா வேட்டையாடிக்கொண்டு வருகிறது ஈசாக்கினுடைய வாய்க்கு ருசிகரமாயிருந்ததினாலே ஏசாவின்மேல் பட்சமாயிருந்தான்; ரெபெக்காளோ யாக்கோபின்மேல் பட்சமாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ஆவிலா துவக்கி எகிப்துக்கு எதிராக அசீரியாவுக்குப் போகிற வழியிலிருக்கும் சூர்மட்டும் வாசம்பண்ணினார்கள். இது அவன் சகோதரர் எல்லாருக்கும் முன்பாக அவன் குடியேறின பூமி.]]></a:t>
+              <a:t><![CDATA[29. ஒரு நாள் ஏசா வெளியிலிருந்து களைத்து வந்தபோது, யாக்கோபு கூழ் சமைத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ஆவிலா துவக்கி எகிப்துக்கு எதிராக அசீரியாவுக்குப் போகிற வழியிலிருக்கும் சூர்மட்டும் வாசம்பண்ணினார்கள். இது அவன் சகோதரர் எல்லாருக்கும் முன்பாக அவன் குடியேறின பூமி.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஏசா யாக்கோபை நோக்கி: அந்தச் சிவப்பான கூழிலே நான் சாப்பிடக் கொஞ்சம் தா, இளைத்திருக்கிறேன் என்றான்; இதனாலே அவனுக்கு ஏதோம் என்கிற பேர் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆபிரகாமின் குமாரனாகிய ஈசாக்குடைய வம்ச வரலாறு; ஆபிரகாம் ஈசாக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது ஏசா யாக்கோபை நோக்கி: அந்தச் சிவப்பான கூழிலே நான் சாப்பிடக் கொஞ்சம் தா, இளைத்திருக்கிறேன் என்றான்; இதனாலே அவனுக்கு ஏதோம் என்கிற பேர் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஈசாக்கு ரெபெக்காளை விவாகம்பண்ணுகிறபோது நாற்பது வயதாயிருந்தான்; இவள் பதான்அராம் என்னும் சீரியா தேசத்தானாகிய லாபானுக்குச் சகோதரியுமானவள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது யாக்கோபு: உன் சேஷ்ட புத்திரபாகத்தை இன்று எனக்கு விற்றுப்போடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஈசாக்கு ரெபெக்காளை விவாகம்பண்ணுகிறபோது நாற்பது வயதாயிருந்தான்; இவள் பதான்அராம் என்னும் சீரியா தேசத்தானாகிய லாபானுக்குச் சகோதரியுமானவள்.]]></a:t>
+              <a:t><![CDATA[32. அதற்கு ஏசா: இதோ, நான் சாகப்போகிறேனே, இந்தச் சேஷ்டபுத்திரபாகம் எனக்கு என்னத்திற்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மலடியாயிருந்த தன் மனைவிக்காக ஈசாக்கு கர்த்தரை நோக்கி வேண்டுதல் செய்தான்; கர்த்தர் அவன் வேண்டுதலைக் கேட்டருளினார்; அவன் மனைவி ரெபெக்காள் கர்ப்பந்தரித்தாள்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது யாக்கோபு: இன்று எனக்கு ஆணையிட்டுக்கொடு என்றான்; அவன் யாக்கோபுக்கு ஆணையிட்டு, தன் சேஷ்ட புத்திரபாகத்தை அவனுக்கு விற்றுப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மலடியாயிருந்த தன் மனைவிக்காக ஈசாக்கு கர்த்தரை நோக்கி வேண்டுதல் செய்தான்; கர்த்தர் அவன் வேண்டுதலைக் கேட்டருளினார்; அவன் மனைவி ரெபெக்காள் கர்ப்பந்தரித்தாள்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது யாக்கோபு: இன்று எனக்கு ஆணையிட்டுக்கொடு என்றான்; அவன் யாக்கோபுக்கு ஆணையிட்டு, தன் சேஷ்ட புத்திரபாகத்தை அவனுக்கு விற்றுப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் கர்ப்பத்திலே பிள்ளைகள் ஒன்றோடொன்று மோதிக்கொண்டிருந்தன; அப்பொழுது அவள்: இப்படியானால் எனக்கு எப்படியோ என்று சொல்லி, கர்த்தரிடத்தில் விசாரிக்கும்படி போனாள்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது யாக்கோபு ஏசாவுக்கு அப்பத்தையும் பயற்றங்கூழையும் கொடுத்தான்; அவன் புசித்துக் குடித்து எழுந்திருந்து போய்விட்டான். இப்படி ஏசா தன் சேஷ்ட புத்திரபாகத்தை அலட்சியம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவள் கர்ப்பத்திலே பிள்ளைகள் ஒன்றோடொன்று மோதிக்கொண்டிருந்தன; அப்பொழுது அவள்: இப்படியானால் எனக்கு எப்படியோ என்று சொல்லி, கர்த்தரிடத்தில் விசாரிக்கும்படி போனாள்.]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது யாக்கோபு ஏசாவுக்கு அப்பத்தையும் பயற்றங்கூழையும் கொடுத்தான்; அவன் புசித்துக் குடித்து எழுந்திருந்து போய்விட்டான். இப்படி ஏசா தன் சேஷ்ட புத்திரபாகத்தை அலட்சியம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யக்ஷான் சேபாவையும், தேதானையும் பெற்றான்; தேதானுடைய குமாரர் அசூரீம், லெத்தூசீம், லெயூமீம் என்பவர்கள்]]></a:t>
+              <a:t><![CDATA[13. பற்பல சந்ததிகளாய்ப் பிரிந்த இஸ்மவேலின் புத்திரருடைய நாமங்களாவன; இஸ்மவேலுடைய மூத்த மகன் நெபாயோத்; பின்பு கேதார், அத்பியேல், மிப்சாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்குக் கர்த்தர்: இரண்டு ஜாதிகள் உன் கர்ப்பத்தில் உண்டாயிருக்கிறது; இரண்டுவித ஜனங்கள் உன் வயிற்றிலிருந்து பிரியும், அவர்களில் ஒரு ஜனத்தார் மற்ற ஜனத்தாரைப்பார்க்கிலும் பலத்திருப்பார்கள், மூத்தவன் இளையவனைச் சேவிப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாம் கேத்தூராள் என்னும் பேர் கொண்ட ஒரு ஸ்திரீயையும் விவாகம்பண்ணியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்குக் கர்த்தர்: இரண்டு ஜாதிகள் உன் கர்ப்பத்தில் உண்டாயிருக்கிறது; இரண்டுவித ஜனங்கள் உன் வயிற்றிலிருந்து பிரியும், அவர்களில் ஒரு ஜனத்தார் மற்ற ஜனத்தாரைப்பார்க்கிலும் பலத்திருப்பார்கள், மூத்தவன் இளையவனைச் சேவிப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. அவள் அவனுக்குச் சிம்ரானையும், யக்ஷானையும், மேதானையும், மீதியானையும், இஸ்பாக்கையும், சூவாகையும் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்குக் கர்த்தர்: இரண்டு ஜாதிகள் உன் கர்ப்பத்தில் உண்டாயிருக்கிறது; இரண்டுவித ஜனங்கள் உன் வயிற்றிலிருந்து பிரியும், அவர்களில் ஒரு ஜனத்தார் மற்ற ஜனத்தாரைப்பார்க்கிலும் பலத்திருப்பார்கள், மூத்தவன் இளையவனைச் சேவிப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. யக்ஷான் சேபாவையும், தேதானையும் பெற்றான்; தேதானுடைய குமாரர் அசூரீம், லெத்தூசீம், லெயூமீம் என்பவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பிரசவகாலம் பூரணமானபோது, அவள் கர்ப்பத்தில் இரட்டைப் பிள்ளைகள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. மீதியானுடைய குமாரர் ஏப்பா, ஏப்பேர், ஆனோக்கு, அபீதா, எல்தாகா என்பவர்கள்; இவர்கள் எல்லாரும் கேத்தூராளின் பிள்ளைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூத்தவன் சிவந்த நிறமுள்ளவனாயும் சர்வாங்கமும் ரோம அங்கி போர்த்தவன போலவும் வெளிப்பட்டான்; அவனுக்கு ஏசா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆபிரகாம் தனக்கு உண்டான யாவையும் ஈசாக்குக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு, அவன் சகோதரன் தன் கையினாலே ஏசாவின் குதிங்காலைப் பிடித்துக்கொண்டு வெளிப்பட்டான்; அவனுக்கு யாக்கோபு என்று பேரிட்டார்கள்; இவர்களை அவள் பெற்றபோது ஈசாக்கு அறுபது வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஆபிரகாமுக்கு இருந்த மறுமனையாட்டிகளின் பிள்ளைகளுக்கோ ஆபிரகாம் நன்கொடைகளைக் கொடுத்து, தான் உயிரோடிருக்கும்போதே அவர்களைத் தன் குமாரனாகிய ஈசாக்கைவிட்டுக் கிழக்கே போகக் கீழ்தேசத்துக்கு அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு, அவன் சகோதரன் தன் கையினாலே ஏசாவின் குதிங்காலைப் பிடித்துக்கொண்டு வெளிப்பட்டான்; அவனுக்கு யாக்கோபு என்று பேரிட்டார்கள்; இவர்களை அவள் பெற்றபோது ஈசாக்கு அறுபது வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஆபிரகாமுக்கு இருந்த மறுமனையாட்டிகளின் பிள்ளைகளுக்கோ ஆபிரகாம் நன்கொடைகளைக் கொடுத்து, தான் உயிரோடிருக்கும்போதே அவர்களைத் தன் குமாரனாகிய ஈசாக்கைவிட்டுக் கிழக்கே போகக் கீழ்தேசத்துக்கு அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்தப் பிள்ளைகள் பெரியவர்களானபோது, ஏசா வேட்டையில் வல்லவனும் வனசஞ்சாரியுமாய் இருந்தான்; யாக்கோபு குணசாலியும் கூடாரவாசியுமாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. ஆபிரகாம் உயிரோடிருந்த ஆயுசு நாட்கள் நூற்று எழுபத்தைந்து வருஷம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்தப் பிள்ளைகள் பெரியவர்களானபோது, ஏசா வேட்டையில் வல்லவனும் வனசஞ்சாரியுமாய் இருந்தான்; யாக்கோபு குணசாலியும் கூடாரவாசியுமாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. பிற்பாடு ஆபிரகாம் நல்ல நரைவயதிலும், முதிர்ந்த பூரண ஆயுசிலும் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஏசா வேட்டையாடிக்கொண்டு வருகிறது ஈசாக்கினுடைய வாய்க்கு ருசிகரமாயிருந்ததினாலே ஏசாவின்மேல் பட்சமாயிருந்தான்; ரெபெக்காளோ யாக்கோபின்மேல் பட்சமாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[8. பிற்பாடு ஆபிரகாம் நல்ல நரைவயதிலும், முதிர்ந்த பூரண ஆயுசிலும் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யக்ஷான் சேபாவையும், தேதானையும் பெற்றான்; தேதானுடைய குமாரர் அசூரீம், லெத்தூசீம், லெயூமீம் என்பவர்கள்]]></a:t>
+              <a:t><![CDATA[14. மிஷ்மா, தூமா, மாசா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒரு நாள் ஏசா வெளியிலிருந்து களைத்து வந்தபோது, யாக்கோபு கூழ் சமைத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. அவன் குமாரராகிய ஈசாக்கும் இஸ்மவேலும் மம்ரேக்கு எதிரே ஏத்தியனான சோகாரின் குமாரனாகிய எப்பெரோனின் நிலத்திலுள்ள மக்பேலா என்னப்பட்ட குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ஏசா யாக்கோபை நோக்கி: அந்தச் சிவப்பான கூழிலே நான் சாப்பிடக் கொஞ்சம் தா, இளைத்திருக்கிறேன் என்றான்; இதனாலே அவனுக்கு ஏதோம் என்கிற பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. அவன் குமாரராகிய ஈசாக்கும் இஸ்மவேலும் மம்ரேக்கு எதிரே ஏத்தியனான சோகாரின் குமாரனாகிய எப்பெரோனின் நிலத்திலுள்ள மக்பேலா என்னப்பட்ட குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது ஏசா யாக்கோபை நோக்கி: அந்தச் சிவப்பான கூழிலே நான் சாப்பிடக் கொஞ்சம் தா, இளைத்திருக்கிறேன் என்றான்; இதனாலே அவனுக்கு ஏதோம் என்கிற பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. அந்த நிலத்தை ஏத்தின் புத்திரர் கையிலே ஆபிரகாம் வாங்கியிருந்தான்; அங்கே ஆபிரகாமும் அவன் மனைவியாகிய சாராளும் அடக்கம்பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யாக்கோபு: உன் சேஷ்ட புத்திரபாகத்தை இன்று எனக்கு விற்றுப்போடு என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அந்த நிலத்தை ஏத்தின் புத்திரர் கையிலே ஆபிரகாம் வாங்கியிருந்தான்; அங்கே ஆபிரகாமும் அவன் மனைவியாகிய சாராளும் அடக்கம்பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு ஏசா: இதோ, நான் சாகப்போகிறேனே, இந்தச் சேஷ்டபுத்திரபாகம் எனக்கு என்னத்திற்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[11. ஆபிரகாம் மரித்தபின் தேவன் அவன் குமாரனாகிய ஈசாக்கை ஆசீர்வதித்தார். லகாய்ரோயீ என்னும் துரவுக்குச் சமீபமாய் ஈசாக்கு குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,378 +5823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது யாக்கோபு: இன்று எனக்கு ஆணையிட்டுக்கொடு என்றான்; அவன் யாக்கோபுக்கு ஆணையிட்டு, தன் சேஷ்ட புத்திரபாகத்தை அவனுக்கு விற்றுப்போட்டான்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[34. அப்பொழுது யாக்கோபு ஏசாவுக்கு அப்பத்தையும் பயற்றங்கூழையும் கொடுத்தான்; அவன் புசித்துக் குடித்து எழுந்திருந்து போய்விட்டான். இப்படி ஏசா தன் சேஷ்ட புத்திரபாகத்தை அலட்சியம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[11. ஆபிரகாம் மரித்தபின் தேவன் அவன் குமாரனாகிய ஈசாக்கை ஆசீர்வதித்தார். லகாய்ரோயீ என்னும் துரவுக்குச் சமீபமாய் ஈசாக்கு குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மீதியானுடைய குமாரர் ஏப்பா, ஏப்பேர், ஆனோக்கு, அபீதா, எல்தாகா என்பவர்கள்; இவர்கள் எல்லாரும் கேத்தூராளின் பிள்ளைகள்.]]></a:t>
+              <a:t><![CDATA[15. ஆதார், தேமா, யெத்தூர், நாபீஸ், கேத்மா என்பவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மீதியானுடைய குமாரர் ஏப்பா, ஏப்பேர், ஆனோக்கு, அபீதா, எல்தாகா என்பவர்கள்; இவர்கள் எல்லாரும் கேத்தூராளின் பிள்ளைகள்.]]></a:t>
+              <a:t><![CDATA[16. தங்கள் கிராமங்களிலும் அரண்களிலும் குடியிருந்த தங்கள் ஜனத்தாருக்குப் பன்னிரண்டு பிரபுக்களாகிய இஸ்மவேலின் குமாரர்கள் இவர்களே, இவர்களுடைய நாமங்களும் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிரகாம் தனக்கு உண்டான யாவையும் ஈசாக்குக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[16. தங்கள் கிராமங்களிலும் அரண்களிலும் குடியிருந்த தங்கள் ஜனத்தாருக்குப் பன்னிரண்டு பிரபுக்களாகிய இஸ்மவேலின் குமாரர்கள் இவர்களே, இவர்களுடைய நாமங்களும் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆபிரகாமுக்கு இருந்த மறுமனையாட்டிகளின் பிள்ளைகளுக்கோ ஆபிரகாம் நன்கொடைகளைக் கொடுத்து, தான் உயிரோடிருக்கும்போதே அவர்களைத் தன் குமாரனாகிய ஈசாக்கைவிட்டுக் கிழக்கே போகக் கீழ்தேசத்துக்கு அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்மவேலின் வயது நூற்று முப்பத்தேழு. பின்பு அவன் பிராணன் போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488557" r:id="rId1"/>
+    <p:sldLayoutId id="2474732645" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7121,74 +6782,50 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7321,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from Isaac his son, while he yet lived, eastward, unto the east country.]]></a:t>
+              <a:t><![CDATA[मिला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And these are the days of the years of Abraham's life which he lived, an hundred threescore and]]></a:t>
+              <a:t><![CDATA[18. और उसके वंश हवीला से शूर तक, जो मिस्र के सम्मुख अश्शूर् के मार्ग में है, बस गए। और उनका भाग उनके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifteen years.]]></a:t>
+              <a:t><![CDATA[सब भाई बन्धुओं के सम्मुख पड़ा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then Abraham gave up the spirit, and died in a good old age, an old man, and full of years; and]]></a:t>
+              <a:t><![CDATA[19. इब्राहीम के पुत्र इसहाक की वंशावली यह है: इब्राहीम से इसहाक उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was gathered to his people.]]></a:t>
+              <a:t><![CDATA[20. और इसहाक ने चालीस वर्ष का हो कर रिबका को, जो पद्दनराम के वासी, अरामी बतूएल की बेटी, और अरामी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And his sons Isaac and Ishmael buried him in the cave of Machpelah, in the field of Ephron the]]></a:t>
+              <a:t><![CDATA[लाबान की बहिन भी, ब्याह लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Zohar the Hittite, which is before Mamre;]]></a:t>
+              <a:t><![CDATA[21. इसहाक की पत्नी तो बांझ थी, सो उस ने उस के निमित्त यहोवा से बिनती की: और यहोवा ने उसकी बिनती]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The field which Abraham purchased of the sons of Heth: there was Abraham buried, and Sarah his]]></a:t>
+              <a:t><![CDATA[सुनी, सो उसकी पत्नी रिबका गर्भवती हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife.]]></a:t>
+              <a:t><![CDATA[22. और लड़के उसके गर्भ में आपस में लिपट के एक दूसरे को मारने लगे: तब उसने कहा, मेरी जो ऐसी ही दशा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass after the death of Abraham, that God blessed his son Isaac; and Isaac dwelt]]></a:t>
+              <a:t><![CDATA[रहेगी तो मैं क्योंकर जीवित रहूंगी? और वह यहोवा की इच्छा पूछने को गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then again Abraham took a wife, and her name was Keturah.]]></a:t>
+              <a:t><![CDATA[12. इब्राहीम का पुत्र इश्माएल जो सारा की लौंडी हाजिरा मिस्री से उत्पन्न हुआ था, उसकी यह वंशावली है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the well Lahairoi.]]></a:t>
+              <a:t><![CDATA[23. तब यहोवा ने उससे कहा तेरे गर्भ में दो जातियां हैं, और तेरी कोख से निकलते ही दो राज्य के लोग अलग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Now these are the generations of Ishmael, Abraham's son, whom Hagar the Egyptian, Sarah's]]></a:t>
+              <a:t><![CDATA[अलग होंगे, और एक राज्य के लोग दूसरे से अधिक सामर्थी होंगे और बड़ा बेटा छोटे के आधीन होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[handmaid, bare unto Abraham:]]></a:t>
+              <a:t><![CDATA[24. जब उसके पुत्र उत्पन्न होने का समय आया, तब क्या प्रगट हुआ, कि उसके गर्भ में जुड़वें बालक हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And these are the names of the sons of Ishmael, by their names, according to their generations:]]></a:t>
+              <a:t><![CDATA[25. और पहिला जो उत्पन्न हुआ सो लाल निकला, और उसका सारा शरीर कम्बल के समान रोममय था; सो उसका नाम ऐसाव]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the firstborn of Ishmael, Nebajoth; and Kedar, and Adbeel, and Mibsam,]]></a:t>
+              <a:t><![CDATA[रखा गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Mishma, and Dumah, and Massa,]]></a:t>
+              <a:t><![CDATA[26. पीछे उसका भाई अपने हाथ से ऐसाव की एड़ी पकड़े हुए उत्पन्न हुआ; और उसका नाम याकूब रखा गया। और जब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Hadar, and Tema, Jetur, Naphish, and Kedemah:]]></a:t>
+              <a:t><![CDATA[रिबका ने उन को जन्म दिया तब इसहाक साठ वर्ष का था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. These are the sons of Ishmael, and these are their names, by their towns, and by their castles;]]></a:t>
+              <a:t><![CDATA[27. फिर वे लड़के बढ़ने लगे और ऐसाव तो वनवासी हो कर चतुर शिकार खेलने वाला हो गया, पर याकूब सीधा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twelve princes according to their nations.]]></a:t>
+              <a:t><![CDATA[मनुष्य था, और तम्बुओं में रहा करता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And these are the years of the life of Ishmael, an hundred and thirty and seven years: and he]]></a:t>
+              <a:t><![CDATA[28. और इसहाक तो ऐसाव के अहेर का मांस खाया करता था, इसलिये वह उससे प्रीति रखता था: पर रिबका याकूब से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And she bare him Zimran, and Jokshan, and Medan, and Midian, and Ishbak, and Shuah.]]></a:t>
+              <a:t><![CDATA[13. इश्माएल के पुत्रों के नाम और वंशावली यह है: अर्थात इश्माएल का जेठा पुत्र नबायोत, फिर केदार,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gave up the spirit and died; and was gathered unto his people.]]></a:t>
+              <a:t><![CDATA[प्रीति रखती थी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they dwelt from Havilah unto Shur, that is before Egypt, as you go toward Assyria: and he]]></a:t>
+              <a:t><![CDATA[29. याकूब भोजन के लिये कुछ दाल पका रहा था: और ऐसाव मैदान से थका हुआ आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[died in the presence of all his brethren.]]></a:t>
+              <a:t><![CDATA[30. तब ऐसाव ने याकूब से कहा, वह जो लाल वस्तु है, उसी लाल वस्तु में से मुझे कुछ खिला, क्योंकि मैं थका]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And these are the generations of Isaac, Abraham's son: Abraham brings forth Isaac:]]></a:t>
+              <a:t><![CDATA[हूं। इसी कारण उसका नाम एदोम भी पड़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Isaac was forty years old when he took Rebekah to wife, the daughter of Bethuel the Syrian]]></a:t>
+              <a:t><![CDATA[31. याकूब ने कहा, अपना पहिलौठे का अधिकार आज मेरे हाथ बेच दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Padanaram, the sister to Laban the Syrian.]]></a:t>
+              <a:t><![CDATA[32. ऐसाव ने कहा, देख, मैं तो अभी मरने पर हूं: सो पहिलौठे के अधिकार से मेरा क्या लाभ होगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Isaac implored the LORD for his wife, because she was barren: and the LORD was implored of]]></a:t>
+              <a:t><![CDATA[33. याकूब ने कहा, मुझ से अभी शपथ खा: सो उसने उससे शपथ खाई: और अपना पहिलौठे का अधिकार याकूब के हाथ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and Rebekah his wife conceived.]]></a:t>
+              <a:t><![CDATA[बेच डाला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the children struggled together within her; and she said, If it be so, why am I thus? And]]></a:t>
+              <a:t><![CDATA[34. इस पर याकूब ने ऐसाव को रोटी और पकाई हुई मसूर की दाल दी; और उसने खाया पिया, तब उठ कर चला गया। यों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she went to enquire of the LORD.]]></a:t>
+              <a:t><![CDATA[ऐसाव ने अपना पहिलौठे का अधिकार तुच्छ जाना॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Jokshan brings forth Sheba, and Dedan. And the sons of Dedan were Asshurim, and Letushim, and]]></a:t>
+              <a:t><![CDATA[अद्बेल, मिबसाम,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the LORD said unto her, Two nations are in your womb, and two manner of people shall be]]></a:t>
+              <a:t><![CDATA[1. तब इब्राहीम ने एक और पत्नी ब्याह ली जिसका नाम कतूरा था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[separated from your bowels; and the one people shall be stronger than the other people; and the]]></a:t>
+              <a:t><![CDATA[2. और उससे जिम्रान, योक्षान, मदना, मिद्यान, यिशबाक, और शूह उत्पन्न हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[elder shall serve the younger.]]></a:t>
+              <a:t><![CDATA[3. और योक्षान से शबा और ददान उत्पन्न हुए। और ददान के वंश में अश्शूरी, लतूशी, और लुम्मी लोग हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when her days to be delivered were fulfilled, behold, there were twins in her womb.]]></a:t>
+              <a:t><![CDATA[4. और मिद्यान के पुत्र एपा, एपेर, हनोक, अबीदा, और एल्दा हुए, से सब कतूरा के सन्तान हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the first came out red, all over like an hairy garment; and they called his name Esau.]]></a:t>
+              <a:t><![CDATA[5. इसहाक को तो इब्राहीम ने अपना सब कुछ दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And after that came his brother out, and his hand took hold on Esau's heel; and his name was]]></a:t>
+              <a:t><![CDATA[6. पर अपनी रखेलियों के पुत्रों को, कुछ कुछ दे कर अपने जीते जी अपने पुत्र इसहाक के पास से पूरब देश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called Jacob: and Isaac was threescore years old when she bare them.]]></a:t>
+              <a:t><![CDATA[में भेज दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the boys grew: and Esau was a cunning hunter, a man of the field; and Jacob was a plain man,]]></a:t>
+              <a:t><![CDATA[7. इब्राहीम की सारी अवस्था एक सौ पचहत्तर वर्ष की हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwelling in tents.]]></a:t>
+              <a:t><![CDATA[8. और इब्राहीम का दीर्घायु होने के कारण अर्थात पूरे बुढ़ापे की अवस्था में प्राण छूट गया। और वह अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Isaac loved Esau, because he did eat of his venison: but Rebekah loved Jacob.]]></a:t>
+              <a:t><![CDATA[लोगों में जा मिला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Leummim.]]></a:t>
+              <a:t><![CDATA[14. मिश्मा, दूमा, मस्सा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Jacob cook pottage: and Esau came from the field, and he was faint:]]></a:t>
+              <a:t><![CDATA[9. और उसके पुत्र इसहाक और इश्माएल ने, हित्ती सोहर के पुत्र एप्रोन की मम्रे के सम्मुख वाली भूमि में,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Esau said to Jacob, Feed me, I pray you, with that same red pottage; for I am faint:]]></a:t>
+              <a:t><![CDATA[जो मकपेला की गुफा थी, उस में उसको मिट्टी दी गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore was his name called Edom.]]></a:t>
+              <a:t><![CDATA[10. अर्थात जो भूमि इब्राहीम ने हित्तियों से मोल ली थी: उसी में इब्राहीम, और उस की पत्नी सारा, दोनों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Jacob said, Sell me this day your birthright.]]></a:t>
+              <a:t><![CDATA[को मिट्टी दी गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Esau said, Behold, I am at the point to die: and what profit shall this birthright do to me?]]></a:t>
+              <a:t><![CDATA[11. इब्राहीम के मरने के पश्चात परमेश्वर ने उसके पुत्र इसहाक को जो लहैरोई नाम कुएं के पास रहता था]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,447 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Jacob said, Swear to me this day; and he swore unto him: and he sold his birthright unto]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[went his way: thus Esau despised his birthright.]]></a:t>
+              <a:t><![CDATA[आशीष दी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the sons of Midian; Ephah, and Epher, and Hanoch, and Abidah, and Eldaah. All these were the]]></a:t>
+              <a:t><![CDATA[15. हदर, तेमा, यतूर, नपीश, और केदमा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Keturah.]]></a:t>
+              <a:t><![CDATA[16. इश्माएल के पुत्र ये ही हुए, और इन्हीं के नामों के अनुसार इनके गांवों, और छावनियों के नाम भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Abraham gave all that he had unto Isaac.]]></a:t>
+              <a:t><![CDATA[पड़े; और ये ही बारह अपने अपने कुल के प्रधान हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But unto the sons of the concubines, which Abraham had, Abraham gave gifts, and sent them away]]></a:t>
+              <a:t><![CDATA[17. इश्माएल की सारी अवस्था एक सौ सैंतीस वर्ष की हुई: तब उसके प्राण छूट गए, और वह अपने लोगों में जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>