--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -109,50 +109,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +218,63 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +431,66 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்கள்: நிச்சயமாய்க் கர்த்தர் உம்மோடேகூட இருக்கிறார் என்று கண்டோம்: ஆகையால் எங்களுக்கும் உமக்கும் ஒரு ஆணை ஏற்பாடு உண்டாகவேண்டும் என்று நாங்கள் நிர்ணயம் பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[4. And I will make your seed to multiply as the stars of heaven, and will give unto your seed all these countries; and in your seed shall all the nations of the earth be blessed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நாங்கள் உம்மைத் தொடாமல், நன்மையையே உமக்குச் செய்து, உம்மைச் சமாதானத்தோடே அனுப்பிவிட்டதுபோல, நீரும் எங்களுக்குத் தீங்கு செய்யாதபடிக்கு உம்மோடே உடன்படிக்கை பண்ணிக்கொள்ள வந்தோம்; நீர் கர்த்தரால் ஆசீர்வதிக்கப்பட்டவராமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Because that Abraham obeyed my voice, and kept my charge, my commandments, my statutes, and my laws.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நாங்கள் உம்மைத் தொடாமல், நன்மையையே உமக்குச் செய்து, உம்மைச் சமாதானத்தோடே அனுப்பிவிட்டதுபோல, நீரும் எங்களுக்குத் தீங்கு செய்யாதபடிக்கு உம்மோடே உடன்படிக்கை பண்ணிக்கொள்ள வந்தோம்; நீர் கர்த்தரால் ஆசீர்வதிக்கப்பட்டவராமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Because that Abraham obeyed my voice, and kept my charge, my commandments, my statutes, and my laws.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்துக் குடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Isaac dwelt in Gerar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதிகாலையில் எழுந்து ஒருவருக்கொருவர் ஆணையிட்டுக்கொண்டார்கள். பின்பு ஈசாக்கு அவர்களை அனுப்பிவிட்டான்; அவர்கள் அவனிடத்திலிருந்து சமாதானத்தோடே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the men of the place asked him of his wife; and he said, She is my sister: for he feared to say, She is my wife; lest, said he, the men of the place should kill me for Rebekah; because she was fair to look upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதிகாலையில் எழுந்து ஒருவருக்கொருவர் ஆணையிட்டுக்கொண்டார்கள். பின்பு ஈசாக்கு அவர்களை அனுப்பிவிட்டான்; அவர்கள் அவனிடத்திலிருந்து சமாதானத்தோடே போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the men of the place asked him of his wife; and he said, She is my sister: for he feared to say, She is my wife; lest, said he, the men of the place should kill me for Rebekah; because she was fair to look upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்நாளில்தானே ஈசாக்கின் வேலைக்காரர் வந்து, தாங்கள் துரவு வெட்டின செய்தியை அவனுக்கு அறிவித்து, தண்ணீர் கண்டோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the men of the place asked him of his wife; and he said, She is my sister: for he feared to say, She is my wife; lest, said he, the men of the place should kill me for Rebekah; because she was fair to look upon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்நாளில்தானே ஈசாக்கின் வேலைக்காரர் வந்து, தாங்கள் துரவு வெட்டின செய்தியை அவனுக்கு அறிவித்து, தண்ணீர் கண்டோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when he had been there a long time, that Abimelech king of the Philistines looked out at a window, and saw, and, behold, Isaac was sporting with Rebekah his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதற்கு சேபா என்று பேரிட்டான்; ஆகையால் அந்த ஊரின் பேர் இந்நாள்வரைக்கும் பெயெர்செபா என்னப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when he had been there a long time, that Abimelech king of the Philistines looked out at a window, and saw, and, behold, Isaac was sporting with Rebekah his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஏசா நாற்பது வயதானபோது ஏத்தியனான பெயேரியினுடைய குமாரத்தியாகிய யூதீத்தையும், ஏத்தியனான ஏலோனுடைய குமாரத்தியாகிய பஸ்மாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[9. And Abimelech called Isaac, and said, Behold, certainly she is your wife; and how said you, She is my sister? And Isaac said unto him, Because I said, Lest I die for her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அன்று ராத்திரியிலே கர்த்தர் அவனுக்குத் தரிசனமாகி: நான் உன் தகப்பனாகிய ஆபிரகாமுடைய தேவன், பயப்படாதே, நான் உன்னோடேகூட இருந்து, என் ஊழியக்காரனாகிய ஆபிரகாமினிமித்தம் உன்னை ஆசீர்வதித்து, உன் சந்ததியைப் பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And there was a famine in the land, beside the first famine that was in the days of Abraham. And Isaac went unto Abimelech king of the Philistines unto Gerar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஏசா நாற்பது வயதானபோது ஏத்தியனான பெயேரியினுடைய குமாரத்தியாகிய யூதீத்தையும், ஏத்தியனான ஏலோனுடைய குமாரத்தியாகிய பஸ்மாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[9. And Abimelech called Isaac, and said, Behold, certainly she is your wife; and how said you, She is my sister? And Isaac said unto him, Because I said, Lest I die for her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் ஈசாக்குக்கும் ரெபெக்காளுக்கும் மனநோவாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Abimelech said, What is this you have done unto us? one of the people might lightly have lien with your wife, and you should have brought guiltiness upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாமின் நாட்களில் உண்டான பஞ்சத்தை அல்லாமல் பின்னும் ஒரு பஞ்சம் தேசத்தில் உண்டாயிற்று; அப்பொழுது ஈசாக்கு பெலிஸ்தருக்கு ராஜாவாகிய அபிமெலேக்கினிடத்தில் கேராருக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[10. And Abimelech said, What is this you have done unto us? one of the people might lightly have lien with your wife, and you should have brought guiltiness upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாமின் நாட்களில் உண்டான பஞ்சத்தை அல்லாமல் பின்னும் ஒரு பஞ்சம் தேசத்தில் உண்டாயிற்று; அப்பொழுது ஈசாக்கு பெலிஸ்தருக்கு ராஜாவாகிய அபிமெலேக்கினிடத்தில் கேராருக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[11. And Abimelech charged all his people, saying, He that touches this man or his wife shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் அவனுக்குத் தரிசனமாகி: நீ எகிப்துக்குப் போகாமல், நான் உனக்குச் சொல்லும் தேசத்திலே குடியிரு.]]></a:t>
+              <a:t><![CDATA[11. And Abimelech charged all his people, saying, He that touches this man or his wife shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்தத் தேசத்திலே வாசம்பண்ணு; நான் உன்னோடேகூட இருந்து, உன்னை ஆசீர்வதிப்பேன்; நான் உனக்கும் உன் சந்ததிக்கும் இந்தத் தேசங்கள் யாவையும் தந்து, உன் தகப்பனாகிய ஆபிரகாமுக்கு நான் இட்ட ஆணையை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[12. Then Isaac sowed in that land, and received in the same year an hundredfold: and the LORD blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இந்தத் தேசத்திலே வாசம்பண்ணு; நான் உன்னோடேகூட இருந்து, உன்னை ஆசீர்வதிப்பேன்; நான் உனக்கும் உன் சந்ததிக்கும் இந்தத் தேசங்கள் யாவையும் தந்து, உன் தகப்பனாகிய ஆபிரகாமுக்கு நான் இட்ட ஆணையை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[12. Then Isaac sowed in that land, and received in the same year an hundredfold: and the LORD blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபிரகாம் என் சொல்லுக்குக் கீழ்ப்படிந்து, என் விதிகளையும், என் கற்பனைகளையும், என் நியமங்களையும், என் பிரமாணங்களையும் கைக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[13. And the man waxed great, and went forward, and grew until he became very great:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபிரகாம் என் சொல்லுக்குக் கீழ்ப்படிந்து, என் விதிகளையும், என் கற்பனைகளையும், என் நியமங்களையும், என் பிரமாணங்களையும் கைக்கொண்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[14. For he had possession of flocks, and possession of herds, and great store of servants: and the Philistines envied him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன் சந்ததியை வானத்தின் நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, உன் சந்ததிக்கு இந்தத் தேசங்கள் யாவையும் தருவேன்; உன் சந்ததிக்குள் பூமியிலுள்ள சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. For he had possession of flocks, and possession of herds, and great store of servants: and the Philistines envied him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அன்று ராத்திரியிலே கர்த்தர் அவனுக்குத் தரிசனமாகி: நான் உன் தகப்பனாகிய ஆபிரகாமுடைய தேவன், பயப்படாதே, நான் உன்னோடேகூட இருந்து, என் ஊழியக்காரனாகிய ஆபிரகாமினிமித்தம் உன்னை ஆசீர்வதித்து, உன் சந்ததியைப் பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And there was a famine in the land, beside the first famine that was in the days of Abraham. And Isaac went unto Abimelech king of the Philistines unto Gerar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன் சந்ததியை வானத்தின் நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, உன் சந்ததிக்கு இந்தத் தேசங்கள் யாவையும் தருவேன்; உன் சந்ததிக்குள் பூமியிலுள்ள சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. For all the wells which his father's servants had dug in the days of Abraham his father, the Philistines had stopped them, and filled them with earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஈசாக்கு கேராரிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. For all the wells which his father's servants had dug in the days of Abraham his father, the Philistines had stopped them, and filled them with earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவ்விடத்து மனிதர்கள் அவன் மனைவியைக்குறித்து விசாரித்தபோது: இவள் என் சகோதரி என்றான். ரெபெக்காள் பார்வைக்கு அழகுள்ளவளானபடியால், அவ்விடத்து மனிதர்கள் அவள் நிமித்தம் தன்னைக் கொல்லுவார்கள் என்று எண்ணி, அவளைத் தன் மனைவி என்று சொல்லப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Abimelech said unto Isaac, Go from us; for you are much mightier than we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவ்விடத்து மனிதர்கள் அவன் மனைவியைக்குறித்து விசாரித்தபோது: இவள் என் சகோதரி என்றான். ரெபெக்காள் பார்வைக்கு அழகுள்ளவளானபடியால், அவ்விடத்து மனிதர்கள் அவள் நிமித்தம் தன்னைக் கொல்லுவார்கள் என்று எண்ணி, அவளைத் தன் மனைவி என்று சொல்லப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Abimelech said unto Isaac, Go from us; for you are much mightier than we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவ்விடத்து மனிதர்கள் அவன் மனைவியைக்குறித்து விசாரித்தபோது: இவள் என் சகோதரி என்றான். ரெபெக்காள் பார்வைக்கு அழகுள்ளவளானபடியால், அவ்விடத்து மனிதர்கள் அவள் நிமித்தம் தன்னைக் கொல்லுவார்கள் என்று எண்ணி, அவளைத் தன் மனைவி என்று சொல்லப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And Isaac departed thence, and pitched his tent in the valley of Gerar, and dwelt there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் அங்கே நெடுநாள் தங்கியிருக்கையில், பெலிஸ்தருக்கு ராஜாவாகிய அபிமெலேக்கு ஜன்னல் வழியாய்ப் பார்க்கும்போது, ஈசாக்கு தன் மனைவியாகிய ரெபெக்காளோடே விளையாடிக்கொண்டிருக்கிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[17. And Isaac departed thence, and pitched his tent in the valley of Gerar, and dwelt there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் அங்கே நெடுநாள் தங்கியிருக்கையில், பெலிஸ்தருக்கு ராஜாவாகிய அபிமெலேக்கு ஜன்னல் வழியாய்ப் பார்க்கும்போது, ஈசாக்கு தன் மனைவியாகிய ரெபெக்காளோடே விளையாடிக்கொண்டிருக்கிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[18. And Isaac dug again the wells of water, which they had dug in the days of Abraham his father; for the Philistines had stopped them after the death of Abraham: and he called their names after the names by which his father had called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபிமெலேக்கு ஈசாக்கை அழைத்து: அவள் உன் மனைவியாயிருக்கிறாளே! பின்னை ஏன் அவளை உன் சகோதரி என்று சொன்னாய் என்றான். அதற்கு ஈசாக்கு: அவள் நிமித்தம் நான் சாகாதபடிக்கு, இப்படிச் சொன்னேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Isaac dug again the wells of water, which they had dug in the days of Abraham his father; for the Philistines had stopped them after the death of Abraham: and he called their names after the names by which his father had called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபிமெலேக்கு ஈசாக்கை அழைத்து: அவள் உன் மனைவியாயிருக்கிறாளே! பின்னை ஏன் அவளை உன் சகோதரி என்று சொன்னாய் என்றான். அதற்கு ஈசாக்கு: அவள் நிமித்தம் நான் சாகாதபடிக்கு, இப்படிச் சொன்னேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Isaac dug again the wells of water, which they had dug in the days of Abraham his father; for the Philistines had stopped them after the death of Abraham: and he called their names after the names by which his father had called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அபிமெலேக்கு: எங்களிடத்தில் ஏன் இப்படிச் செய்தாய்? ஜனங்களுக்குள் யாராகிலும் உன் மனைவியோடே சயனிக்கவும், எங்கள்மேல் பழிசுமரவும் நீ இடமுண்டாக்கினாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Isaac's servants dug in the valley, and found there a well of springing water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு, அங்கே தன் கூடாரத்தைப் போட்டான். அவ்விடத்தில் ஈசாக்கின் வேலைக்காரர் ஒரு துரவை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD appeared unto him, and said, Go not down into Egypt; dwell in the land which I shall tell you of:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அபிமெலேக்கு: எங்களிடத்தில் ஏன் இப்படிச் செய்தாய்? ஜனங்களுக்குள் யாராகிலும் உன் மனைவியோடே சயனிக்கவும், எங்கள்மேல் பழிசுமரவும் நீ இடமுண்டாக்கினாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the herdmen of Gerar did strive with Isaac's herdmen, saying, The water is ours: and he called the name of the well Esek; because they strove with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அபிமெலேக்கு: இந்தப் புருஷனையாகிலும் இவன் மனைவியையாவது தொடுகிறவன் நிச்சயமாய்க் கொலைசெய்யப்படுவான் என்று எல்லா ஜன்ங்களும் அறியச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. And the herdmen of Gerar did strive with Isaac's herdmen, saying, The water is ours: and he called the name of the well Esek; because they strove with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அபிமெலேக்கு: இந்தப் புருஷனையாகிலும் இவன் மனைவியையாவது தொடுகிறவன் நிச்சயமாய்க் கொலைசெய்யப்படுவான் என்று எல்லா ஜன்ங்களும் அறியச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. And the herdmen of Gerar did strive with Isaac's herdmen, saying, The water is ours: and he called the name of the well Esek; because they strove with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஈசாக்கு அந்தத் தேசத்தில் விதை விதைத்தான்; கர்த்தர் அவனை ஆசீர்வதித்ததினால் அந்த வருஷத்தில் நூறுமடங்கு பலன் அடைந்தான்;]]></a:t>
+              <a:t><![CDATA[21. And they dug another well, and strove for that also: and he called the name of it Sitnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் ஐசுவரியவானாகி, வரவர விருத்தியடைந்து, மகா பெரியவனானான்.]]></a:t>
+              <a:t><![CDATA[21. And they dug another well, and strove for that also: and he called the name of it Sitnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு ஆட்டுமந்தையும், மாட்டுமந்தையும், அநேக பணிவிடைக்காரரும் இருந்தபடியினாலே பெலிஸ்தர் அவன் பேரில் பொறாமை கொண்டு,]]></a:t>
+              <a:t><![CDATA[22. And he removed from thence, and dug another well; and for that they strove not: and he called the name of it Rehoboth; and he said, For now the LORD has made room for us, and we shall be fruitful in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் தகப்பனாகிய ஆபிரகாமின் நாட்களில் அவனுடைய வேலைக்காரர் வெட்டின துரவுகளையெல்லாம் தூர்த்து மண்ணினால் நிரப்பிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And he removed from thence, and dug another well; and for that they strove not: and he called the name of it Rehoboth; and he said, For now the LORD has made room for us, and we shall be fruitful in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் தகப்பனாகிய ஆபிரகாமின் நாட்களில் அவனுடைய வேலைக்காரர் வெட்டின துரவுகளையெல்லாம் தூர்த்து மண்ணினால் நிரப்பிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And he removed from thence, and dug another well; and for that they strove not: and he called the name of it Rehoboth; and he said, For now the LORD has made room for us, and we shall be fruitful in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அபிமெலேக்கு ஈசாக்கை நோக்கி: நீ எங்களை விட்டுப் போய்விடு; எங்களைப் பார்க்கிலும் மிகவும் பலத்தவனானாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he went up from thence to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஈசாக்கு அவ்விடம் விட்டுப் புறப்பட்டு, கேராரின் பள்ளத்தாக்கிலே கூடாரம் போட்டு, அங்கே குடியிருந்து]]></a:t>
+              <a:t><![CDATA[24. And the LORD appeared unto him the same night, and said, I am the God of Abraham your father: fear not, for I am with you, and will bless you, and multiply your seed for my servant Abraham's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு, அங்கே தன் கூடாரத்தைப் போட்டான். அவ்விடத்தில் ஈசாக்கின் வேலைக்காரர் ஒரு துரவை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD appeared unto him, and said, Go not down into Egypt; dwell in the land which I shall tell you of:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் தகப்பனாகிய ஆபிரகாமின் நாட்களில் வெட்டினவைகளும், ஆபிரகாம் மரித்தபின் பெலிஸ்தர் தூர்த்துப்போட்டவைகளுமான துரவுகளை மறுபடியும் தோண்டி, தன் தகப்பன் அவைகளுக்கு இட்டிருந்த பேர்களின்படியே அவைகளுக்குப் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And the LORD appeared unto him the same night, and said, I am the God of Abraham your father: fear not, for I am with you, and will bless you, and multiply your seed for my servant Abraham's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் தகப்பனாகிய ஆபிரகாமின் நாட்களில் வெட்டினவைகளும், ஆபிரகாம் மரித்தபின் பெலிஸ்தர் தூர்த்துப்போட்டவைகளுமான துரவுகளை மறுபடியும் தோண்டி, தன் தகப்பன் அவைகளுக்கு இட்டிருந்த பேர்களின்படியே அவைகளுக்குப் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And the LORD appeared unto him the same night, and said, I am the God of Abraham your father: fear not, for I am with you, and will bless you, and multiply your seed for my servant Abraham's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஈசாக்குடைய வேலைக்காரர் பள்ளத்தாக்கிலே வெட்டி, அங்கே சுரக்கும் நீரூற்றைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And he built an altar there, and called upon the name of the LORD, and pitched his tent there: and there Isaac's servants dug a well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கேராரூர் மேய்ப்பர் இந்தத் தண்ணீர் தங்களுடையது என்று சொல்லி, ஈசாக்குடைய மேய்ப்பருடனே வாக்குவாதம்பண்ணினார்கள்; அவர்கள் தன்னோடே வாக்குவாதம்பண்ணினபடியால், அந்தத் துரவுக்கு ஏசேக்கு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. And he built an altar there, and called upon the name of the LORD, and pitched his tent there: and there Isaac's servants dug a well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கேராரூர் மேய்ப்பர் இந்தத் தண்ணீர் தங்களுடையது என்று சொல்லி, ஈசாக்குடைய மேய்ப்பருடனே வாக்குவாதம்பண்ணினார்கள்; அவர்கள் தன்னோடே வாக்குவாதம்பண்ணினபடியால், அந்தத் துரவுக்கு ஏசேக்கு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. Then Abimelech went to him from Gerar, and Ahuzzath one of his friends, and Phichol the chief captain of his army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வேறொரு துரவை வெட்டினார்கள்; அதைக்குறித்தும் வாக்குவாதம்பண்ணினார்கள்; ஆகையால் அதற்கு சித்னா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. Then Abimelech went to him from Gerar, and Ahuzzath one of his friends, and Phichol the chief captain of his army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அவ்விடம் விட்டுப் பெயர்ந்து போய், வேறொரு துரவை வெட்டினான்; அதைக்குறித்து அவர்கள் வாக்குவாதம்பண்ணவில்லை; அப்பொழுது அவன்: நாம் தேசத்தில் பலுகும்படிக்கு, இப்பொழுது கர்த்தர் நமக்கு இடம் உண்டாக்கினார் என்று சொல்லி, அதற்கு ரெகொபோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[27. And Isaac said unto them, Wherefore come all of you to me, seeing all of you hate me, and have sent me away from you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அவ்விடம் விட்டுப் பெயர்ந்து போய், வேறொரு துரவை வெட்டினான்; அதைக்குறித்து அவர்கள் வாக்குவாதம்பண்ணவில்லை; அப்பொழுது அவன்: நாம் தேசத்தில் பலுகும்படிக்கு, இப்பொழுது கர்த்தர் நமக்கு இடம் உண்டாக்கினார் என்று சொல்லி, அதற்கு ரெகொபோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[27. And Isaac said unto them, Wherefore come all of you to me, seeing all of you hate me, and have sent me away from you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு அவ்விடம் விட்டுப் பெயர்ந்து போய், வேறொரு துரவை வெட்டினான்; அதைக்குறித்து அவர்கள் வாக்குவாதம்பண்ணவில்லை; அப்பொழுது அவன்: நாம் தேசத்தில் பலுகும்படிக்கு, இப்பொழுது கர்த்தர் நமக்கு இடம் உண்டாக்கினார் என்று சொல்லி, அதற்கு ரெகொபோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[28. And they said, We saw certainly that the LORD was with you: and we said, Let there be now an oath between us, even between us and you, and let us make a covenant with you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அங்கேயிருந்து பெயெர்செபாவுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[28. And they said, We saw certainly that the LORD was with you: and we said, Let there be now an oath between us, even between us and you, and let us make a covenant with you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6436,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அபிமெலேக்கும் அவன் சிநேகிதனாகிய அகுசாத்தும் அவன் சேனாபதியாகிய பிகோலும், கேராரிலிருந்து அவனிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Sojourn in this land, and I will be with you, and will bless you; for unto you, and unto your seed, I will give all these countries, and I will perform the oath which I swore unto Abraham your father;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. That you will do us no hurt, as we have not touched you, and as we have done unto you nothing but good, and have sent you away in peace: you are now the blessed of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. That you will do us no hurt, as we have not touched you, and as we have done unto you nothing but good, and have sent you away in peace: you are now the blessed of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. That you will do us no hurt, as we have not touched you, and as we have done unto you nothing but good, and have sent you away in peace: you are now the blessed of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And he made them a feast, and they did eat and drink.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And they rose up early in the morning, and swore one to another: and Isaac sent them away, and they departed from him in peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And they rose up early in the morning, and swore one to another: and Isaac sent them away, and they departed from him in peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And it came to pass the same day, that Isaac's servants came, and told him concerning the well which they had dug, and said unto him, We have found water.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And it came to pass the same day, that Isaac's servants came, and told him concerning the well which they had dug, and said unto him, We have found water.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he called it Shebah: therefore the name of the city is Beersheba unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he called it Shebah: therefore the name of the city is Beersheba unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ஈசாக்கு அவர்களை நோக்கி: ஏன் என்னிடத்தில் வந்தீர்கள்? நீங்கள் என்னைப் பகைத்து, என்னை உங்களிடத்தில் இராதபடிக்குத் துரத்திவிட்டீர்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Sojourn in this land, and I will be with you, and will bless you; for unto you, and unto your seed, I will give all these countries, and I will perform the oath which I swore unto Abraham your father;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Esau was forty years old when he took to wife Judith the daughter of Beeri the Hittite, and Bashemath the daughter of Elon the Hittite:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Esau was forty years old when he took to wife Judith the daughter of Beeri the Hittite, and Bashemath the daughter of Elon the Hittite:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Which were a grief of mind unto Isaac and to Rebekah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது ஈசாக்கு அவர்களை நோக்கி: ஏன் என்னிடத்தில் வந்தீர்கள்? நீங்கள் என்னைப் பகைத்து, என்னை உங்களிடத்தில் இராதபடிக்குத் துரத்திவிட்டீர்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Sojourn in this land, and I will be with you, and will bless you; for unto you, and unto your seed, I will give all these countries, and I will perform the oath which I swore unto Abraham your father;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்கள்: நிச்சயமாய்க் கர்த்தர் உம்மோடேகூட இருக்கிறார் என்று கண்டோம்: ஆகையால் எங்களுக்கும் உமக்கும் ஒரு ஆணை ஏற்பாடு உண்டாகவேண்டும் என்று நாங்கள் நிர்ணயம் பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[4. And I will make your seed to multiply as the stars of heaven, and will give unto your seed all these countries; and in your seed shall all the nations of the earth be blessed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474733216" r:id="rId1"/>
+    <p:sldLayoutId id="2481563699" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,54 +8743,158 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7442,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा की ओर से धन्य है, सो हमारे तेरे बीच में शपथ खाई जाए, और हम तुझ से इस विषय की वाचा बन्धाएं;]]></a:t>
+              <a:t><![CDATA[என் பிரமாணங்களையும் கைக்கொண்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. कि जैसे हम ने तुझे नहीं छूआ, वरन तेरे साथ निरी भलाई की है, और तुझ को कुशल क्षेम से विदा किया,]]></a:t>
+              <a:t><![CDATA[5. நான் உன் சந்ததியை வானத்தின் நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, உன் சந்ததிக்கு இந்தத் தேசங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके अनुसार तू भी हम से कोई बुराई न करेगा।]]></a:t>
+              <a:t><![CDATA[யாவையும் தருவேன்; உன் சந்ததிக்குள் பூமியிலுள்ள சகல ஜாதிகளும் ஆசீர்வதிக்கப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब उसने उनकी जेवनार की, और उन्होंने खाया पिया।]]></a:t>
+              <a:t><![CDATA[6. ஈசாக்கு கேராரிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. बिहान को उन सभों ने तड़के उठ कर आपस में शपथ खाई; तब इसहाक ने उन को विदा किया, और वे कुशल क्षेम]]></a:t>
+              <a:t><![CDATA[7. அவ்விடத்து மனிதர்கள் அவன் மனைவியைக்குறித்து விசாரித்தபோது: இவள் என் சகோதரி என்றான். ரெபெக்காள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से उसके पास से चले गए।]]></a:t>
+              <a:t><![CDATA[பார்வைக்கு அழகுள்ளவளானபடியால், அவ்விடத்து மனிதர்கள் அவள் நிமித்தம் தன்னைக் கொல்லுவார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. उसी दिन इसहाक के दासों ने आकर अपने उस खोदे हुए कुएं का वृत्तान्त सुना के कहा, कि हम को जल का एक]]></a:t>
+              <a:t><![CDATA[எண்ணி, அவளைத் தன் மனைவி என்று சொல்லப் பயந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सोता मिला है।]]></a:t>
+              <a:t><![CDATA[8. அவன் அங்கே நெடுநாள் தங்கியிருக்கையில், பெலிஸ்தருக்கு ராஜாவாகிய அபிமெலேக்கு ஜன்னல் வழியாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. तब उसने उसका नाम शिबा रखा: इसी कारण उस नगर का नाम आज तक बेर्शेबा पड़ा है॥]]></a:t>
+              <a:t><![CDATA[பார்க்கும்போது, ஈசாக்கு தன் மனைவியாகிய ரெபெக்காளோடே விளையாடிக்கொண்டிருக்கிறதைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. जब ऐसाव चालीस वर्ष का हुआ, तब उसने हित्ती बेरी की बेटी यहूदीत, और हित्ती एलोन की बेटी बाशमत को]]></a:t>
+              <a:t><![CDATA[9. அபிமெலேக்கு ஈசாக்கை அழைத்து: அவள் உன் மனைவியாயிருக்கிறாளே! பின்னை ஏன் அவளை உன் சகோதரி என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और उसी दिन यहोवा ने रात को उसे दर्शन देकर कहा, मैं तेरे पिता इब्राहीम का परमेश्वर हूं; मत डर,]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாமின் நாட்களில் உண்டான பஞ்சத்தை அல்லாமல் பின்னும் ஒரு பஞ்சம் தேசத்தில் உண்டாயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ब्याह लिया।]]></a:t>
+              <a:t><![CDATA[சொன்னாய் என்றான். அதற்கு ஈசாக்கு: அவள் நிமித்தம் நான் சாகாதபடிக்கு, இப்படிச் சொன்னேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और इन स्त्रियों के कारण इसहाक और रिबका के मन को खेद हुआ॥]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அபிமெலேக்கு: எங்களிடத்தில் ஏன் இப்படிச் செய்தாய்? ஜனங்களுக்குள் யாராகிலும் உன் மனைவியோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और उस देश में अकाल पड़ा, वह उस पहिले अकाल से अलग था जो इब्राहीम के दिनों में पड़ा था। सो इसहाक]]></a:t>
+              <a:t><![CDATA[சயனிக்கவும், எங்கள்மேல் பழிசுமரவும் நீ இடமுண்டாக்கினாயே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गरार को पलिश्तियों के राजा अबीमेलेक के पास गया।]]></a:t>
+              <a:t><![CDATA[11. பின்பு அபிமெலேக்கு: இந்தப் புருஷனையாகிலும் இவன் மனைவியையாவது தொடுகிறவன் நிச்சயமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. वहां यहोवा ने उसको दर्शन देकर कहा, मिस्र में मत जा; जो देश मैं तुझे बताऊं उसी में रह।]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யப்படுவான் என்று எல்லா ஜன்ங்களும் அறியச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तू इसी देश में रह, और मैं तेरे संग रहूंगा, और तुझे आशीष दूंगा; और ये सब देश मैं तुझ को, और तेरे]]></a:t>
+              <a:t><![CDATA[12. ஈசாக்கு அந்தத் தேசத்தில் விதை விதைத்தான்; கர்த்தர் அவனை ஆசீர்வதித்ததினால் அந்த வருஷத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वंश को दूंगा; और जो शपथ मैं ने तेरे पिता इब्राहीम से खाई थी, उसे मैं पूरी करूंगा।]]></a:t>
+              <a:t><![CDATA[நூறுமடங்கு பலன் அடைந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और मैं तेरे वंश को आकाश के तारागण के समान करूंगा। और मैं तेरे वंश को ये सब देश दूंगा, और पृथ्वी]]></a:t>
+              <a:t><![CDATA[13. அவன் ஐசுவரியவானாகி, வரவர விருத்தியடைந்து, மகா பெரியவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की सारी जातियां तेरे वंश के कारण अपने को धन्य मानेंगी।]]></a:t>
+              <a:t><![CDATA[14. அவனுக்கு ஆட்டுமந்தையும், மாட்டுமந்தையும், அநேக பணிவிடைக்காரரும் இருந்தபடியினாலே பெலிஸ்தர் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. क्योंकि इब्राहीम ने मेरी मानी, और जो मैं ने उसे सौंपा था उसको और मेरी आज्ञाओं विधियों, और]]></a:t>
+              <a:t><![CDATA[பேரில் பொறாமை கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि मैं तेरे साथ हूं, और अपने दास इब्राहीम के कारण तुझे आशीष दूंगा, और तेरा वंश बढ़ाऊंगा]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஈசாக்கு பெலிஸ்தருக்கு ராஜாவாகிய அபிமெலேக்கினிடத்தில் கேராருக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[व्यवस्था का पालन किया।]]></a:t>
+              <a:t><![CDATA[15. அவன் தகப்பனாகிய ஆபிரகாமின் நாட்களில் அவனுடைய வேலைக்காரர் வெட்டின துரவுகளையெல்லாம் தூர்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. सो इसहाक गरार में रह गया।]]></a:t>
+              <a:t><![CDATA[மண்ணினால் நிரப்பிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. जब उस स्थान के लोगों ने उसकी पत्नी के विषय में पूछा, तब उसने यह सोच कर कि यदि मैं उसको अपनी पत्नी]]></a:t>
+              <a:t><![CDATA[16. அபிமெலேக்கு ஈசாக்கை நோக்கி: நீ எங்களை விட்டுப் போய்விடு; எங்களைப் பார்க்கிலும் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहूं, तो यहां के लोग रिबका के कारण जो परमसुन्दरी है मुझ को मार डालेंगे, उत्तर दिया, वह तो मेरी बहिन]]></a:t>
+              <a:t><![CDATA[பலத்தவனானாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ஈசாக்கு அவ்விடம் விட்டுப் புறப்பட்டு, கேராரின் பள்ளத்தாக்கிலே கூடாரம் போட்டு, அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जब उसको वहां रहते बहुत दिन बीत गए, तब एक दिन पलिश्तियों के राजा अबीमेलेक ने खिड़की में से झांक के]]></a:t>
+              <a:t><![CDATA[குடியிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या देखा, कि इसहाक अपनी पत्नी रिबका के साथ क्रीड़ा कर रहा है।]]></a:t>
+              <a:t><![CDATA[18. தன் தகப்பனாகிய ஆபிரகாமின் நாட்களில் வெட்டினவைகளும், ஆபிரகாம் மரித்தபின் பெலிஸ்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब अबीमेलेक ने इसहाक को बुलवा कर कहा, वह तो निश्चय तेरी पत्नी है; फिर तू ने क्योंकर उसको अपनी]]></a:t>
+              <a:t><![CDATA[தூர்த்துப்போட்டவைகளுமான துரவுகளை மறுபடியும் தோண்டி, தன் தகப்பன் அவைகளுக்கு இட்டிருந்த பேர்களின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहिन कहा? इसहाक ने उत्तर दिया, मैं ने सोचा था, कि ऐसा न हो कि उसके कारण मेरी मृत्यु हो।]]></a:t>
+              <a:t><![CDATA[அவைகளுக்குப் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. अबीमेलेक ने कहा, तू ने हम से यह क्या किया? ऐसे तो प्रजा में से कोई तेरी पत्नी के साथ सहज से]]></a:t>
+              <a:t><![CDATA[19. ஈசாக்குடைய வேலைக்காரர் பள்ளத்தாக்கிலே வெட்டி, அங்கே சுரக்கும் நீரூற்றைக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब उसने वहां एक वेदी बनाई, और यहोवा से प्रार्थना की, और अपना तम्बू वहीं खड़ा किया; और वहां इसहाक]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் அவனுக்குத் தரிசனமாகி: நீ எகிப்துக்குப் போகாமல், நான் உனக்குச் சொல்லும் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुकर्म कर सकता, और तू हम को पाप में फंसाता।]]></a:t>
+              <a:t><![CDATA[20. கேராரூர் மேய்ப்பர் இந்தத் தண்ணீர் தங்களுடையது என்று சொல்லி, ஈசாக்குடைய மேய்ப்பருடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और अबीमेलेक ने अपनी सारी प्रजा को आज्ञा दी, कि जो कोई उस पुरूष को वा उस स्त्री को छूएगा, सो]]></a:t>
+              <a:t><![CDATA[வாக்குவாதம்பண்ணினார்கள்; அவர்கள் தன்னோடே வாக்குவாதம்பண்ணினபடியால், அந்தத் துரவுக்கு ஏசேக்கு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निश्चय मार डाला जाएगा।]]></a:t>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर इसहाक ने उस देश में जोता बोया, और उसी वर्ष में सौ गुणा फल पाया: और यहोवा ने उसको आशीष दी।]]></a:t>
+              <a:t><![CDATA[21. வேறொரு துரவை வெட்டினார்கள்; அதைக்குறித்தும் வாக்குவாதம்பண்ணினார்கள்; ஆகையால் அதற்கு சித்னா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और वह बढ़ा और उसकी उन्नति होती चली गई, यहां तक कि वह अति महान पुरूष हो गया।]]></a:t>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जब उसके भेड़-बकरी, गाय-बैल, और बहुत से दास-दासियां हुई, तब पलिश्ती उससे डाह करने लगे।]]></a:t>
+              <a:t><![CDATA[22. பின்பு அவ்விடம் விட்டுப் பெயர்ந்து போய், வேறொரு துரவை வெட்டினான்; அதைக்குறித்து அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. सो जितने कुओं को उसके पिता इब्राहीम के दासों ने इब्राहीम के जीते जी खोदा था, उन को पलिश्तियों ने]]></a:t>
+              <a:t><![CDATA[வாக்குவாதம்பண்ணவில்லை; அப்பொழுது அவன்: நாம் தேசத்தில் பலுகும்படிக்கு, இப்பொழுது கர்த்தர் நமக்கு இடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिट्टी से भर दिया।]]></a:t>
+              <a:t><![CDATA[உண்டாக்கினார் என்று சொல்லி, அதற்கு ரெகொபோத் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब अबीमेलेक ने इसहाक से कहा, हमारे पास से चला जा; क्योंकि तू हम से बहुत सामर्थी हो गया है।]]></a:t>
+              <a:t><![CDATA[23. அங்கேயிருந்து பெயெர்செபாவுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सो इसहाक वहां से चला गया, और गरार के नाले में तम्बू खड़ा करके वहां रहने लगा।]]></a:t>
+              <a:t><![CDATA[24. அன்று ராத்திரியிலே கர்த்தர் அவனுக்குத் தரிசனமாகி: நான் உன் தகப்பனாகிய ஆபிரகாமுடைய தேவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के दासों ने एक कुआं खोदा।]]></a:t>
+              <a:t><![CDATA[குடியிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब जो कुएं उसके पिता इब्राहीम के दिनों में खोदे गए थे, और इब्राहीम के मरने के पीछे पलिश्तियों ने]]></a:t>
+              <a:t><![CDATA[பயப்படாதே, நான் உன்னோடேகூட இருந்து, என் ஊழியக்காரனாகிய ஆபிரகாமினிமித்தம் உன்னை ஆசீர்வதித்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भर दिए थे, उन को इसहाक ने फिर से खुदवाया; और उनके वे ही नाम रखे, जो उसके पिता ने रखे थे।]]></a:t>
+              <a:t><![CDATA[சந்ததியைப் பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. फिर इसहाक के दासों को नाले में खोदते खोदते बहते जल का एक सोता मिला।]]></a:t>
+              <a:t><![CDATA[25. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு, அங்கே தன் கூடாரத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब गरारी चरवाहों ने इसहाक के चरवाहों से झगड़ा किया, और कहा, कि यह जल हमारा है। सो उसने उस कुएं]]></a:t>
+              <a:t><![CDATA[போட்டான். அவ்விடத்தில் ஈசாக்கின் வேலைக்காரர் ஒரு துரவை வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का नाम एसेक रखा इसलिये कि वे उससे झगड़े थे।]]></a:t>
+              <a:t><![CDATA[26. அபிமெலேக்கும் அவன் சிநேகிதனாகிய அகுசாத்தும் அவன் சேனாபதியாகிய பிகோலும், கேராரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर उन्होंने दूसरा कुआं खोदा; और उन्होंने उसके लिये भी झगड़ा किया, सो उसने उसका नाम सित्रा रखा।]]></a:t>
+              <a:t><![CDATA[அவனிடத்துக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब उसने वहां से कूच करके एक और कुआं खुदवाया; और उसके लिये उन्होंने झगड़ा न किया; सो उसने उसका]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது ஈசாக்கு அவர்களை நோக்கி: ஏன் என்னிடத்தில் வந்தீர்கள்? நீங்கள் என்னைப் பகைத்து, என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नाम यह कह कर रहोबोत रखा, कि अब तो यहोवा ने हमारे लिये बहुत स्थान दिया है, और हम इस देश में]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் இராதபடிக்குத் துரத்திவிட்டீர்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फूलें-फलेंगे।]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவர்கள்: நிச்சயமாய்க் கர்த்தர் உம்மோடேகூட இருக்கிறார் என்று கண்டோம்: ஆகையால் எங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. वहां से वह बेर्शेबा को गया।]]></a:t>
+              <a:t><![CDATA[உமக்கும் ஒரு ஆணை ஏற்பாடு உண்டாகவேண்டும் என்று நாங்கள் நிர்ணயம் பண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +16143,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब अबीमेलेक अपने मित्र अहुज्जत, और अपने सेनापति पीकोल को संग ले कर, गरार से उसके पास गया।]]></a:t>
+              <a:t><![CDATA[3. இந்தத் தேசத்திலே வாசம்பண்ணு; நான் உன்னோடேகூட இருந்து, உன்னை ஆசீர்வதிப்பேன்; நான் உனக்கும் உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நாங்கள் உம்மைத் தொடாமல், நன்மையையே உமக்குச் செய்து, உம்மைச் சமாதானத்தோடே அனுப்பிவிட்டதுபோல,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீரும் எங்களுக்குத் தீங்கு செய்யாதபடிக்கு உம்மோடே உடன்படிக்கை பண்ணிக்கொள்ள வந்தோம்; நீர் கர்த்தரால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசீர்வதிக்கப்பட்டவராமே என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவன் அவர்களுக்கு விருந்துபண்ணினான், அவர்கள் புசித்துக் குடித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அதிகாலையில் எழுந்து ஒருவருக்கொருவர் ஆணையிட்டுக்கொண்டார்கள். பின்பு ஈசாக்கு அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பிவிட்டான்; அவர்கள் அவனிடத்திலிருந்து சமாதானத்தோடே போய்விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அந்நாளில்தானே ஈசாக்கின் வேலைக்காரர் வந்து, தாங்கள் துரவு வெட்டின செய்தியை அவனுக்கு அறிவித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தண்ணீர் கண்டோம் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அதற்கு சேபா என்று பேரிட்டான்; ஆகையால் அந்த ஊரின் பேர் இந்நாள்வரைக்கும் பெயெர்செபா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. इसहाक ने उन से कहा, तुम ने मुझ से बैर करके अपने बीच से निकाल दिया था; सो अब मेरे पास क्यों आए]]></a:t>
+              <a:t><![CDATA[சந்ததிக்கும் இந்தத் தேசங்கள் யாவையும் தந்து, உன் தகப்பனாகிய ஆபிரகாமுக்கு நான் இட்ட ஆணையை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. ஏசா நாற்பது வயதானபோது ஏத்தியனான பெயேரியினுடைய குமாரத்தியாகிய யூதீத்தையும், ஏத்தியனான ஏலோனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரத்தியாகிய பஸ்மாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவர்கள் ஈசாக்குக்கும் ரெபெக்காளுக்கும் மனநோவாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो?]]></a:t>
+              <a:t><![CDATA[நிறைவேற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उन्होंने कहा, हम ने तो प्रत्यक्ष देखा है, कि यहोवा तेरे साथ रहता है: सो हम ने सोचा, कि तू तो]]></a:t>
+              <a:t><![CDATA[4. ஆபிரகாம் என் சொல்லுக்குக் கீழ்ப்படிந்து, என் விதிகளையும், என் கற்பனைகளையும், என் நியமங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>