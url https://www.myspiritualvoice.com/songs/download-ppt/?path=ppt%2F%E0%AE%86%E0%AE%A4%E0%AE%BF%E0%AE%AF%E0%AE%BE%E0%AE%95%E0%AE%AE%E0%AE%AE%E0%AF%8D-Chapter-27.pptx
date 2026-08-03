--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -151,72 +151,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -277,61 +255,50 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
-    <p:sldId id="336" r:id="rId83"/>
-[...9 lines deleted...]
-    <p:sldId id="346" r:id="rId93"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -509,64 +476,53 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -626,51 +582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஈசாக்கு தன் குமாரனாகிய ஏசாவோடே பேசுகையில், ரெபெக்காள் கேட்டுக்கொண்டிருந்தாள். ஏசா வேட்டையாடிக்கொண்டுவரும்படி வனத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -735,51 +691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ரெபெக்காள் தன் குமாரனான யாக்கோபை நோக்கி: உன் தகப்பன் உன் சகோதரனாகிய ஏசாவை அழைத்து:]]></a:t>
+              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -844,51 +800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ரெபெக்காள் தன் குமாரனான யாக்கோபை நோக்கி: உன் தகப்பன் உன் சகோதரனாகிய ஏசாவை அழைத்து:]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் என் மகனே, என் சொல்லைக் கேட்டு, நான் உனக்குக் கற்பிக்கிறபடி செய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -953,51 +909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1062,51 +1018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1171,51 +1127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் என் மகனே, என் சொல்லைக் கேட்டு, நான் உனக்குக் கற்பிக்கிறபடி செய்.]]></a:t>
+              <a:t><![CDATA[10. உன் தகப்பன் தாம் மரணமடையுமுன்னே உன்னை ஆசீர்வதிக்கும்படி அவர் புசிப்பதற்கு நீ அதை அவரிடத்தில் கொண்டுபோகவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +1236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு யாக்கோபு தன் தாயாகிய ரெபெக்காளை நோக்கி: என் சகோதரனாகிய ஏசா ரோமம் மிகுந்தவன், நான் ரோமமில்லாதவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +1345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு, என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +1454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தகப்பன் தாம் மரணமடையுமுன்னே உன்னை ஆசீர்வதிக்கும்படி அவர் புசிப்பதற்கு நீ அதை அவரிடத்தில் கொண்டுபோகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு, என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +1563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தகப்பன் தாம் மரணமடையுமுன்னே உன்னை ஆசீர்வதிக்கும்படி அவர் புசிப்பதற்கு நீ அதை அவரிடத்தில் கொண்டுபோகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +1781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு யாக்கோபு தன் தாயாகிய ரெபெக்காளை நோக்கி: என் சகோதரனாகிய ஏசா ரோமம் மிகுந்தவன், நான் ரோமமில்லாதவன்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +1890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு யாக்கோபு தன் தாயாகிய ரெபெக்காளை நோக்கி: என் சகோதரனாகிய ஏசா ரோமம் மிகுந்தவன், நான் ரோமமில்லாதவன்.]]></a:t>
+              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +1999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு, என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +2108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு, என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +2217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. வெள்ளாட்டுக்குட்டிகளின் தோலை அவன் கைகளிலேயும் ரோமமில்லாத அவன் கழுத்திலேயும் போட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +2435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
+              <a:t><![CDATA[17. தான் சமைத்த ருசியுள்ள பதார்த்தங்களையும் அப்பங்களையும் தன் குமாரனாகிய யாக்கோபின் கையிலே கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
+              <a:t><![CDATA[35. அதற்கு அவன்: உன் சகோதரன் தந்திரமாய் வந்து, உன்னுடைய ஆசீர்வாதத்தைப் பெற்றுக்கொண்டான் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் தகப்பனிடத்தில் வந்து, என் தகப்பனே என்றான்; அதற்கு அவன்: இதோ, இருக்கிறேன்; நீ யார், என் மகனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் தகப்பனிடத்தில் வந்து, என் தகப்பனே என்றான்; அதற்கு அவன்: இதோ, இருக்கிறேன்; நீ யார், என் மகனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வெள்ளாட்டுக்குட்டிகளின் தோலை அவன் கைகளிலேயும் ரோமமில்லாத அவன் கழுத்திலேயும் போட்டு;]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான் வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தான் சமைத்த ருசியுள்ள பதார்த்தங்களையும் அப்பங்களையும் தன் குமாரனாகிய யாக்கோபின் கையிலே கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான் வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தான் சமைத்த ருசியுள்ள பதார்த்தங்களையும் அப்பங்களையும் தன் குமாரனாகிய யாக்கோபின் கையிலே கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் தகப்பனிடத்தில் வந்து, என் தகப்பனே என்றான்; அதற்கு அவன்: இதோ, இருக்கிறேன்; நீ யார், என் மகனே என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான் வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான் வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஈசாக்குத் தன் குமாரனை நோக்கி: என் மகனே, இது உனக்கு இத்தனை சீக்கிரமாய் எப்படி அகப்பட்டது என்றான். அவன்: உம்முடைய தேவனாகிய கர்த்தர் எனக்கு நேரிடப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாக்குத் தன் குமாரனை நோக்கி: என் மகனே, இது உனக்கு இத்தனை சீக்கிரமாய் எப்படி அகப்பட்டது என்றான். அவன்: உம்முடைய தேவனாகிய கர்த்தர் எனக்கு நேரிடப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத் தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
+              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத் தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
+              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம் யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம் யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய கைகள் அவன் சகோதரனாகிய ஏசாவின் கைகளைப்போல ரோமமுள்ளவைகளாயிருந்தபடியினாலே, இன்னான் என்று அறியாமல், அவனை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனுக்குப் பிரதியுத்தரமாக: உன் வாசஸ்தலம் பூமியின் சாரத்தோடும் உயர வானத்திலிருந்து இறங்கும் பனியோடும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய கைகள் அவன் சகோதரனாகிய ஏசாவின் கைகளைப்போல ரோமமுள்ளவைகளாயிருந்தபடியினாலே, இன்னான் என்று அறியாமல், அவனை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன் கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ என் குமாரனாகிய ஏசாதானோ என்றான்; அவன்: நான்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன் கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத் தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத் தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனை நோக்கி: என் மகனே, நீ கிட்ட வந்து என்னை முத்தஞ்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. யாக்கோபைத் தன் தகப்பன் ஆசீர்வதித்ததினிமித்தம் ஏசா யாக்கோபைப் பகைத்து: என் தகப்பனுக்காகத் துக்கிக்கும் நாட்கள் சீக்கிரமாய் வரும், அப்பொழுது என் சகோதரனாகிய யாக்கோபைக் கொன்றுபோடுவேன் என்று ஏசா தன் இருதயத்திலே சொல்லிக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என் குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[41. யாக்கோபைத் தன் தகப்பன் ஆசீர்வதித்ததினிமித்தம் ஏசா யாக்கோபைப் பகைத்து: என் தகப்பனுக்காகத் துக்கிக்கும் நாட்கள் சீக்கிரமாய் வரும், அப்பொழுது என் சகோதரனாகிய யாக்கோபைக் கொன்றுபோடுவேன் என்று ஏசா தன் இருதயத்திலே சொல்லிக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என் குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம் யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவன் உனக்கு வானத்துப் பனியையும் பூமியின் கொழுமையையும் கொடுத்து, மிகுந்த தானியத்தையும் திராட்சரசத்தையும் தந்தருளுவாராக.]]></a:t>
+              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம் யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவன் உனக்கு வானத்துப் பனியையும் பூமியின் கொழுமையையும் கொடுத்து, மிகுந்த தானியத்தையும் திராட்சரசத்தையும் தந்தருளுவாராக.]]></a:t>
+              <a:t><![CDATA[23. அவனுடைய கைகள் அவன் சகோதரனாகிய ஏசாவின் கைகளைப்போல ரோமமுள்ளவைகளாயிருந்தபடியினாலே, இன்னான் என்று அறியாமல், அவனை ஆசீர்வதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[42. மூத்த மகனாகிய ஏசாவின் வார்த்தைகள் ரெபெக்காளுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அவள் தன் இளைய மகனாகிய யாக்கோபை அழைத்து: உன் சகோதரனாகிய ஏசா உன்னைக் கொன்றுபோட நினைத்து, தன்னைத் தேற்றிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[42. மூத்த மகனாகிய ஏசாவின் வார்த்தைகள் ரெபெக்காளுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அவள் தன் இளைய மகனாகிய யாக்கோபை அழைத்து: உன் சகோதரனாகிய ஏசா உன்னைக் கொன்றுபோட நினைத்து, தன்னைத் தேற்றிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[24. நீ என் குமாரனாகிய ஏசாதானோ என்றான்; அவன்: நான்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[43. ஆகையால், என் மகனே, நான் சொல்வதைக் கேட்டு, எழுந்து புறப்பட்டு, ஆரானில் இருக்கிற என் சகோதரனாகிய லாபானிடத்துக்கு ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி: உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான் வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி: உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான் வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[44. உன் சகோதரனுடைய கோபம் தணியுமட்டும் சிலநாள் அவனிடத்திலே இரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6512,51 +6468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ உன் ஆயுதங்களாகிய உன் அம்பறாத்தூணியையும் உன் வில்லையும் எடுத்துக்கொண்டு வனத்துக்குப் போய், எனக்காக வேட்டையாடி,]]></a:t>
+              <a:t><![CDATA[4. அதை எனக்குப் பிரியமாயிருக்கிற ருசியுள்ள பதார்த்தங்களாகச் சமைத்து, நான் புசிக்கவும், நான் மரணமடையுமுன்னே என் ஆத்துமா உன்னை ஆசீர்வதிக்கவும், என்னிடத்தில் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு: நீ யார் என்றான்; அதற்கு அவன்: நான் உமது மூத்த மகனாகிய ஏசா என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனை நோக்கி: என் மகனே, நீ கிட்ட வந்து என்னை முத்தஞ்செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு: நீ யார் என்றான்; அதற்கு அவன்: நான் உமது மூத்த மகனாகிய ஏசா என்றான்.]]></a:t>
+              <a:t><![CDATA[45. உன் சகோதரன் உன்மேல் வைத்த கோபம் தணிந்து, நீ அவனுக்குச் செய்ததை அவன் மறந்தபின், நான் ஆள் அனுப்பி, அவ்விடத்திலிருந்து உன்னை அழைப்பிப்பேன்; நான் ஒரே நாளில் உங்கள் இருவரையும் ஏன் இழந்துபோகவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[45. உன் சகோதரன் உன்மேல் வைத்த கோபம் தணிந்து, நீ அவனுக்குச் செய்ததை அவன் மறந்தபின், நான் ஆள் அனுப்பி, அவ்விடத்திலிருந்து உன்னை அழைப்பிப்பேன்; நான் ஒரே நாளில் உங்கள் இருவரையும் ஏன் இழந்துபோகவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என் குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என் குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்கு அவன்: உன் சகோதரன் தந்திரமாய் வந்து, உன்னுடைய ஆசீர்வாதத்தைப் பெற்றுக்கொண்டான் என்றான்]]></a:t>
+              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[28. தேவன் உனக்கு வானத்துப் பனியையும் பூமியின் கொழுமையையும் கொடுத்து, மிகுந்த தானியத்தையும் திராட்சரசத்தையும் தந்தருளுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +7776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +7885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +7994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,51 +8103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8256,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
+              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி: உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான் வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8365,51 +8321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
+              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி: உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான் வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8474,51 +8430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனுக்குப் பிரதியுத்தரமாக: உன் வாசஸ்தலம் பூமியின் சாரத்தோடும் உயர வானத்திலிருந்து இறங்கும் பனியோடும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு: நீ யார் என்றான்; அதற்கு அவன்: நான் உமது மூத்த மகனாகிய ஏசா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8583,51 +8539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனுக்குப் பிரதியுத்தரமாக: உன் வாசஸ்தலம் பூமியின் சாரத்தோடும் உயர வானத்திலிருந்து இறங்கும் பனியோடும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8692,51 +8648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன் கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8801,51 +8757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன் கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8910,51 +8866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதை எனக்குப் பிரியமாயிருக்கிற ருசியுள்ள பதார்த்தங்களாகச் சமைத்து, நான் புசிக்கவும், நான் மரணமடையுமுன்னே என் ஆத்துமா உன்னை ஆசீர்வதிக்கவும், என்னிடத்தில் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. ஈசாக்கு தன் குமாரனாகிய ஏசாவோடே பேசுகையில், ரெபெக்காள் கேட்டுக்கொண்டிருந்தாள். ஏசா வேட்டையாடிக்கொண்டுவரும்படி வனத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9019,1032 +8975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. யாக்கோபைத் தன் தகப்பன் ஆசீர்வதித்ததினிமித்தம் ஏசா யாக்கோபைப் பகைத்து: என் தகப்பனுக்காகத் துக்கிக்கும் நாட்கள் சீக்கிரமாய் வரும், அப்பொழுது என் சகோதரனாகிய யாக்கோபைக் கொன்றுபோடுவேன் என்று ஏசா தன் இருதயத்திலே சொல்லிக் கொண்டான்.]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10109,269 +9084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஈசாக்கு தன் குமாரனாகிய ஏசாவோடே பேசுகையில், ரெபெக்காள் கேட்டுக்கொண்டிருந்தாள். ஏசா வேட்டையாடிக்கொண்டுவரும்படி வனத்துக்குப் போனான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ரெபெக்காள் தன் குமாரனான யாக்கோபை நோக்கி: உன் தகப்பன் உன் சகோதரனாகிய ஏசாவை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495477" r:id="rId1"/>
+    <p:sldLayoutId id="2474732675" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11074,142 +9831,54 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...70 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11314,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[venison, and to bring it.]]></a:t>
+              <a:t><![CDATA[7. कि तू मेरे लिये अहेर कर के उसका स्वादिष्ट भोजन बना, कि मैं उसे खा कर तुझे यहोवा के आगे मरने से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Rebekah spoke unto Jacob her son, saying, Behold, I heard your father speak unto Esau your]]></a:t>
+              <a:t><![CDATA[पहिले आशीर्वाद दूं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother, saying,]]></a:t>
+              <a:t><![CDATA[8. सो अब, हे मेरे पुत्र, मेरी सुन, और यह आज्ञा मान,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Bring me venison, and make me savoury food, that I may eat, and bless you before the LORD before]]></a:t>
+              <a:t><![CDATA[9. कि बकरियों के पास जा कर बकरियों के दो अच्छे अच्छे बच्चे ले आ; और मैं तेरे पिता के लिये उसकी रूचि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my death.]]></a:t>
+              <a:t><![CDATA[के अनुसार उन के मांस का स्वादिष्ट भोजन बनाऊंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Now therefore, my son, obey my voice according to that which I command you.]]></a:t>
+              <a:t><![CDATA[10. तब तू उसको अपने पिता के पास ले जाना, कि वह उसे खा कर मरने से पहिले तुझ को आशीर्वाद दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Go now to the flock, and fetch me from thence two good kids of the goats; and I will make them]]></a:t>
+              <a:t><![CDATA[11. याकूब ने अपनी माता रिबका से कहा, सुन, मेरा भाई ऐसाव तो रोंआर पुरूष है, और मैं रोमहीन पुरूष हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[savoury food for your father, such as he loves:]]></a:t>
+              <a:t><![CDATA[12. कदाचित मेरा पिता मुझे टटोलने लगे, तो मैं उसकी दृष्टि में ठग ठहरूंगा; और आशीष के बदले शाप ही]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall bring it to your father, that he may eat, and that he may bless you before his]]></a:t>
+              <a:t><![CDATA[कमाऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death.]]></a:t>
+              <a:t><![CDATA[13. उसकी माता ने उससे कहा, हे मेरे, पुत्र, शाप तुझ पर नहीं मुझी पर पड़े, तू केवल मेरी सुन, और जा कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, that when Isaac was old, and his eyes were dim, so that he could not see, he]]></a:t>
+              <a:t><![CDATA[1. जब इसहाक बूढ़ा हो गया, और उसकी आंखें ऐसी धुंधली पड़ गईं, कि उसको सूझता न था, तब उसने अपने जेठे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Jacob said to Rebekah his mother, Behold, Esau my brother is a hairy man, and I am a smooth]]></a:t>
+              <a:t><![CDATA[वे बच्चे मेरे पास ले आ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man:]]></a:t>
+              <a:t><![CDATA[14. तब याकूब जा कर उन को अपनी माता के पास ले आया, और माता ने उसके पिता की रूचि के अनुसार स्वादिष्ट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. My father possibly will feel me, and I shall seem to him as a deceiver; and I shall bring a]]></a:t>
+              <a:t><![CDATA[भोजन बना दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[curse upon me, and not a blessing.]]></a:t>
+              <a:t><![CDATA[15. तब रिबका ने अपने पहिलौठे पुत्र ऐसाव के सुन्दर वस्त्र, जो उसके पास घर में थे, ले कर अपने लहुरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his mother said unto him, Upon me be your curse, my son: only obey my voice, and go fetch me]]></a:t>
+              <a:t><![CDATA[पुत्र याकूब को पहिना दिए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[16. और बकरियों के बच्चों की खालों को उसके हाथों में और उसके चिकने गले में लपेट दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he went, and fetched, and brought them to his mother: and his mother made savoury food, such]]></a:t>
+              <a:t><![CDATA[17. और वह स्वादिष्ट भोजन और अपनी बनाई हुई रोटी भी अपने पुत्र याकूब के हाथ में दे दी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as his father loved.]]></a:t>
+              <a:t><![CDATA[35. उसने कहा, तेरा भाई धूर्तता से आया, और तेरे आशीर्वाद को लेके चला गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Rebekah took goodly raiment of her eldest son Esau, which were with her in the house, and]]></a:t>
+              <a:t><![CDATA[18. सो वह अपने पिता के पास गया, और कहा, हे मेरे पिता: उसने कहा क्या बात है? हे मेरे पुत्र, तू कौन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put them upon Jacob her younger son:]]></a:t>
+              <a:t><![CDATA[है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called Esau his eldest son, and said unto him, My son: and he said unto him, Behold, here am I.]]></a:t>
+              <a:t><![CDATA[पुत्र ऐसाव को बुला कर कहा, हे मेरे पुत्र; उसने कहा, क्या आज्ञा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And she put the skins of the kids of the goats upon his hands, and upon the smooth of his neck:]]></a:t>
+              <a:t><![CDATA[19. याकूब ने अपने पिता से कहा, मैं तेरा जेठा पुत्र ऐसाव हूं। मैं ने तेरी आज्ञा के अनुसार किया है; सो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And she gave the savoury food and the bread, which she had prepared, into the hand of her son]]></a:t>
+              <a:t><![CDATA[उठ और बैठ कर मेरे अहेर के मांस में से खा, कि तू जी से मुझे आशीर्वाद दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jacob.]]></a:t>
+              <a:t><![CDATA[36. उसने कहा, क्या उसका नाम याकूब यथार्थ नहीं रखा गया? उसने मुझे दो बार अड़ंगा मारा, मेरा पहिलौठे का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he came unto his father, and said, My father: and he said, Here am I; who are you, my son?]]></a:t>
+              <a:t><![CDATA[अधिकार तो उसने ले ही लिया था: और अब देख, उसने मेरा आशीर्वाद भी ले लिया है: फिर उसने कहा, क्या तू ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Jacob said unto his father, I am Esau your first born; I have done according as you bade me:]]></a:t>
+              <a:t><![CDATA[मेरे लिये भी कोई आशीर्वाद नहीं सोच रखा है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[arise, I pray you, sit and eat of my venison, that your soul may bless me.]]></a:t>
+              <a:t><![CDATA[20. इसहाक ने अपने पुत्र से कहा, हे मेरे पुत्र, क्या कारण है कि वह तुझे इतनी जल्दी मिल गया? उसने यह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Isaac said unto his son, How is it that you have found it so quickly, my son? And he said,]]></a:t>
+              <a:t><![CDATA[उत्तर दिया, कि तेरे परमेश्वर यहोवा ने उसको मेरे साम्हने कर दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Because the LORD your God brought it to me.]]></a:t>
+              <a:t><![CDATA[37. इसहाक ने ऐसाव को उत्तर देकर कहा, सुन, मैं ने उसको तेरा स्वामी ठहराया, और उसके सब भाइयों को उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Isaac said unto Jacob, Come near, I pray you, that I may feel you, my son, whether you be my]]></a:t>
+              <a:t><![CDATA[आधीन कर दिया, और अनाज और नया दाखमधु देकर उसको पुष्ट किया है: सो अब, हे मेरे पुत्र, मैं तेरे लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[very son Esau or not.]]></a:t>
+              <a:t><![CDATA[क्या करूं?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he said, Behold now, I am old, I know not the day of my death:]]></a:t>
+              <a:t><![CDATA[2. उसने कहा, सुन, मैं तो बूढ़ा हो गया हूं, और नहीं जानता कि मेरी मृत्यु का दिन कब होगा:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Jacob went near unto Isaac his father; and he felt him, and said, The voice is Jacob's]]></a:t>
+              <a:t><![CDATA[38. ऐसाव ने अपने पिता से कहा हे मेरे पिता, क्या तेरे मन में एक ही आशीर्वाद है? हे मेरे पिता, मुझ को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[voice, but the hands are the hands of Esau.]]></a:t>
+              <a:t><![CDATA[भी आशीर्वाद दे: यों कह कर ऐसाव फूट फूट के रोया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he discerned him not, because his hands were hairy, as his brother Esau's hands: so he]]></a:t>
+              <a:t><![CDATA[39. उसके पिता इसहाक ने उससे कहा, सुन, तेरा निवास उपजाऊ भूमि पर हो, और ऊपर से आकाश की ओस उस पर पड़े॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blessed him.]]></a:t>
+              <a:t><![CDATA[40. और तू अपनी तलवार के बल से जीवित रहे, और अपने भाई के आधीन तो होए, पर जब तू स्वाधीन हो जाएगा, तब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he said, Are you my very son Esau? And he said, I am.]]></a:t>
+              <a:t><![CDATA[उसके जूए को अपने कन्धे पर से तोड़ फेंके।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And he said, Bring it near to me, and I will eat of my son's venison, that my soul may bless]]></a:t>
+              <a:t><![CDATA[21. फिर इसहाक ने याकूब से कहा, हे मेरे पुत्र, निकट आ, मैं तुझे टटोल कर जानूं, कि तू सचमुच मेरा पुत्र]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you. And he brought it near to him, and he did eat: and he brought him wine and he drank.]]></a:t>
+              <a:t><![CDATA[ऐसाव है या नहीं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And his father Isaac said unto him, Come near now, and kiss me, my son.]]></a:t>
+              <a:t><![CDATA[41. ऐसाव ने तो याकूब से अपने पिता के दिए हुए आशीर्वाद के कारण बैर रखा; सो उसने सोचा, कि मेरे पिता के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he came near, and kissed him: and he smelled the smell of his raiment, and blessed him, and]]></a:t>
+              <a:t><![CDATA[अन्तकाल का दिन निकट है, फिर मैं अपने भाई याकूब को घात करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, See, the smell of my son is as the smell of a field which the LORD has blessed:]]></a:t>
+              <a:t><![CDATA[22. तब याकूब अपने पिता इसहाक के निकट गया, और उसने उसको टटोल कर कहा, बोल तो याकूब का सा है, पर हाथ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now therefore take, I pray you, your weapons, your quiver and your bow, and go out to the field,]]></a:t>
+              <a:t><![CDATA[3. सो अब तू अपना तरकश और धनुष आदि हथियार ले कर मैदान में जा, और मेरे लिये हिरन का अहेर कर ले आ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Therefore God give you of the dew of heaven, and the fatness of the earth, and plenty of corn]]></a:t>
+              <a:t><![CDATA[ऐसाव ही के से जान पड़ते हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and wine:]]></a:t>
+              <a:t><![CDATA[23. और उसने उसको नहीं चीन्हा, क्योंकि उसके हाथ उसके भाई के से रोंआर थे। सो उस ने उसको आशीर्वाद दिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Let people serve you, and nations bow down to you: be lord over your brethren, and let your]]></a:t>
+              <a:t><![CDATA[42. जब रिबका को अपने पहिलौठे पुत्र ऐसाव की ये बातें बताई गईं, तब उसने अपने लहुरे पुत्र याकूब को बुला]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother's sons bow down to you: cursed be every one that curses you, and blessed be he that blesses]]></a:t>
+              <a:t><![CDATA[कर कहा, सुन, तेरा भाई ऐसाव तुझे घात करने के लिये अपने मन को धीरज दे रहा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[24. और उसने पूछा, क्या तू सचमुच मेरा पुत्र ऐसाव है? उसने कहा हां मैं हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And it came to pass, as soon as Isaac had made an end of blessing Jacob, and Jacob was yet]]></a:t>
+              <a:t><![CDATA[43. सो अब, हे मेरे पुत्र, मेरी सुन, और हारान को मेरे भाई लाबान के पास भाग जा ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scarce gone out from the presence of Isaac his father, that Esau his brother came in from his]]></a:t>
+              <a:t><![CDATA[25. तब उसने कहा, भोजन को मेरे निकट ले आ, कि मैं, अपने पुत्र के अहेर के मांस में से खाकर, तुझे जी से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hunting.]]></a:t>
+              <a:t><![CDATA[आशीर्वाद दूं। तब वह उसको उसके निकट ले आया, और उसने खाया; और वह उसके पास दाखमधु भी लाया, और उसने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he also had made savoury food, and brought it unto his father, and said unto his father, Let]]></a:t>
+              <a:t><![CDATA[पिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my father arise, and eat of his son's venison, that your soul may bless me.]]></a:t>
+              <a:t><![CDATA[44. और थोड़े दिन तक, अर्थात जब तक तेरे भाई का क्रोध न उतरे तब तक उसी के पास रहना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and take me some venison;]]></a:t>
+              <a:t><![CDATA[4. तब मेरी रूचि के अनुसार स्वादिष्ट भोजन बना कर मेरे पास ले आना, कि मैं उसे खा कर मरने से पहले तुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Isaac his father said unto him, Who are you? And he said, I am your son, your firstborn]]></a:t>
+              <a:t><![CDATA[26. तब उसके पिता इसहाक ने उससे कहा, हे मेरे पुत्र निकट आकर मुझे चूम।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Esau.]]></a:t>
+              <a:t><![CDATA[45. फिर जब तेरे भाई का क्रोध तुझ पर से उतरे, और जो काम तू ने उस से किया है उसको वह भूल जाए; तब मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Isaac trembled very exceedingly, and said, Who? where is he that has taken venison, and]]></a:t>
+              <a:t><![CDATA[तुझे वहां से बुलवा भेजूंगी: ऐसा क्यों हो कि एक ही दिन में मुझे तुम दोनों से रहित होना पड़े?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought it me, and I have eaten of all before you came, and have blessed him? yea, and he shall be]]></a:t>
+              <a:t><![CDATA[27. उसने निकट जा कर उसको चूमा। और उसने उसके वस्त्रों की सुगन्ध पाकर उसको य़ह आशीर्वाद दिया, कि देख,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blessed.]]></a:t>
+              <a:t><![CDATA[मेरे पुत्र का सुगन्ध जो ऐसे खेत का सा है जिस पर यहोवा ने आशीष दी हो:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And when Esau heard the words of his father, he cried with a great and exceeding bitter cry, and]]></a:t>
+              <a:t><![CDATA[46. फिर रिबका ने इसहाक से कहा, हित्ती लड़कियों के कारण मैं अपने प्राण से घिन करती हूं; सो यदि ऐसी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto his father, Bless me, even me also, O my father.]]></a:t>
+              <a:t><![CDATA[हित्ती लड़कियों में से, जैसी इस देश की लड़कियां हैं, याकूब भी एक को कहीं ब्याह ले, तो मेरे जीवन में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he said, Your brother came with subtlety, and has taken away your blessing.]]></a:t>
+              <a:t><![CDATA[क्या लाभ होगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And he said, Is not he rightly named Jacob? for he has supplanted me these two times: he took]]></a:t>
+              <a:t><![CDATA[28. सो परमेश्वर तुझे आकाश से ओस, और भूमि की उत्तम से उत्तम उपज, और बहुत सा अनाज और नया दाखमधु दे:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away my birthright; and, behold, now he has taken away my blessing. And he said, Have you not]]></a:t>
+              <a:t><![CDATA[29. राज्य राज्य के लोग तेरे आधीन हों, और देश देश के लोग तुझे दण्डवत करें: तू अपने भाइयों का स्वामी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And make me savoury food, such as I love, and bring it to me, that I may eat; that my soul may]]></a:t>
+              <a:t><![CDATA[जी भर के आशीर्वाद दूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reserved a blessing for me?]]></a:t>
+              <a:t><![CDATA[हो, और तेरी माता के पुत्र तुझे दण्डवत करें: जो तुझे शाप दें सो आप ही स्रापित हों, और जो तुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And Isaac answered and said unto Esau, Behold, I have made him your lord, and all his brethren]]></a:t>
+              <a:t><![CDATA[आशीर्वाद दें सो आशीष पाएं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have I given to him for servants; and with corn and wine have I sustained him: and what shall I do]]></a:t>
+              <a:t><![CDATA[30. यह आशीर्वाद इसहाक याकूब को दे ही चुका, और याकूब अपने पिता इसहाक के साम्हने से निकला ही था, कि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[now unto you, my son?]]></a:t>
+              <a:t><![CDATA[ऐसाव अहेर ले कर आ पहुंचा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And Esau said unto his father, Have you but one blessing, my father? bless me, even me also, O]]></a:t>
+              <a:t><![CDATA[31. तब वह भी स्वादिष्ट भोजन बना कर अपने पिता के पास ले आया, और उस से कहा, हे मेरे पिता, उठ कर अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my father. And Esau lifted up his voice, and wept.]]></a:t>
+              <a:t><![CDATA[पुत्र के अहेर का मांस खा, ताकि मुझे जी से आशीर्वाद दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And Isaac his father answered and said unto him, Behold, your dwelling shall be the fatness of]]></a:t>
+              <a:t><![CDATA[32. उसके पिता इसहाक ने पूछा, तू कौन है? उसने कहा, मैं तेरा जेठा पुत्र ऐसाव हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth, and of the dew of heaven from above;]]></a:t>
+              <a:t><![CDATA[33. तब इसहाक ने अत्यन्त थरथर कांपते हुए कहा, फिर वह कौन था जो अहेर करके मेरे पास ले आया था, और मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And by your sword shall you live, and shall serve your brother; and it shall come to pass when]]></a:t>
+              <a:t><![CDATA[ने तेरे आने से पहिले सब में से कुछ कुछ खा लिया और उसको आशीर्वाद दिया? वरन उसको आशीष लगी भी रहेगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall have the dominion, that you shall break his yoke from off your neck.]]></a:t>
+              <a:t><![CDATA[34. अपने पिता की यह बात सुनते ही ऐसाव ने अत्यन्त ऊंचे और दु:ख भरे स्वर से चिल्लाकर अपने पिता से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bless you before I die.]]></a:t>
+              <a:t><![CDATA[5. तब ऐसाव अहेर करने को मैदान में गया। जब इसहाक ऐसाव से यह बात कह रहा था, तब रिबका सुन रही थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,1239 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And Esau hated Jacob because of the blessing wherewith his father blessed him: and Esau said in]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[46. And Rebekah said to Isaac, I am weary of my life because of the daughters of Heth: if Jacob take]]></a:t>
+              <a:t><![CDATA[हे मेरे पिता, मुझ को भी आशीर्वाद दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Rebekah heard when Isaac spoke to Esau his son. And Esau went to the field to hunt for]]></a:t>
+              <a:t><![CDATA[6. सो उसने अपने पुत्र याकूब से कहा सुन, मैं ने तेरे पिता को तेरे भाई ऐसाव से यह कहते सुना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22858,356 +20339,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>