--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -151,50 +151,84 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +289,67 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +527,70 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. And Rebekah heard when Isaac spoke to Esau his son. And Esau went to the field to hunt for venison, and to bring it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[6. And Rebekah spoke unto Jacob her son, saying, Behold, I heard your father speak unto Esau your brother, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் என் மகனே, என் சொல்லைக் கேட்டு, நான் உனக்குக் கற்பிக்கிறபடி செய்.]]></a:t>
+              <a:t><![CDATA[7. Bring me venison, and make me savoury food, that I may eat, and bless you before the LORD before my death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. Bring me venison, and make me savoury food, that I may eat, and bless you before the LORD before my death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. Now therefore, my son, obey my voice according to that which I command you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தகப்பன் தாம் மரணமடையுமுன்னே உன்னை ஆசீர்வதிக்கும்படி அவர் புசிப்பதற்கு நீ அதை அவரிடத்தில் கொண்டுபோகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. Go now to the flock, and fetch me from thence two good kids of the goats; and I will make them savoury food for your father, such as he loves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு யாக்கோபு தன் தாயாகிய ரெபெக்காளை நோக்கி: என் சகோதரனாகிய ஏசா ரோமம் மிகுந்தவன், நான் ரோமமில்லாதவன்.]]></a:t>
+              <a:t><![CDATA[9. Go now to the flock, and fetch me from thence two good kids of the goats; and I will make them savoury food for your father, such as he loves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு, என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And you shall bring it to your father, that he may eat, and that he may bless you before his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு, என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And you shall bring it to your father, that he may eat, and that he may bless you before his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And Jacob said to Rebekah his mother, Behold, Esau my brother is a hairy man, and I am a smooth man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாக்கு முதிர்வயதானதினால் அவன் கண்கள் இருளடைந்து பார்வையற்றுப்போனபோது, அவன் தன் மூத்த குமாரனாகிய ஏசாவை அழைத்து, என் மகனே என்றான்; அவன், இதோ, இருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Isaac was old, and his eyes were dim, so that he could not see, he called Esau his eldest son, and said unto him, My son: and he said unto him, Behold, here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And Jacob said to Rebekah his mother, Behold, Esau my brother is a hairy man, and I am a smooth man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
+              <a:t><![CDATA[12. My father possibly will feel me, and I shall seem to him as a deceiver; and I shall bring a curse upon me, and not a blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
+              <a:t><![CDATA[12. My father possibly will feel me, and I shall seem to him as a deceiver; and I shall bring a curse upon me, and not a blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
+              <a:t><![CDATA[13. And his mother said unto him, Upon me be your curse, my son: only obey my voice, and go fetch me them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
+              <a:t><![CDATA[13. And his mother said unto him, Upon me be your curse, my son: only obey my voice, and go fetch me them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வெள்ளாட்டுக்குட்டிகளின் தோலை அவன் கைகளிலேயும் ரோமமில்லாத அவன் கழுத்திலேயும் போட்டு;]]></a:t>
+              <a:t><![CDATA[14. And he went, and fetched, and brought them to his mother: and his mother made savoury food, such as his father loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தான் சமைத்த ருசியுள்ள பதார்த்தங்களையும் அப்பங்களையும் தன் குமாரனாகிய யாக்கோபின் கையிலே கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[14. And he went, and fetched, and brought them to his mother: and his mother made savoury food, such as his father loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்கு அவன்: உன் சகோதரன் தந்திரமாய் வந்து, உன்னுடைய ஆசீர்வாதத்தைப் பெற்றுக்கொண்டான் என்றான்]]></a:t>
+              <a:t><![CDATA[15. And Rebekah took goodly raiment of her eldest son Esau, which were with her in the house, and put them upon Jacob her younger son:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் தகப்பனிடத்தில் வந்து, என் தகப்பனே என்றான்; அதற்கு அவன்: இதோ, இருக்கிறேன்; நீ யார், என் மகனே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Rebekah took goodly raiment of her eldest son Esau, which were with her in the house, and put them upon Jacob her younger son:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் தகப்பனிடத்தில் வந்து, என் தகப்பனே என்றான்; அதற்கு அவன்: இதோ, இருக்கிறேன்; நீ யார், என் மகனே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And she put the skins of the kids of the goats upon his hands, and upon the smooth of his neck:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாக்கு முதிர்வயதானதினால் அவன் கண்கள் இருளடைந்து பார்வையற்றுப்போனபோது, அவன் தன் மூத்த குமாரனாகிய ஏசாவை அழைத்து, என் மகனே என்றான்; அவன், இதோ, இருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Isaac was old, and his eyes were dim, so that he could not see, he called Esau his eldest son, and said unto him, My son: and he said unto him, Behold, here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +3048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான் வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And she gave the savoury food and the bread, which she had prepared, into the hand of her son Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான் வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And she gave the savoury food and the bread, which she had prepared, into the hand of her son Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he came unto his father, and said, My father: and he said, Here am I; who are you, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he came unto his father, and said, My father: and he said, Here am I; who are you, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும் வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Jacob said unto his father, I am Esau your first born; I have done according as you bade me: arise, I pray you, sit and eat of my venison, that your soul may bless me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாக்குத் தன் குமாரனை நோக்கி: என் மகனே, இது உனக்கு இத்தனை சீக்கிரமாய் எப்படி அகப்பட்டது என்றான். அவன்: உம்முடைய தேவனாகிய கர்த்தர் எனக்கு நேரிடப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Jacob said unto his father, I am Esau your first born; I have done according as you bade me: arise, I pray you, sit and eat of my venison, that your soul may bless me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஈசாக்குத் தன் குமாரனை நோக்கி: என் மகனே, இது உனக்கு இத்தனை சீக்கிரமாய் எப்படி அகப்பட்டது என்றான். அவன்: உம்முடைய தேவனாகிய கர்த்தர் எனக்கு நேரிடப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Jacob said unto his father, I am Esau your first born; I have done according as you bade me: arise, I pray you, sit and eat of my venison, that your soul may bless me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Isaac said unto his son, How is it that you have found it so quickly, my son? And he said, Because the LORD your God brought it to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Isaac said unto his son, How is it that you have found it so quickly, my son? And he said, Because the LORD your God brought it to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +4029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர் எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்; இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Isaac said unto Jacob, Come near, I pray you, that I may feel you, my son, whether you be my very son Esau or not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவன்: நான் முதிர்வயதானேன், என் மரணம் இன்ன நாளில் என்று அறியேன்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Behold now, I am old, I know not the day of my death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
+              <a:t><![CDATA[21. And Isaac said unto Jacob, Come near, I pray you, that I may feel you, my son, whether you be my very son Esau or not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
+              <a:t><![CDATA[22. And Jacob went near unto Isaac his father; and he felt him, and said, The voice is Jacob's voice, but the hands are the hands of Esau.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனுக்குப் பிரதியுத்தரமாக: உன் வாசஸ்தலம் பூமியின் சாரத்தோடும் உயர வானத்திலிருந்து இறங்கும் பனியோடும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And Jacob went near unto Isaac his father; and he felt him, and said, The voice is Jacob's voice, but the hands are the hands of Esau.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன் கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he discerned him not, because his hands were hairy, as his brother Esau's hands: so he blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன் கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he discerned him not, because his hands were hairy, as his brother Esau's hands: so he blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத் தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And he said, Are you my very son Esau? And he said, I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத் தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And he said, Bring it near to me, and I will eat of my son's venison, that my soul may bless you. And he brought it near to him, and he did eat: and he brought him wine and he drank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +5010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. யாக்கோபைத் தன் தகப்பன் ஆசீர்வதித்ததினிமித்தம் ஏசா யாக்கோபைப் பகைத்து: என் தகப்பனுக்காகத் துக்கிக்கும் நாட்கள் சீக்கிரமாய் வரும், அப்பொழுது என் சகோதரனாகிய யாக்கோபைக் கொன்றுபோடுவேன் என்று ஏசா தன் இருதயத்திலே சொல்லிக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And he said, Bring it near to me, and I will eat of my son's venison, that my soul may bless you. And he brought it near to him, and he did eat: and he brought him wine and he drank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. யாக்கோபைத் தன் தகப்பன் ஆசீர்வதித்ததினிமித்தம் ஏசா யாக்கோபைப் பகைத்து: என் தகப்பனுக்காகத் துக்கிக்கும் நாட்கள் சீக்கிரமாய் வரும், அப்பொழுது என் சகோதரனாகிய யாக்கோபைக் கொன்றுபோடுவேன் என்று ஏசா தன் இருதயத்திலே சொல்லிக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And he said, Bring it near to me, and I will eat of my son's venison, that my soul may bless you. And he brought it near to him, and he did eat: and he brought him wine and he drank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம் யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[26. And his father Isaac said unto him, Come near now, and kiss me, my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீ உன் ஆயுதங்களாகிய உன் அம்பறாத்தூணியையும் உன் வில்லையும் எடுத்துக்கொண்டு வனத்துக்குப் போய், எனக்காக வேட்டையாடி,]]></a:t>
+              <a:t><![CDATA[3. Now therefore take, I pray you, your weapons, your quiver and your bow, and go out to the field, and take me some venison;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம் யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[26. And his father Isaac said unto him, Come near now, and kiss me, my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய கைகள் அவன் சகோதரனாகிய ஏசாவின் கைகளைப்போல ரோமமுள்ளவைகளாயிருந்தபடியினாலே, இன்னான் என்று அறியாமல், அவனை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[27. And he came near, and kissed him: and he smelled the smell of his raiment, and blessed him, and said, See, the smell of my son is as the smell of a field which the LORD has blessed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மூத்த மகனாகிய ஏசாவின் வார்த்தைகள் ரெபெக்காளுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அவள் தன் இளைய மகனாகிய யாக்கோபை அழைத்து: உன் சகோதரனாகிய ஏசா உன்னைக் கொன்றுபோட நினைத்து, தன்னைத் தேற்றிக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[27. And he came near, and kissed him: and he smelled the smell of his raiment, and blessed him, and said, See, the smell of my son is as the smell of a field which the LORD has blessed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மூத்த மகனாகிய ஏசாவின் வார்த்தைகள் ரெபெக்காளுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அவள் தன் இளைய மகனாகிய யாக்கோபை அழைத்து: உன் சகோதரனாகிய ஏசா உன்னைக் கொன்றுபோட நினைத்து, தன்னைத் தேற்றிக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[28. Therefore God give you of the dew of heaven, and the fatness of the earth, and plenty of corn and wine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ என் குமாரனாகிய ஏசாதானோ என்றான்; அவன்: நான்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Therefore God give you of the dew of heaven, and the fatness of the earth, and plenty of corn and wine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆகையால், என் மகனே, நான் சொல்வதைக் கேட்டு, எழுந்து புறப்பட்டு, ஆரானில் இருக்கிற என் சகோதரனாகிய லாபானிடத்துக்கு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[29. Let people serve you, and nations bow down to you: be lord over your brethren, and let your mother's sons bow down to you: cursed be every one that curses you, and blessed be he that blesses you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[29. Let people serve you, and nations bow down to you: be lord over your brethren, and let your mother's sons bow down to you: cursed be every one that curses you, and blessed be he that blesses you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[29. Let people serve you, and nations bow down to you: be lord over your brethren, and let your mother's sons bow down to you: cursed be every one that curses you, and blessed be he that blesses you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன் புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, as soon as Isaac had made an end of blessing Jacob, and Jacob was yet scarce gone out from the presence of Isaac his father, that Esau his brother came in from his hunting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. உன் சகோதரனுடைய கோபம் தணியுமட்டும் சிலநாள் அவனிடத்திலே இரு.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, as soon as Isaac had made an end of blessing Jacob, and Jacob was yet scarce gone out from the presence of Isaac his father, that Esau his brother came in from his hunting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதை எனக்குப் பிரியமாயிருக்கிற ருசியுள்ள பதார்த்தங்களாகச் சமைத்து, நான் புசிக்கவும், நான் மரணமடையுமுன்னே என் ஆத்துமா உன்னை ஆசீர்வதிக்கவும், என்னிடத்தில் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Now therefore take, I pray you, your weapons, your quiver and your bow, and go out to the field, and take me some venison;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனை நோக்கி: என் மகனே, நீ கிட்ட வந்து என்னை முத்தஞ்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And he also had made savoury food, and brought it unto his father, and said unto his father, Let my father arise, and eat of his son's venison, that your soul may bless me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உன் சகோதரன் உன்மேல் வைத்த கோபம் தணிந்து, நீ அவனுக்குச் செய்ததை அவன் மறந்தபின், நான் ஆள் அனுப்பி, அவ்விடத்திலிருந்து உன்னை அழைப்பிப்பேன்; நான் ஒரே நாளில் உங்கள் இருவரையும் ஏன் இழந்துபோகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[31. And he also had made savoury food, and brought it unto his father, and said unto his father, Let my father arise, and eat of his son's venison, that your soul may bless me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உன் சகோதரன் உன்மேல் வைத்த கோபம் தணிந்து, நீ அவனுக்குச் செய்ததை அவன் மறந்தபின், நான் ஆள் அனுப்பி, அவ்விடத்திலிருந்து உன்னை அழைப்பிப்பேன்; நான் ஒரே நாளில் உங்கள் இருவரையும் ஏன் இழந்துபோகவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[31. And he also had made savoury food, and brought it unto his father, and said unto his father, Let my father arise, and eat of his son's venison, that your soul may bless me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என் குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[32. And Isaac his father said unto him, Who are you? And he said, I am your son, your firstborn Esau.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என் குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[32. And Isaac his father said unto him, Who are you? And he said, I am your son, your firstborn Esau.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[33. And Isaac trembled very exceedingly, and said, Who? where is he that has taken venison, and brought it me, and I have eaten of all before you came, and have blessed him? yea, and he shall be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[33. And Isaac trembled very exceedingly, and said, Who? where is he that has taken venison, and brought it me, and I have eaten of all before you came, and have blessed him? yea, and he shall be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக் கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[33. And Isaac trembled very exceedingly, and said, Who? where is he that has taken venison, and brought it me, and I have eaten of all before you came, and have blessed him? yea, and he shall be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவன் உனக்கு வானத்துப் பனியையும் பூமியின் கொழுமையையும் கொடுத்து, மிகுந்த தானியத்தையும் திராட்சரசத்தையும் தந்தருளுவாராக.]]></a:t>
+              <a:t><![CDATA[34. And when Esau heard the words of his father, he cried with a great and exceeding bitter cry, and said unto his father, Bless me, even me also, O my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[34. And when Esau heard the words of his father, he cried with a great and exceeding bitter cry, and said unto his father, Bless me, even me also, O my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதை எனக்குப் பிரியமாயிருக்கிற ருசியுள்ள பதார்த்தங்களாகச் சமைத்து, நான் புசிக்கவும், நான் மரணமடையுமுன்னே என் ஆத்துமா உன்னை ஆசீர்வதிக்கவும், என்னிடத்தில் கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And make me savoury food, such as I love, and bring it to me, that I may eat; that my soul may bless you before I die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[35. And he said, Your brother came with subtlety, and has taken away your blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்; உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[36. And he said, Is not he rightly named Jacob? for he has supplanted me these two times: he took away my birthright; and, behold, now he has taken away my blessing. And he said, Have you not reserved a blessing for me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +8062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[36. And he said, Is not he rightly named Jacob? for he has supplanted me these two times: he took away my birthright; and, behold, now he has taken away my blessing. And he said, Have you not reserved a blessing for me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப் புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[36. And he said, Is not he rightly named Jacob? for he has supplanted me these two times: he took away my birthright; and, behold, now he has taken away my blessing. And he said, Have you not reserved a blessing for me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி: உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான் வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[37. And Isaac answered and said unto Esau, Behold, I have made him your lord, and all his brethren have I given to him for servants; and with corn and wine have I sustained him: and what shall I do now unto you, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி: உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான் வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[37. And Isaac answered and said unto Esau, Behold, I have made him your lord, and all his brethren have I given to him for servants; and with corn and wine have I sustained him: and what shall I do now unto you, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு: நீ யார் என்றான்; அதற்கு அவன்: நான் உமது மூத்த மகனாகிய ஏசா என்றான்.]]></a:t>
+              <a:t><![CDATA[37. And Isaac answered and said unto Esau, Behold, I have made him your lord, and all his brethren have I given to him for servants; and with corn and wine have I sustained him: and what shall I do now unto you, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. And Esau said unto his father, Have you but one blessing, my father? bless me, even me also, O my father. And Esau lifted up his voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும் இருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. And Esau said unto his father, Have you but one blessing, my father? bless me, even me also, O my father. And Esau lifted up his voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And Isaac his father answered and said unto him, Behold, your dwelling shall be the fatness of the earth, and of the dew of heaven from above;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஈசாக்கு தன் குமாரனாகிய ஏசாவோடே பேசுகையில், ரெபெக்காள் கேட்டுக்கொண்டிருந்தாள். ஏசா வேட்டையாடிக்கொண்டுவரும்படி வனத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. And make me savoury food, such as I love, and bring it to me, that I may eat; that my soul may bless you before I die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +9043,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. And Isaac his father answered and said unto him, Behold, your dwelling shall be the fatness of the earth, and of the dew of heaven from above;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And by your sword shall you live, and shall serve your brother; and it shall come to pass when you shall have the dominion, that you shall break his yoke from off your neck.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And by your sword shall you live, and shall serve your brother; and it shall come to pass when you shall have the dominion, that you shall break his yoke from off your neck.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Esau hated Jacob because of the blessing wherewith his father blessed him: and Esau said in his heart, The days of mourning for my father are at hand; then will I slay my brother Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Esau hated Jacob because of the blessing wherewith his father blessed him: and Esau said in his heart, The days of mourning for my father are at hand; then will I slay my brother Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Esau hated Jacob because of the blessing wherewith his father blessed him: and Esau said in his heart, The days of mourning for my father are at hand; then will I slay my brother Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And these words of Esau her elder son were told to Rebekah: and she sent and called Jacob her younger son, and said unto him, Behold, your brother Esau, as concerning you, does comfort himself, purposing to kill you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And these words of Esau her elder son were told to Rebekah: and she sent and called Jacob her younger son, and said unto him, Behold, your brother Esau, as concerning you, does comfort himself, purposing to kill you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And these words of Esau her elder son were told to Rebekah: and she sent and called Jacob her younger son, and said unto him, Behold, your brother Esau, as concerning you, does comfort himself, purposing to kill you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Now therefore, my son, obey my voice; arise, flee you to Laban my brother to Haran;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +10133,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ரெபெக்காள் தன் குமாரனான யாக்கோபை நோக்கி: உன் தகப்பன் உன் சகோதரனாகிய ஏசாவை அழைத்து:]]></a:t>
+              <a:t><![CDATA[5. And Rebekah heard when Isaac spoke to Esau his son. And Esau went to the field to hunt for venison, and to bring it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Now therefore, my son, obey my voice; arise, flee you to Laban my brother to Haran;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And tarry with him a few days, until your brother's fury turn away;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Until your brother's anger turn away from you, and he forget that which you have done to him: then I will send, and fetch you from thence: why should I be deprived also of you both in one day?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Until your brother's anger turn away from you, and he forget that which you have done to him: then I will send, and fetch you from thence: why should I be deprived also of you both in one day?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Until your brother's anger turn away from you, and he forget that which you have done to him: then I will send, and fetch you from thence: why should I be deprived also of you both in one day?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And Rebekah said to Isaac, I am weary of my life because of the daughters of Heth: if Jacob take a wife of the daughters of Heth, such as these which are of the daughters of the land, what good shall my life do me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And Rebekah said to Isaac, I am weary of my life because of the daughters of Heth: if Jacob take a wife of the daughters of Heth, such as these which are of the daughters of the land, what good shall my life do me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And Rebekah said to Isaac, I am weary of my life because of the daughters of Heth: if Jacob take a wife of the daughters of Heth, such as these which are of the daughters of the land, what good shall my life do me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +11084,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732675" r:id="rId1"/>
+    <p:sldLayoutId id="2481563688" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,54 +11752,190 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9983,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. कि तू मेरे लिये अहेर कर के उसका स्वादिष्ट भोजन बना, कि मैं उसे खा कर तुझे यहोवा के आगे मरने से]]></a:t>
+              <a:t><![CDATA[வேட்டையாடிக்கொண்டுவரும்படி வனத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहिले आशीर्वाद दूं]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ரெபெக்காள் தன் குமாரனான யாக்கோபை நோக்கி: உன் தகப்பன் உன் சகோதரனாகிய ஏசாவை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. सो अब, हे मेरे पुत्र, मेरी सुन, और यह आज्ञा मान,]]></a:t>
+              <a:t><![CDATA[7. நான் புசித்து, எனக்கு மரணம் வருமுன்னே, கர்த்தரை முன்னிட்டு உன்னை ஆசீர்வதிக்கும்படி, நீ எனக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. कि बकरियों के पास जा कर बकरियों के दो अच्छे अच्छे बच्चे ले आ; और मैं तेरे पिता के लिये उसकी रूचि]]></a:t>
+              <a:t><![CDATA[வேட்டையாடி, அதை எனக்கு ருசியுள்ள பதார்த்தங்களாகச் சமைத்துக்கொண்டுவா என்று சொல்லக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के अनुसार उन के मांस का स्वादिष्ट भोजन बनाऊंगी।]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் என் மகனே, என் சொல்லைக் கேட்டு, நான் உனக்குக் கற்பிக்கிறபடி செய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब तू उसको अपने पिता के पास ले जाना, कि वह उसे खा कर मरने से पहिले तुझ को आशीर्वाद दे।]]></a:t>
+              <a:t><![CDATA[9. நீ ஆட்டுமந்தைக்குப் போய், இரண்டு நல்ல வெள்ளாட்டுக்குட்டிகளைக் கொண்டுவா; நான் அவைகளை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. याकूब ने अपनी माता रिबका से कहा, सुन, मेरा भाई ऐसाव तो रोंआर पुरूष है, और मैं रोमहीन पुरूष हूं।]]></a:t>
+              <a:t><![CDATA[தகப்பனுக்குப் பிரியமானபடி ருசியுள்ள பதார்த்தங்களாகச் சமைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. कदाचित मेरा पिता मुझे टटोलने लगे, तो मैं उसकी दृष्टि में ठग ठहरूंगा; और आशीष के बदले शाप ही]]></a:t>
+              <a:t><![CDATA[10. உன் தகப்பன் தாம் மரணமடையுமுன்னே உன்னை ஆசீர்வதிக்கும்படி அவர் புசிப்பதற்கு நீ அதை அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कमाऊंगा।]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उसकी माता ने उससे कहा, हे मेरे, पुत्र, शाप तुझ पर नहीं मुझी पर पड़े, तू केवल मेरी सुन, और जा कर]]></a:t>
+              <a:t><![CDATA[11. அதற்கு யாக்கோபு தன் தாயாகிய ரெபெக்காளை நோக்கி: என் சகோதரனாகிய ஏசா ரோமம் மிகுந்தவன், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब इसहाक बूढ़ा हो गया, और उसकी आंखें ऐसी धुंधली पड़ गईं, कि उसको सूझता न था, तब उसने अपने जेठे]]></a:t>
+              <a:t><![CDATA[1. ஈசாக்கு முதிர்வயதானதினால் அவன் கண்கள் இருளடைந்து பார்வையற்றுப்போனபோது, அவன் தன் மூத்த குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे बच्चे मेरे पास ले आ।]]></a:t>
+              <a:t><![CDATA[ரோமமில்லாதவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब याकूब जा कर उन को अपनी माता के पास ले आया, और माता ने उसके पिता की रूचि के अनुसार स्वादिष्ट]]></a:t>
+              <a:t><![CDATA[12. ஒருவேளை என் தகப்பன் என்னைத் தடவிப்பார்ப்பார்; அப்பொழுது நான் அவருக்கு எத்தனாய்க் காணப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भोजन बना दिया।]]></a:t>
+              <a:t><![CDATA[என்மேல் ஆசீர்வாதத்தையல்ல, சாபத்தை வரப்பண்ணிக்கொள்வேனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब रिबका ने अपने पहिलौठे पुत्र ऐसाव के सुन्दर वस्त्र, जो उसके पास घर में थे, ले कर अपने लहुरे]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன் தாய், என் மகனே, உன்மேல் வரும் சாபம் என்மேல் வரட்டும்; என் சொல்லைமாத்திரம் கேட்டு, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र याकूब को पहिना दिए।]]></a:t>
+              <a:t><![CDATA[போய், அவைகளை என்னிடத்தில் கொண்டுவா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और बकरियों के बच्चों की खालों को उसके हाथों में और उसके चिकने गले में लपेट दिया।]]></a:t>
+              <a:t><![CDATA[14. அவன் போய் அவைகளைப் பிடித்து, தன் தாயினிடத்தில் கொண்டுவந்தான்; அவனுடைய தாய் அவன் தகப்பனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और वह स्वादिष्ट भोजन और अपनी बनाई हुई रोटी भी अपने पुत्र याकूब के हाथ में दे दी।]]></a:t>
+              <a:t><![CDATA[பிரியமானபடி ருசியுள்ள பதார்த்தங்களைச் சமைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. उसने कहा, तेरा भाई धूर्तता से आया, और तेरे आशीर्वाद को लेके चला गया।]]></a:t>
+              <a:t><![CDATA[15. பின்பு, ரெபெக்காள் வீட்டிலே தன்னிடத்தில் இருந்த தன் மூத்த மகனாகிய ஏசாவின் நல்ல வஸ்திரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. सो वह अपने पिता के पास गया, और कहा, हे मेरे पिता: उसने कहा क्या बात है? हे मेरे पुत्र, तू कौन]]></a:t>
+              <a:t><![CDATA[எடுத்து, தன் இளைய மகனாகிய யாக்கோபுக்கு உடுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है?]]></a:t>
+              <a:t><![CDATA[16. வெள்ளாட்டுக்குட்டிகளின் தோலை அவன் கைகளிலேயும் ரோமமில்லாத அவன் கழுத்திலேயும் போட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र ऐसाव को बुला कर कहा, हे मेरे पुत्र; उसने कहा, क्या आज्ञा।]]></a:t>
+              <a:t><![CDATA[ஏசாவை அழைத்து, என் மகனே என்றான்; அவன், இதோ, இருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. याकूब ने अपने पिता से कहा, मैं तेरा जेठा पुत्र ऐसाव हूं। मैं ने तेरी आज्ञा के अनुसार किया है; सो]]></a:t>
+              <a:t><![CDATA[17. தான் சமைத்த ருசியுள்ள பதார்த்தங்களையும் அப்பங்களையும் தன் குமாரனாகிய யாக்கோபின் கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठ और बैठ कर मेरे अहेर के मांस में से खा, कि तू जी से मुझे आशीर्वाद दे।]]></a:t>
+              <a:t><![CDATA[கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. उसने कहा, क्या उसका नाम याकूब यथार्थ नहीं रखा गया? उसने मुझे दो बार अड़ंगा मारा, मेरा पहिलौठे का]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் தகப்பனிடத்தில் வந்து, என் தகப்பனே என்றான்; அதற்கு அவன்: இதோ, இருக்கிறேன்; நீ யார், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अधिकार तो उसने ले ही लिया था: और अब देख, उसने मेरा आशीर्वाद भी ले लिया है: फिर उसने कहा, क्या तू ने]]></a:t>
+              <a:t><![CDATA[மகனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरे लिये भी कोई आशीर्वाद नहीं सोच रखा है?]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது யாக்கோபு தன் தகப்பனை நோக்கி: நான் உமது மூத்தமகனாகிய ஏசா; நீர் எனக்குச் சொன்னபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. इसहाक ने अपने पुत्र से कहा, हे मेरे पुत्र, क्या कारण है कि वह तुझे इतनी जल्दी मिल गया? उसने यह]]></a:t>
+              <a:t><![CDATA[செய்தேன்; உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, நீர் எழுந்து உட்கார்ந்து, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्तर दिया, कि तेरे परमेश्वर यहोवा ने उसको मेरे साम्हने कर दिया।]]></a:t>
+              <a:t><![CDATA[வேட்டையாடிக்கொண்டுவந்ததைப் புசியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. इसहाक ने ऐसाव को उत्तर देकर कहा, सुन, मैं ने उसको तेरा स्वामी ठहराया, और उसके सब भाइयों को उसके]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஈசாக்குத் தன் குமாரனை நோக்கி: என் மகனே, இது உனக்கு இத்தனை சீக்கிரமாய் எப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आधीन कर दिया, और अनाज और नया दाखमधु देकर उसको पुष्ट किया है: सो अब, हे मेरे पुत्र, मैं तेरे लिये]]></a:t>
+              <a:t><![CDATA[அகப்பட்டது என்றான். அவன்: உம்முடைய தேவனாகிய கர்த்தர் எனக்கு நேரிடப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या करूं?]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ஈசாக்கு யாக்கோபை நோக்கி: என் மகனே, நீ என் குமாரனாகிய ஏசாதானோ அல்லவோ என்று நான் உன்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उसने कहा, सुन, मैं तो बूढ़ा हो गया हूं, और नहीं जानता कि मेरी मृत्यु का दिन कब होगा:]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவன்: நான் முதிர்வயதானேன், என் மரணம் இன்ன நாளில் என்று அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ऐसाव ने अपने पिता से कहा हे मेरे पिता, क्या तेरे मन में एक ही आशीर्वाद है? हे मेरे पिता, मुझ को]]></a:t>
+              <a:t><![CDATA[தடவிப்பார்க்கும்படி கிட்ட வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी आशीर्वाद दे: यों कह कर ऐसाव फूट फूट के रोया।]]></a:t>
+              <a:t><![CDATA[22. யாக்கோபு தன் தகப்பனாகிய ஈசாக்கண்டையில் கிட்டப் போனான்; அவன் இவனைத் தடவிப்பார்த்து: சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. उसके पिता इसहाक ने उससे कहा, सुन, तेरा निवास उपजाऊ भूमि पर हो, और ऊपर से आकाश की ओस उस पर पड़े॥]]></a:t>
+              <a:t><![CDATA[யாக்கோபின் சத்தம், கைகளோ ஏசாவின் கைகள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. और तू अपनी तलवार के बल से जीवित रहे, और अपने भाई के आधीन तो होए, पर जब तू स्वाधीन हो जाएगा, तब]]></a:t>
+              <a:t><![CDATA[23. அவனுடைய கைகள் அவன் சகோதரனாகிய ஏசாவின் கைகளைப்போல ரோமமுள்ளவைகளாயிருந்தபடியினாலே, இன்னான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके जूए को अपने कन्धे पर से तोड़ फेंके।]]></a:t>
+              <a:t><![CDATA[அறியாமல், அவனை ஆசீர்வதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर इसहाक ने याकूब से कहा, हे मेरे पुत्र, निकट आ, मैं तुझे टटोल कर जानूं, कि तू सचमुच मेरा पुत्र]]></a:t>
+              <a:t><![CDATA[24. நீ என் குமாரனாகிய ஏசாதானோ என்றான்; அவன்: நான்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऐसाव है या नहीं।]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவன்: என் குமாரனே, நீ வேட்டையாடிக் கொண்டுவந்ததை நான் புசித்து, என் ஆத்துமா உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ऐसाव ने तो याकूब से अपने पिता के दिए हुए आशीर्वाद के कारण बैर रखा; सो उसने सोचा, कि मेरे पिता के]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கும்படி அதை என் கிட்டக் கொண்டுவா என்றான்; அவன் அதைக் கிட்டக் கொண்டுபோனான்; அப்பொழுது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अन्तकाल का दिन निकट है, फिर मैं अपने भाई याकूब को घात करूंगा।]]></a:t>
+              <a:t><![CDATA[புசித்தான்: பிற்பாடு, திராட்சரசம் அவனுக்குக் கொண்டுவந்து கொடுத்தான், அவன் குடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब याकूब अपने पिता इसहाक के निकट गया, और उसने उसको टटोल कर कहा, बोल तो याकूब का सा है, पर हाथ]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனை நோக்கி: என் மகனே, நீ கிட்ட வந்து என்னை முத்தஞ்செய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. सो अब तू अपना तरकश और धनुष आदि हथियार ले कर मैदान में जा, और मेरे लिये हिरन का अहेर कर ले आ।]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீ உன் ஆயுதங்களாகிய உன் அம்பறாத்தூணியையும் உன் வில்லையும் எடுத்துக்கொண்டு வனத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऐसाव ही के से जान पड़ते हैं।]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और उसने उसको नहीं चीन्हा, क्योंकि उसके हाथ उसके भाई के से रोंआर थे। सो उस ने उसको आशीर्वाद दिया]]></a:t>
+              <a:t><![CDATA[27. அவன் கிட்டப்போய், அவனை முத்தஞ்செய்தான்; அப்பொழுது அவனுடைய வஸ்திரங்களின் வாசனையை மோந்து: இதோ, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. जब रिबका को अपने पहिलौठे पुत्र ऐसाव की ये बातें बताई गईं, तब उसने अपने लहुरे पुत्र याकूब को बुला]]></a:t>
+              <a:t><![CDATA[குமாரனுடைய வாசனை கர்த்தர் ஆசீர்வதித்த வயல்வெளியின் வாசனையைப்போல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर कहा, सुन, तेरा भाई ऐसाव तुझे घात करने के लिये अपने मन को धीरज दे रहा है।]]></a:t>
+              <a:t><![CDATA[28. தேவன் உனக்கு வானத்துப் பனியையும் பூமியின் கொழுமையையும் கொடுத்து, மிகுந்த தானியத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और उसने पूछा, क्या तू सचमुच मेरा पुत्र ऐसाव है? उसने कहा हां मैं हूं।]]></a:t>
+              <a:t><![CDATA[திராட்சரசத்தையும் தந்தருளுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. सो अब, हे मेरे पुत्र, मेरी सुन, और हारान को मेरे भाई लाबान के पास भाग जा ;]]></a:t>
+              <a:t><![CDATA[29. ஜனங்கள் உன்னைச் சேவிக்கவும் ஜாதிகள் உன்னை வணங்கவும் கடவர்கள்; உன் சகோதரருக்கு எஜமானாயிருப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब उसने कहा, भोजन को मेरे निकट ले आ, कि मैं, अपने पुत्र के अहेर के मांस में से खाकर, तुझे जी से]]></a:t>
+              <a:t><![CDATA[உன் தாயின் பிள்ளைகள் உன்னை வணங்குவார்கள்; உன்னைச் சபிக்கிறவர்கள் சபிக்கப்பட்டவர்களும், உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आशीर्वाद दूं। तब वह उसको उसके निकट ले आया, और उसने खाया; और वह उसके पास दाखमधु भी लाया, और उसने]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கிறவர்கள் ஆசீர்வதிக்கப்பட்டவர்களுமாய் இருப்பார்கள் என்று சொல்லி அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिया।]]></a:t>
+              <a:t><![CDATA[30. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து முடிந்தபோது, யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் சமுகத்தைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. और थोड़े दिन तक, अर्थात जब तक तेरे भाई का क्रोध न उतरे तब तक उसी के पास रहना।]]></a:t>
+              <a:t><![CDATA[புறப்பட்டவுடனே, அவன் சகோதரனாகிய ஏசா வேட்டையாடி வந்து சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब मेरी रूचि के अनुसार स्वादिष्ट भोजन बना कर मेरे पास ले आना, कि मैं उसे खा कर मरने से पहले तुझे]]></a:t>
+              <a:t><![CDATA[போய், எனக்காக வேட்டையாடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब उसके पिता इसहाक ने उससे कहा, हे मेरे पुत्र निकट आकर मुझे चूम।]]></a:t>
+              <a:t><![CDATA[31. அவனும் ருசியுள்ள பதார்த்தங்களைச் சமைத்து, தன் தகப்பனண்டைக்குக் கொண்டுவந்து, தகப்பனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. फिर जब तेरे भाई का क्रोध तुझ पर से उतरे, और जो काम तू ने उस से किया है उसको वह भूल जाए; तब मैं]]></a:t>
+              <a:t><![CDATA[உம்முடைய ஆத்துமா என்னை ஆசீர்வதிக்கும்படி, என் தகப்பனார் எழுந்திருந்து, உம்முடைய குமாரனாகிய நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुझे वहां से बुलवा भेजूंगी: ऐसा क्यों हो कि एक ही दिन में मुझे तुम दोनों से रहित होना पड़े?]]></a:t>
+              <a:t><![CDATA[வேட்டையாடிக் கொண்டுவந்ததைப் புசிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. उसने निकट जा कर उसको चूमा। और उसने उसके वस्त्रों की सुगन्ध पाकर उसको य़ह आशीर्वाद दिया, कि देख,]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு: நீ யார் என்றான்; அதற்கு அவன்: நான் உமது மூத்த மகனாகிய ஏசா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरे पुत्र का सुगन्ध जो ऐसे खेत का सा है जिस पर यहोवा ने आशीष दी हो:]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. फिर रिबका ने इसहाक से कहा, हित्ती लड़कियों के कारण मैं अपने प्राण से घिन करती हूं; सो यदि ऐसी]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது ஈசாக்கு மிகவும் பிரமித்து நடுங்கி: வேட்டையாடி எனக்குக் கொண்டுவந்தானே, அவன் யார்? நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हित्ती लड़कियों में से, जैसी इस देश की लड़कियां हैं, याकूब भी एक को कहीं ब्याह ले, तो मेरे जीवन में]]></a:t>
+              <a:t><![CDATA[வருமுன்னே அவையெல்லாவற்றிலும் நான் புசித்து அவனை ஆசீர்வதித்தேனே, அவன் ஆசீர்வதிக்கப்பட்டவனாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या लाभ होगा?]]></a:t>
+              <a:t><![CDATA[இருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. सो परमेश्वर तुझे आकाश से ओस, और भूमि की उत्तम से उत्तम उपज, और बहुत सा अनाज और नया दाखमधु दे:]]></a:t>
+              <a:t><![CDATA[34. ஏசா தன் தகப்பனுடைய வார்த்தைகளை கேட்டவுடனே, மிகவும் மனங்கசந்து உரத்த சத்தமிட்டு அலறி, தன் தகப்பனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. राज्य राज्य के लोग तेरे आधीन हों, और देश देश के लोग तुझे दण्डवत करें: तू अपने भाइयों का स्वामी]]></a:t>
+              <a:t><![CDATA[நோக்கி: என் தகப்பனே, என்னையும் ஆசீர்வதியும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जी भर के आशीर्वाद दूं।]]></a:t>
+              <a:t><![CDATA[4. அதை எனக்குப் பிரியமாயிருக்கிற ருசியுள்ள பதார்த்தங்களாகச் சமைத்து, நான் புசிக்கவும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो, और तेरी माता के पुत्र तुझे दण्डवत करें: जो तुझे शाप दें सो आप ही स्रापित हों, और जो तुझे]]></a:t>
+              <a:t><![CDATA[35. அதற்கு அவன்: உன் சகோதரன் தந்திரமாய் வந்து, உன்னுடைய ஆசீர்வாதத்தைப் பெற்றுக்கொண்டான் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आशीर्वाद दें सो आशीष पाएं॥]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: அவன் பெயர் யாக்கோபு என்னப்படுவது சரியல்லவா? இதோடே இரண்டுதரம் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. यह आशीर्वाद इसहाक याकूब को दे ही चुका, और याकूब अपने पिता इसहाक के साम्हने से निकला ही था, कि]]></a:t>
+              <a:t><![CDATA[மோசம்போக்கினான்; என் சேஷ்ட புத்திரபாகத்தை எடுத்துக்கொண்டான்; இதோ, இப்பொழுது என் ஆசீர்வாதத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +21148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऐसाव अहेर ले कर आ पहुंचा।]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொண்டான் என்று சொல்லி; நீர் எனக்கு ஒரு ஆசீர்வாதத்தையாகிலும் வைத்துவைக்கவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +21280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. तब वह भी स्वादिष्ट भोजन बना कर अपने पिता के पास ले आया, और उस से कहा, हे मेरे पिता, उठ कर अपने]]></a:t>
+              <a:t><![CDATA[37. ஈசாக்கு ஏசாவுக்குப் பிரதியுத்தரமாக: இதோ, நான் அவனை உனக்கு எஜமானாக வைத்தேன்; அவன் சகோதரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र के अहेर का मांस खा, ताकि मुझे जी से आशीर्वाद दे।]]></a:t>
+              <a:t><![CDATA[எல்லாரையும் அவனுக்கு ஊழியக்காரராகக் கொடுத்து, அவனைத் தானியத்தினாலும் திராட்சரசத்தினாலும் ஆதரித்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. उसके पिता इसहाक ने पूछा, तू कौन है? उसने कहा, मैं तेरा जेठा पुत्र ऐसाव हूं।]]></a:t>
+              <a:t><![CDATA[இப்பொழுதும் என் மகனே, நான் உனக்கு என்ன செய்வேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. तब इसहाक ने अत्यन्त थरथर कांपते हुए कहा, फिर वह कौन था जो अहेर करके मेरे पास ले आया था, और मैं]]></a:t>
+              <a:t><![CDATA[38. ஏசா தன் தகப்பனை நோக்கி: என் தகப்பனே, இந்த ஒரே ஆசீர்வாதம் மாத்திரமா உம்மிடத்தில் உண்டு? என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने तेरे आने से पहिले सब में से कुछ कुछ खा लिया और उसको आशीर्वाद दिया? वरन उसको आशीष लगी भी रहेगी।]]></a:t>
+              <a:t><![CDATA[தகப்பனே, என்னையும் ஆசீர்வதியும் என்று சொல்லி, ஏசா சத்தமிட்டு அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. अपने पिता की यह बात सुनते ही ऐसाव ने अत्यन्त ऊंचे और दु:ख भरे स्वर से चिल्लाकर अपने पिता से कहा,]]></a:t>
+              <a:t><![CDATA[39. அப்பொழுது அவன் தகப்பனாகிய ஈசாக்கு அவனுக்குப் பிரதியுத்தரமாக: உன் வாசஸ்தலம் பூமியின் சாரத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब ऐसाव अहेर करने को मैदान में गया। जब इसहाक ऐसाव से यह बात कह रहा था, तब रिबका सुन रही थी।]]></a:t>
+              <a:t><![CDATA[மரணமடையுமுன்னே என் ஆத்துமா உன்னை ஆசீர்வதிக்கவும், என்னிடத்தில் கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +22204,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हे मेरे पिता, मुझ को भी आशीर्वाद दे।]]></a:t>
+              <a:t><![CDATA[உயர வானத்திலிருந்து இறங்கும் பனியோடும் இருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. உன் பட்டயத்தினாலே நீ பிழைத்து, உன் சகோதரனைச் சேவிப்பாய்; நீ மேற்கொள்ளும் காலம் வரும்போதோ, உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கழுத்திலிருக்கிற அவனுடைய நுகத்தடியை முறித்துப்போடுவாய் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. யாக்கோபைத் தன் தகப்பன் ஆசீர்வதித்ததினிமித்தம் ஏசா யாக்கோபைப் பகைத்து: என் தகப்பனுக்காகத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துக்கிக்கும் நாட்கள் சீக்கிரமாய் வரும், அப்பொழுது என் சகோதரனாகிய யாக்கோபைக் கொன்றுபோடுவேன் என்று ஏசா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன் இருதயத்திலே சொல்லிக் கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. மூத்த மகனாகிய ஏசாவின் வார்த்தைகள் ரெபெக்காளுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அவள் தன் இளைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகனாகிய யாக்கோபை அழைத்து: உன் சகோதரனாகிய ஏசா உன்னைக் கொன்றுபோட நினைத்து, தன்னைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேற்றிக்கொள்ளுகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. ஆகையால், என் மகனே, நான் சொல்வதைக் கேட்டு, எழுந்து புறப்பட்டு, ஆரானில் இருக்கிற என் சகோதரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. सो उसने अपने पुत्र याकूब से कहा सुन, मैं ने तेरे पिता को तेरे भाई ऐसाव से यह कहते सुना,]]></a:t>
+              <a:t><![CDATA[5. ஈசாக்கு தன் குமாரனாகிய ஏசாவோடே பேசுகையில், ரெபெக்காள் கேட்டுக்கொண்டிருந்தாள். ஏசா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20339,92 +23584,1148 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லாபானிடத்துக்கு ஓடிப்போய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. உன் சகோதரனுடைய கோபம் தணியுமட்டும் சிலநாள் அவனிடத்திலே இரு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. உன் சகோதரன் உன்மேல் வைத்த கோபம் தணிந்து, நீ அவனுக்குச் செய்ததை அவன் மறந்தபின், நான் ஆள் அனுப்பி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவ்விடத்திலிருந்து உன்னை அழைப்பிப்பேன்; நான் ஒரே நாளில் உங்கள் இருவரையும் ஏன் இழந்துபோகவேண்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. பின்பு, ரெபெக்காள் ஈசாக்கை நோக்கி: ஏத்தின் குமாரத்திகளினிமித்தம் என் உயிர் எனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெறுப்பாயிருக்கிறது; இந்தத் தேசத்துப் பெண்களாகிய ஏத்தின் குமாரத்திகளில் யாக்கோபு ஒரு பெண்ணைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொள்வானானால் என் உயிர் இருந்து ஆவதென்ன என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +24751,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +24926,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>97</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>