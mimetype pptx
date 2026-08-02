--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -63,68 +63,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,59 +123,50 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
-    <p:sldId id="292" r:id="rId39"/>
-[...7 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -327,62 +300,53 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து, ஒரு பெண்ணைக் கொள்ளும்படி அவனைப் பதான் அராமுக்கு அனுப்பினதையும், அவனை ஆசீர்வதிக்கையில்: நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளவேண்டாம் என்று அவனுக்குக் கட்டளையிட்டதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
+              <a:t><![CDATA[7. யாக்கோபு தன் தகப்பனுக்கும் தன் தாய்க்கும் கீழ்ப்படிந்து, பதான் அராமுக்கு புறப்பட்டுப்போனதையும் ஏசா கண்டதினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
+              <a:t><![CDATA[8. கானானிய குமாரத்திகள் தன் தகப்பனாகிய ஈசாக்கின் பார்வைக்கு ஆகாதவர்கள் என்பதை ஏசா அறிந்ததினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[10. யாக்கோபு பெயெர்செபாவை விட்டுப் புறப்பட்டு ஆரானுக்குப் போகப் பிரயாணம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபு நித்திரை தெளிந்து விழித்தபோது: மெய்யாகவே கர்த்தர் இந்த இடத்தில் இருக்கிறார்; இதை நான் அறியாதிருந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கானானிய குமாரத்திகள் தன் தகப்பனாகிய ஈசாக்கின் பார்வைக்கு ஆகாதவர்கள் என்பதை ஏசா அறிந்ததினாலும்,]]></a:t>
+              <a:t><![CDATA[1. ஈசாக்கு யாக்கோபை அழைத்து. அவனை ஆசீர்வதித்து, நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபு நித்திரை தெளிந்து விழித்தபோது: மெய்யாகவே கர்த்தர் இந்த இடத்தில் இருக்கிறார்; இதை நான் அறியாதிருந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது வானத்தின் வாசல் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது வானத்தின் வாசல் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி, அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
+              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி, அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
+              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த ஸ்தலத்திற்குப் பெத்தேல் என்று பேரிட்டான்; அதற்கு முன்னே அவ்வூருக்கு லூஸ் என்னும் பேர் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த ஸ்தலத்திற்குப் பெத்தேல் என்று பேரிட்டான்; அதற்கு முன்னே அவ்வூருக்கு லூஸ் என்னும் பேர் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. யாக்கோபு நித்திரை தெளிந்து விழித்தபோது: மெய்யாகவே கர்த்தர் இந்த இடத்தில் இருக்கிறார்; இதை நான் அறியாதிருந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
+              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது வானத்தின் வாசல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
+              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது வானத்தின் வாசல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என்னை என் தகப்பன் வீட்டுக்குச் சமாதானத்தோடே திருப்பிவரப்பண்ணுவாரானால், கர்த்தர் எனக்குத் தேவனாயிருப்பார்;]]></a:t>
+              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி, அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. எழுந்து புறப்பட்டு, பதான் அராமிலிருக்கிற உன் தாயினுடைய தகப்பனாகிய பெத்துவேலுடைய வீட்டுக்குப் போய், அவ்விடத்தில் உன் தாயின் சகோதரனாகிய லாபானின் குமாரத்திகளுக்குள் பெண்கொள் என்று அவனுக்குக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும் உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி, அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும் உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[19. அந்த ஸ்தலத்திற்குப் பெத்தேல் என்று பேரிட்டான்; அதற்கு முன்னே அவ்வூருக்கு லூஸ் என்னும் பேர் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாக்கு யாக்கோபை அழைத்து. அவனை ஆசீர்வதித்து, நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாக்கு யாக்கோபை அழைத்து. அவனை ஆசீர்வதித்து, நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எழுந்து புறப்பட்டு, பதான் அராமிலிருக்கிற உன் தாயினுடைய தகப்பனாகிய பெத்துவேலுடைய வீட்டுக்குப் போய், அவ்விடத்தில் உன் தாயின் சகோதரனாகிய லாபானின் குமாரத்திகளுக்குள் பெண்கொள் என்று அவனுக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[21. என்னை என் தகப்பன் வீட்டுக்குச் சமாதானத்தோடே திருப்பிவரப்பண்ணுவாரானால், கர்த்தர் எனக்குத் தேவனாயிருப்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எழுந்து புறப்பட்டு, பதான் அராமிலிருக்கிற உன் தாயினுடைய தகப்பனாகிய பெத்துவேலுடைய வீட்டுக்குப் போய், அவ்விடத்தில் உன் தாயின் சகோதரனாகிய லாபானின் குமாரத்திகளுக்குள் பெண்கொள் என்று அவனுக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும் உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,378 +3458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் உன்னை ஆசீர்வதித்து, நீ பல ஜனக்கூட்டமாகும்படி உன்னைப் பலுகவும் பெருகவும்பண்ணி;]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[4. தேவன் ஆபிரகாமுக்குக் கொடுத்ததும் நீ பரதேசியாய்த் தங்குகிறதுமான தேசத்தை நீ சுதந்தரித்துக்கொள்ளும்படி ஆபிரகாமுக்கு அருளிய ஆசீர்வாதத்தை உனக்கும் உன் சந்ததிக்கும் அருளுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும் உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,705 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[7. யாக்கோபு தன் தகப்பனுக்கும் தன் தாய்க்கும் கீழ்ப்படிந்து, பதான் அராமுக்கு புறப்பட்டுப்போனதையும் ஏசா கண்டதினாலும்,]]></a:t>
+              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் உன்னை ஆசீர்வதித்து, நீ பல ஜனக்கூட்டமாகும்படி உன்னைப் பலுகவும் பெருகவும்பண்ணி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாக்கோபு பெயெர்செபாவை விட்டுப் புறப்பட்டு ஆரானுக்குப் போகப் பிரயாணம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. தேவன் ஆபிரகாமுக்குக் கொடுத்ததும் நீ பரதேசியாய்த் தங்குகிறதுமான தேசத்தை நீ சுதந்தரித்துக்கொள்ளும்படி ஆபிரகாமுக்கு அருளிய ஆசீர்வாதத்தை உனக்கும் உன் சந்ததிக்கும் அருளுவாராக என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[4. தேவன் ஆபிரகாமுக்குக் கொடுத்ததும் நீ பரதேசியாய்த் தங்குகிறதுமான தேசத்தை நீ சுதந்தரித்துக்கொள்ளும்படி ஆபிரகாமுக்கு அருளிய ஆசீர்வாதத்தை உனக்கும் உன் சந்ததிக்கும் அருளுவாராக என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[5. ஈசாக்கு யாக்கோபை அனுப்பிவிட்டான். அப்பொழுது அவன் பதான் அராமிலிருக்கும் சீரியா தேசத்தானாகிய பெத்துவேலுடைய குமாரனும், தனக்கும் ஏசாவுக்கும் தாயாகிய ரெபெக்காளின் சகோதரனுமான லாபானிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[5. ஈசாக்கு யாக்கோபை அனுப்பிவிட்டான். அப்பொழுது அவன் பதான் அராமிலிருக்கும் சீரியா தேசத்தானாகிய பெத்துவேலுடைய குமாரனும், தனக்கும் ஏசாவுக்கும் தாயாகிய ரெபெக்காளின் சகோதரனுமான லாபானிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து, ஒரு பெண்ணைக் கொள்ளும்படி அவனைப் பதான் அராமுக்கு அனுப்பினதையும், அவனை ஆசீர்வதிக்கையில்: நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளவேண்டாம் என்று அவனுக்குக் கட்டளையிட்டதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470496924" r:id="rId1"/>
+    <p:sldLayoutId id="2474726242" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5484,126 +4467,54 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...46 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5748,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and behold the angels of God ascending and descending on it.]]></a:t>
+              <a:t><![CDATA[आशीर्वाद देने के समय यह आज्ञा भी दी, कि तू किसी कनानी लड़की को ब्याह न लेना;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And, behold, the LORD stood above it, and said, I am the LORD God of Abraham your father, and]]></a:t>
+              <a:t><![CDATA[7. और याकूब माता पिता की मान कर पद्दनराम को चल दिया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the God of Isaac: the land whereon you lie, to you will I give it, and to your seed;]]></a:t>
+              <a:t><![CDATA[8. तब ऐसाव यह सब देख के और यह भी सोच कर, कि कनानी लड़कियां मेरे पिता इसहाक को बुरी लगती हैं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And your seed shall be as the dust of the earth, and you shall spread abroad to the west, and to]]></a:t>
+              <a:t><![CDATA[9. इब्राहीम के पुत्र इश्माएल के पास गया, और इश्माएल की बेटी महलत को, जो नबायोत की बहिन थी, ब्याह कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the east, and to the north, and to the south: and in you and in your seed shall all the families of]]></a:t>
+              <a:t><![CDATA[अपनी पत्नियों में मिला लिया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth be blessed.]]></a:t>
+              <a:t><![CDATA[10. सो याकूब बेर्शेबा से निकल कर हारान की ओर चला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And, behold, I am with you, and will keep you in all places where you go, and will bring you]]></a:t>
+              <a:t><![CDATA[11. और उसने किसी स्थान में पहुंच कर रात वहीं बिताने का विचार किया, क्योंकि सूर्य अस्त हो गया था; सो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again into this land; for I will not leave you, until I have done that which I have spoken to you]]></a:t>
+              <a:t><![CDATA[उसने उस स्थान के पत्थरों में से एक पत्थर ले अपना तकिया बना कर रखा, और उसी स्थान में सो गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of.]]></a:t>
+              <a:t><![CDATA[12. तब उसने स्वप्न में क्या देखा, कि एक सीढ़ी पृथ्वी पर खड़ी है, और उसका सिरा स्वर्ग तक पहुंचा है:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Jacob awaked out of his sleep, and he said, Surely the LORD is in this place; and I knew it]]></a:t>
+              <a:t><![CDATA[और परमेश्वर के दूत उस पर से चढ़ते उतरते हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Esau seeing that the daughters of Canaan pleased not Isaac his father;]]></a:t>
+              <a:t><![CDATA[1. तब इसहाक ने याकूब को बुलाकर आशीर्वाद दिया, और आज्ञा दी, कि तू किसी कनानी लड़की को न ब्याह लेना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not.]]></a:t>
+              <a:t><![CDATA[13. और यहोवा उसके ऊपर खड़ा हो कर कहता है, कि मैं यहोवा, तेरे दादा इब्राहीम का परमेश्वर, और इसहाक का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he was afraid, and said, How dreadful is this place! this is no other but the house of God,]]></a:t>
+              <a:t><![CDATA[भी परमेश्वर हूं: जिस भूमि पर तू पड़ा है, उसे मैं तुझ को और तेरे वंश को दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and this is the gate of heaven.]]></a:t>
+              <a:t><![CDATA[14. और तेरा वंश भूमि की धूल के किनकों के समान बहुत होगा, और पच्छिम, पूरब, उत्तर, दक्खिन, चारों ओर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Jacob rose up early in the morning, and took the stone that he had put for his pillows, and]]></a:t>
+              <a:t><![CDATA[फैलता जाएगा: और तेरे और तेरे वंश के द्वारा पृथ्वी के सारे कुल आशीष पाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[set it up for a pillar, and poured oil upon the top of it.]]></a:t>
+              <a:t><![CDATA[15. और सुन, मैं तेरे संग रहूंगा, और जहां कहीं तू जाए वहां तेरी रक्षा करूंगा, और तुझे इस देश में लौटा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he called the name of that place Bethel: but the name of that city was called Luz at the]]></a:t>
+              <a:t><![CDATA[ले आऊंगा: मैं अपने कहे हुए को जब तक पूरा न कर लूं तब तक तुझ को न छोडूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[first.]]></a:t>
+              <a:t><![CDATA[16. तब याकूब जाग उठा, और कहने लगा; निश्चय इस स्थान में यहोवा है; और मैं इस बात को न जानता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Jacob vowed a vow, saying, If God will be with me, and will keep me in this way that I go,]]></a:t>
+              <a:t><![CDATA[17. और भय खा कर उसने कहा, यह स्थान क्या ही भयानक है! यह तो परमेश्वर के भवन को छोड़ और कुछ नहीं हो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and will give me bread to eat, and raiment to put on,]]></a:t>
+              <a:t><![CDATA[सकता; वरन यह स्वर्ग का फाटक ही होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So that I come again to my father's house in peace; then shall the LORD be my God:]]></a:t>
+              <a:t><![CDATA[18. भोर को याकूब तड़के उठा, और अपने तकिए का पत्थर ले कर उसका खम्भा खड़ा किया, और उसके सिरे पर तेल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then went Esau unto Ishmael, and took unto the wives which he had Mahalath the daughter of]]></a:t>
+              <a:t><![CDATA[2. पद्दनराम में अपने नाना बतूएल के घर जा कर वहां अपने मामा लाबान की एक बेटी को ब्याह लेना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And this stone, which I have set for a pillar, shall be God's house: and of all that you shall]]></a:t>
+              <a:t><![CDATA[डाल दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give me I will surely give the tenth unto you.]]></a:t>
+              <a:t><![CDATA[19. और उसने उस स्थान का नाम बेतेल रखा; पर उस नगर का नाम पहिले लूज था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Isaac called Jacob, and blessed him, and charged him, and said unto him, You shall not take a]]></a:t>
+              <a:t><![CDATA[20. और याकूब ने यह मन्नत मानी, कि यदि परमेश्वर मेरे संग रहकर इस यात्रा में मेरी रक्षा करे, और मुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife of the daughters of Canaan.]]></a:t>
+              <a:t><![CDATA[खाने के लिये रोटी, और पहिनने के लिये कपड़ा दे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Arise, go to Padanaram, to the house of Bethuel your mother's father; and take you a wife from]]></a:t>
+              <a:t><![CDATA[21. और मैं अपने पिता के घर में कुशल क्षेम से लौट आऊं: तो यहोवा मेरा परमेश्वर ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thence of the daughters of Laban your mother's brother.]]></a:t>
+              <a:t><![CDATA[22. और यह पत्थर, जिसका मैं ने खम्भा खड़ा किया है, परमेश्वर का भवन ठहरेगा: और जो कुछ तू मुझे दे उसका]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,447 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And God Almighty bless you, and make you fruitful, and multiply you, that you may be a multitude]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[land wherein you are a stranger, which God gave unto Abraham.]]></a:t>
+              <a:t><![CDATA[दशमांश मैं अवश्य ही तुझे दिया करूंगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,843 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ishmael Abraham's son, the sister of Nebajoth, to be his wife.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[7. And that Jacob obeyed his father and his mother, and was gone to Padanaram;]]></a:t>
+              <a:t><![CDATA[3. और सर्वशक्तिमान ईश्वर तुझे आशीष दे, और फुला-फला कर बढ़ाए, और तू राज्य राज्य की मण्डली का मूल हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jacob went out from Beersheba, and went toward Haran.]]></a:t>
+              <a:t><![CDATA[4. और वह तुझे और तेरे वंश को भी इब्राहीम की सी आशीष दे, कि तू यह देश जिस में तू परदेशी हो कर रहता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he lighted upon a certain place, and tarried there all night, because the sun was set; and]]></a:t>
+              <a:t><![CDATA[है, और जिसे परमेश्वर ने इब्राहीम को दिया था, उसका अधिकारी हो जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he took of the stones of that place, and put them for his pillows, and lay down in that place to]]></a:t>
+              <a:t><![CDATA[5. और इसहाक ने याकूब को विदा किया, और वह पद्दनराम को अरामी बतूएल के उस पुत्र लाबान के पास चला, जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sleep.]]></a:t>
+              <a:t><![CDATA[याकूब और ऐसाव की माता रिबका का भाई था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he dreamed, and behold a ladder set up on the earth, and the top of it reached to heaven:]]></a:t>
+              <a:t><![CDATA[6. जब इसहाक ने याकूब को आशीर्वाद देकर पद्दनराम भेज दिया, कि वह वहीं से पत्नी ब्याह लाए, और उसको]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>