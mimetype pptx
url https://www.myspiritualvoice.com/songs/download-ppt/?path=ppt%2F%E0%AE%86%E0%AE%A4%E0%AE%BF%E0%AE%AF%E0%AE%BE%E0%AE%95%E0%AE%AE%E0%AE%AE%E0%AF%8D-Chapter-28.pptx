--- v1 (2026-08-02)
+++ v2 (2026-10-21)
@@ -63,50 +63,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +143,60 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +330,63 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து, ஒரு பெண்ணைக் கொள்ளும்படி அவனைப் பதான் அராமுக்கு அனுப்பினதையும், அவனை ஆசீர்வதிக்கையில்: நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளவேண்டாம் என்று அவனுக்குக் கட்டளையிட்டதையும்,]]></a:t>
+              <a:t><![CDATA[4. And give you the blessing of Abraham, to you, and to your seed with you; that you may inherit the land wherein you are a stranger, which God gave unto Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபு தன் தகப்பனுக்கும் தன் தாய்க்கும் கீழ்ப்படிந்து, பதான் அராமுக்கு புறப்பட்டுப்போனதையும் ஏசா கண்டதினாலும்,]]></a:t>
+              <a:t><![CDATA[5. And Isaac sent away Jacob: and he went to Padanaram unto Laban, son of Bethuel the Syrian, the brother of Rebekah, Jacob's and Esau's mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கானானிய குமாரத்திகள் தன் தகப்பனாகிய ஈசாக்கின் பார்வைக்கு ஆகாதவர்கள் என்பதை ஏசா அறிந்ததினாலும்,]]></a:t>
+              <a:t><![CDATA[5. And Isaac sent away Jacob: and he went to Padanaram unto Laban, son of Bethuel the Syrian, the brother of Rebekah, Jacob's and Esau's mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. And Isaac sent away Jacob: and he went to Padanaram unto Laban, son of Bethuel the Syrian, the brother of Rebekah, Jacob's and Esau's mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. When Esau saw that Isaac had blessed Jacob, and sent him away to Padanaram, to take him a wife from thence; and that as he blessed him he gave him a charge, saying, You shall not take a wife of the daughters of Canaan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாக்கோபு பெயெர்செபாவை விட்டுப் புறப்பட்டு ஆரானுக்குப் போகப் பிரயாணம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[6. When Esau saw that Isaac had blessed Jacob, and sent him away to Padanaram, to take him a wife from thence; and that as he blessed him he gave him a charge, saying, You shall not take a wife of the daughters of Canaan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. When Esau saw that Isaac had blessed Jacob, and sent him away to Padanaram, to take him a wife from thence; and that as he blessed him he gave him a charge, saying, You shall not take a wife of the daughters of Canaan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. And that Jacob obeyed his father and his mother, and was gone to Padanaram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And that Jacob obeyed his father and his mother, and was gone to Padanaram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Esau seeing that the daughters of Canaan pleased not Isaac his father;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஈசாக்கு யாக்கோபை அழைத்து. அவனை ஆசீர்வதித்து, நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[1. And Isaac called Jacob, and blessed him, and charged him, and said unto him, You shall not take a wife of the daughters of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
+              <a:t><![CDATA[9. Then went Esau unto Ishmael, and took unto the wives which he had Mahalath the daughter of Ishmael Abraham's son, the sister of Nebajoth, to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
+              <a:t><![CDATA[9. Then went Esau unto Ishmael, and took unto the wives which he had Mahalath the daughter of Ishmael Abraham's son, the sister of Nebajoth, to be his wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[10. And Jacob went out from Beersheba, and went toward Haran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும் பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[11. And he lighted upon a certain place, and tarried there all night, because the sun was set; and he took of the stones of that place, and put them for his pillows, and lay down in that place to sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And he lighted upon a certain place, and tarried there all night, because the sun was set; and he took of the stones of that place, and put them for his pillows, and lay down in that place to sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத் திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And he dreamed, and behold a ladder set up on the earth, and the top of it reached to heaven: and behold the angels of God ascending and descending on it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபு நித்திரை தெளிந்து விழித்தபோது: மெய்யாகவே கர்த்தர் இந்த இடத்தில் இருக்கிறார்; இதை நான் அறியாதிருந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he dreamed, and behold a ladder set up on the earth, and the top of it reached to heaven: and behold the angels of God ascending and descending on it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது வானத்தின் வாசல் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And, behold, the LORD stood above it, and said, I am the LORD God of Abraham your father, and the God of Isaac: the land whereon you lie, to you will I give it, and to your seed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது வானத்தின் வாசல் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And, behold, the LORD stood above it, and said, I am the LORD God of Abraham your father, and the God of Isaac: the land whereon you lie, to you will I give it, and to your seed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி, அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
+              <a:t><![CDATA[14. And your seed shall be as the dust of the earth, and you shall spread abroad to the west, and to the east, and to the north, and to the south: and in you and in your seed shall all the families of the earth be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எழுந்து புறப்பட்டு, பதான் அராமிலிருக்கிற உன் தாயினுடைய தகப்பனாகிய பெத்துவேலுடைய வீட்டுக்குப் போய், அவ்விடத்தில் உன் தாயின் சகோதரனாகிய லாபானின் குமாரத்திகளுக்குள் பெண்கொள் என்று அவனுக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Arise, go to Padanaram, to the house of Bethuel your mother's father; and take you a wife from thence of the daughters of Laban your mother's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி, அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
+              <a:t><![CDATA[14. And your seed shall be as the dust of the earth, and you shall spread abroad to the west, and to the east, and to the north, and to the south: and in you and in your seed shall all the families of the earth be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த ஸ்தலத்திற்குப் பெத்தேல் என்று பேரிட்டான்; அதற்கு முன்னே அவ்வூருக்கு லூஸ் என்னும் பேர் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And, behold, I am with you, and will keep you in all places where you go, and will bring you again into this land; for I will not leave you, until I have done that which I have spoken to you of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
+              <a:t><![CDATA[15. And, behold, I am with you, and will keep you in all places where you go, and will bring you again into this land; for I will not leave you, until I have done that which I have spoken to you of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
+              <a:t><![CDATA[16. And Jacob awaked out of his sleep, and he said, Surely the LORD is in this place; and I knew it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என்னை என் தகப்பன் வீட்டுக்குச் சமாதானத்தோடே திருப்பிவரப்பண்ணுவாரானால், கர்த்தர் எனக்குத் தேவனாயிருப்பார்;]]></a:t>
+              <a:t><![CDATA[16. And Jacob awaked out of his sleep, and he said, Surely the LORD is in this place; and I knew it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும் உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. And he was afraid, and said, How dreadful is this place! this is no other but the house of God, and this is the gate of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3498,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும் உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. And he was afraid, and said, How dreadful is this place! this is no other but the house of God, and this is the gate of heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jacob rose up early in the morning, and took the stone that he had put for his pillows, and set it up for a pillar, and poured oil upon the top of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jacob rose up early in the morning, and took the stone that he had put for his pillows, and set it up for a pillar, and poured oil upon the top of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he called the name of that place Bethel: but the name of that city was called Luz at the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3934,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் உன்னை ஆசீர்வதித்து, நீ பல ஜனக்கூட்டமாகும்படி உன்னைப் பலுகவும் பெருகவும்பண்ணி;]]></a:t>
+              <a:t><![CDATA[2. Arise, go to Padanaram, to the house of Bethuel your mother's father; and take you a wife from thence of the daughters of Laban your mother's brother.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he called the name of that place Bethel: but the name of that city was called Luz at the first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Jacob vowed a vow, saying, If God will be with me, and will keep me in this way that I go, and will give me bread to eat, and raiment to put on,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Jacob vowed a vow, saying, If God will be with me, and will keep me in this way that I go, and will give me bread to eat, and raiment to put on,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. So that I come again to my father's house in peace; then shall the LORD be my God:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. So that I come again to my father's house in peace; then shall the LORD be my God:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And this stone, which I have set for a pillar, shall be God's house: and of all that you shall give me I will surely give the tenth unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And this stone, which I have set for a pillar, shall be God's house: and of all that you shall give me I will surely give the tenth unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவன் ஆபிரகாமுக்குக் கொடுத்ததும் நீ பரதேசியாய்த் தங்குகிறதுமான தேசத்தை நீ சுதந்தரித்துக்கொள்ளும்படி ஆபிரகாமுக்கு அருளிய ஆசீர்வாதத்தை உனக்கும் உன் சந்ததிக்கும் அருளுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[2. Arise, go to Padanaram, to the house of Bethuel your mother's father; and take you a wife from thence of the daughters of Laban your mother's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவன் ஆபிரகாமுக்குக் கொடுத்ததும் நீ பரதேசியாய்த் தங்குகிறதுமான தேசத்தை நீ சுதந்தரித்துக்கொள்ளும்படி ஆபிரகாமுக்கு அருளிய ஆசீர்வாதத்தை உனக்கும் உன் சந்ததிக்கும் அருளுவாராக என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. And God Almighty bless you, and make you fruitful, and multiply you, that you may be a multitude of people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஈசாக்கு யாக்கோபை அனுப்பிவிட்டான். அப்பொழுது அவன் பதான் அராமிலிருக்கும் சீரியா தேசத்தானாகிய பெத்துவேலுடைய குமாரனும், தனக்கும் ஏசாவுக்கும் தாயாகிய ரெபெக்காளின் சகோதரனுமான லாபானிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[3. And God Almighty bless you, and make you fruitful, and multiply you, that you may be a multitude of people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஈசாக்கு யாக்கோபை அனுப்பிவிட்டான். அப்பொழுது அவன் பதான் அராமிலிருக்கும் சீரியா தேசத்தானாகிய பெத்துவேலுடைய குமாரனும், தனக்கும் ஏசாவுக்கும் தாயாகிய ரெபெக்காளின் சகோதரனுமான லாபானிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And give you the blessing of Abraham, to you, and to your seed with you; that you may inherit the land wherein you are a stranger, which God gave unto Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து, ஒரு பெண்ணைக் கொள்ளும்படி அவனைப் பதான் அராமுக்கு அனுப்பினதையும், அவனை ஆசீர்வதிக்கையில்: நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளவேண்டாம் என்று அவனுக்குக் கட்டளையிட்டதையும்,]]></a:t>
+              <a:t><![CDATA[4. And give you the blessing of Abraham, to you, and to your seed with you; that you may inherit the land wherein you are a stranger, which God gave unto Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474726242" r:id="rId1"/>
+    <p:sldLayoutId id="2481563635" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +5597,134 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आशीर्वाद देने के समय यह आज्ञा भी दी, कि तू किसी कनानी लड़की को ब्याह न लेना;]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और याकूब माता पिता की मान कर पद्दनराम को चल दिया;]]></a:t>
+              <a:t><![CDATA[5. ஈசாக்கு யாக்கோபை அனுப்பிவிட்டான். அப்பொழுது அவன் பதான் அராமிலிருக்கும் சீரியா தேசத்தானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब ऐसाव यह सब देख के और यह भी सोच कर, कि कनानी लड़कियां मेरे पिता इसहाक को बुरी लगती हैं,]]></a:t>
+              <a:t><![CDATA[பெத்துவேலுடைய குமாரனும், தனக்கும் ஏசாவுக்கும் தாயாகிய ரெபெக்காளின் சகோதரனுமான லாபானிடத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. इब्राहीम के पुत्र इश्माएल के पास गया, और इश्माएल की बेटी महलत को, जो नबायोत की बहिन थी, ब्याह कर]]></a:t>
+              <a:t><![CDATA[போகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपनी पत्नियों में मिला लिया॥]]></a:t>
+              <a:t><![CDATA[6. ஈசாக்கு யாக்கோபை ஆசீர்வதித்து, ஒரு பெண்ணைக் கொள்ளும்படி அவனைப் பதான் அராமுக்கு அனுப்பினதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. सो याकूब बेर्शेबा से निकल कर हारान की ओर चला।]]></a:t>
+              <a:t><![CDATA[அவனை ஆசீர்வதிக்கையில்: நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளவேண்டாம் என்று அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उसने किसी स्थान में पहुंच कर रात वहीं बिताने का विचार किया, क्योंकि सूर्य अस्त हो गया था; सो]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने उस स्थान के पत्थरों में से एक पत्थर ले अपना तकिया बना कर रखा, और उसी स्थान में सो गया।]]></a:t>
+              <a:t><![CDATA[7. யாக்கோபு தன் தகப்பனுக்கும் தன் தாய்க்கும் கீழ்ப்படிந்து, பதான் அராமுக்கு புறப்பட்டுப்போனதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तब उसने स्वप्न में क्या देखा, कि एक सीढ़ी पृथ्वी पर खड़ी है, और उसका सिरा स्वर्ग तक पहुंचा है:]]></a:t>
+              <a:t><![CDATA[ஏசா கண்டதினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और परमेश्वर के दूत उस पर से चढ़ते उतरते हैं।]]></a:t>
+              <a:t><![CDATA[8. கானானிய குமாரத்திகள் தன் தகப்பனாகிய ஈசாக்கின் பார்வைக்கு ஆகாதவர்கள் என்பதை ஏசா அறிந்ததினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब इसहाक ने याकूब को बुलाकर आशीर्वाद दिया, और आज्ञा दी, कि तू किसी कनानी लड़की को न ब्याह लेना।]]></a:t>
+              <a:t><![CDATA[1. ஈசாக்கு யாக்கோபை அழைத்து. அவனை ஆசீர்வதித்து, நீ கானானியருடைய குமாரத்திகளில் பெண்கொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और यहोवा उसके ऊपर खड़ा हो कर कहता है, कि मैं यहोवा, तेरे दादा इब्राहीम का परमेश्वर, और इसहाक का]]></a:t>
+              <a:t><![CDATA[9. ஏசா இஸ்மவேலிடத்துக்குப் போய், தனக்கு முன்னிருந்த மனைவிகளுமன்றி, ஆபிரகாமுடைய குமாரனாகிய இஸ்மவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी परमेश्वर हूं: जिस भूमि पर तू पड़ा है, उसे मैं तुझ को और तेरे वंश को दूंगा।]]></a:t>
+              <a:t><![CDATA[குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய மகலாத்தையும் விவாகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और तेरा वंश भूमि की धूल के किनकों के समान बहुत होगा, और पच्छिम, पूरब, उत्तर, दक्खिन, चारों ओर]]></a:t>
+              <a:t><![CDATA[10. யாக்கோபு பெயெர்செபாவை விட்டுப் புறப்பட்டு ஆரானுக்குப் போகப் பிரயாணம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फैलता जाएगा: और तेरे और तेरे वंश के द्वारा पृथ्वी के सारे कुल आशीष पाएंगे।]]></a:t>
+              <a:t><![CDATA[11. ஒரு இடத்திலே வந்து, சூரியன் அஸ்தமித்தபடியினால், அங்கே ராத்தங்கி, அவ்விடத்துக் கற்களில் ஒன்றை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और सुन, मैं तेरे संग रहूंगा, और जहां कहीं तू जाए वहां तेरी रक्षा करूंगा, और तुझे इस देश में लौटा]]></a:t>
+              <a:t><![CDATA[எடுத்து, தன் தலையின்கீழ் வைத்து, அங்கே நித்திரை செய்யும்படி படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले आऊंगा: मैं अपने कहे हुए को जब तक पूरा न कर लूं तब तक तुझ को न छोडूंगा।]]></a:t>
+              <a:t><![CDATA[12. அங்கே அவன் ஒரு சொப்பனம் கண்டான்; இதோ, ஒரு ஏணி பூமியிலே வைக்கப்பட்டிருந்தது, அதின் நுனி வானத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब याकूब जाग उठा, और कहने लगा; निश्चय इस स्थान में यहोवा है; और मैं इस बात को न जानता था।]]></a:t>
+              <a:t><![CDATA[எட்டியிருந்தது, அதிலே தேவதூதர் ஏறுகிறவர்களும் இறங்குகிறவர்களுமாய் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और भय खा कर उसने कहा, यह स्थान क्या ही भयानक है! यह तो परमेश्वर के भवन को छोड़ और कुछ नहीं हो]]></a:t>
+              <a:t><![CDATA[13. அதற்கு மேலாகக் கர்த்தர் நின்று: நான் உன் தகப்பனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सकता; वरन यह स्वर्ग का फाटक ही होगा।]]></a:t>
+              <a:t><![CDATA[கர்த்தர்; நீ படுத்திருக்கிற பூமியை உனக்கும் உன் சந்ததிக்கும் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. भोर को याकूब तड़के उठा, और अपने तकिए का पत्थर ले कर उसका खम्भा खड़ा किया, और उसके सिरे पर तेल]]></a:t>
+              <a:t><![CDATA[14. உன் சந்ததி பூமியின் தூளைப்போலிருக்கும்; நீ மேற்கேயும், கிழக்கேயும், வடக்கேயும், தெற்கேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. पद्दनराम में अपने नाना बतूएल के घर जा कर वहां अपने मामा लाबान की एक बेटी को ब्याह लेना।]]></a:t>
+              <a:t><![CDATA[2. எழுந்து புறப்பட்டு, பதான் அராமிலிருக்கிற உன் தாயினுடைய தகப்பனாகிய பெத்துவேலுடைய வீட்டுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डाल दिया।]]></a:t>
+              <a:t><![CDATA[பரம்புவாய்; உனக்குள்ளும் உன் சந்ததிக்குள்ளும் பூமியின் வம்சங்களெல்லாம் ஆசீர்வதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और उसने उस स्थान का नाम बेतेल रखा; पर उस नगर का नाम पहिले लूज था।]]></a:t>
+              <a:t><![CDATA[15. நான் உன்னோடே இருந்து, நீ போகிற இடத்திலெல்லாம் உன்னைக் காத்து, இந்தத் தேசத்துக்கு உன்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और याकूब ने यह मन्नत मानी, कि यदि परमेश्वर मेरे संग रहकर इस यात्रा में मेरी रक्षा करे, और मुझे]]></a:t>
+              <a:t><![CDATA[திரும்பிவரப்பண்ணுவேன்; நான் உனக்குச் சொன்னதைச் செய்யுமளவும் உன்னைக் கைவிடுவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खाने के लिये रोटी, और पहिनने के लिये कपड़ा दे,]]></a:t>
+              <a:t><![CDATA[16. யாக்கோபு நித்திரை தெளிந்து விழித்தபோது: மெய்யாகவே கர்த்தர் இந்த இடத்தில் இருக்கிறார்; இதை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और मैं अपने पिता के घर में कुशल क्षेम से लौट आऊं: तो यहोवा मेरा परमेश्वर ठहरेगा।]]></a:t>
+              <a:t><![CDATA[அறியாதிருந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और यह पत्थर, जिसका मैं ने खम्भा खड़ा किया है, परमेश्वर का भवन ठहरेगा: और जो कुछ तू मुझे दे उसका]]></a:t>
+              <a:t><![CDATA[17. அவன் பயந்து, இந்த ஸ்தலம் எவ்வளவு பயங்கரமாயிருக்கிறது! இது தேவனுடைய வீடேயல்லாமல் வேறல்ல, இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9565,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दशमांश मैं अवश्य ही तुझे दिया करूंगा॥]]></a:t>
+              <a:t><![CDATA[வானத்தின் வாசல் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அதிகாலையிலே யாக்கோபு எழுந்து, தன் தலையின் கீழ் வைத்திருந்த கல்லை எடுத்து, அதைத் தூணாக நிறுத்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதின்மேல் எண்ணெய் வார்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அந்த ஸ்தலத்திற்குப் பெத்தேல் என்று பேரிட்டான்; அதற்கு முன்னே அவ்வூருக்கு லூஸ் என்னும் பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +10093,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और सर्वशक्तिमान ईश्वर तुझे आशीष दे, और फुला-फला कर बढ़ाए, और तू राज्य राज्य की मण्डली का मूल हो।]]></a:t>
+              <a:t><![CDATA[போய், அவ்விடத்தில் உன் தாயின் சகோதரனாகிய லாபானின் குமாரத்திகளுக்குள் பெண்கொள் என்று அவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அப்பொழுது யாக்கோபு: தேவன் என்னோடே இருந்து, நான் போகிற இந்த வழியிலே என்னைக் காப்பாற்றி, உண்ண]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகாரமும், உடுக்க வஸ்திரமும் எனக்குத் தந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. என்னை என் தகப்பன் வீட்டுக்குச் சமாதானத்தோடே திருப்பிவரப்பண்ணுவாரானால், கர்த்தர் எனக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாயிருப்பார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நான் தூணாக நிறுத்தின இந்தக் கல் தேவனுக்கு வீடாகும்; தேவரீர் எனக்குத் தரும் எல்லாவற்றிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உமக்குத் தசமபாகம் செலுத்துவேன் என்று சொல்லிப் பொருத்தனைபண்ணிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और वह तुझे और तेरे वंश को भी इब्राहीम की सी आशीष दे, कि तू यह देश जिस में तू परदेशी हो कर रहता]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, और जिसे परमेश्वर ने इब्राहीम को दिया था, उसका अधिकारी हो जाए।]]></a:t>
+              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் உன்னை ஆசீர்வதித்து, நீ பல ஜனக்கூட்டமாகும்படி உன்னைப் பலுகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और इसहाक ने याकूब को विदा किया, और वह पद्दनराम को अरामी बतूएल के उस पुत्र लाबान के पास चला, जो]]></a:t>
+              <a:t><![CDATA[பெருகவும்பண்ணி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[याकूब और ऐसाव की माता रिबका का भाई था।]]></a:t>
+              <a:t><![CDATA[4. தேவன் ஆபிரகாமுக்குக் கொடுத்ததும் நீ பரதேசியாய்த் தங்குகிறதுமான தேசத்தை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जब इसहाक ने याकूब को आशीर्वाद देकर पद्दनराम भेज दिया, कि वह वहीं से पत्नी ब्याह लाए, और उसको]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்ளும்படி ஆபிரகாமுக்கு அருளிய ஆசீர்வாதத்தை உனக்கும் உன் சந்ததிக்கும் அருளுவாராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>