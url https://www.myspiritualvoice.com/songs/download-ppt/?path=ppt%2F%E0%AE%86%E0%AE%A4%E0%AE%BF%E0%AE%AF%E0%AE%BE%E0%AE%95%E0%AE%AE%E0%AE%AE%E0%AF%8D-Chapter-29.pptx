--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -121,50 +121,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +212,51 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +419,54 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு ராகேல்பேரில் பிரியப்பட்டு: உம்முடைய இளைய குமாரத்தியாகிய ராகேலுக்காக உம்மிடத்தில் ஏழு வருஷம் வேலைசெய்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And he said unto them, Know all of you Laban the son of Nahor? And they said, We know him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு ராகேல்பேரில் பிரியப்பட்டு: உம்முடைய இளைய குமாரத்தியாகிய ராகேலுக்காக உம்மிடத்தில் ஏழு வருஷம் வேலைசெய்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto them, Is he well? And they said, He is well: and, behold, Rachel his daughter comes with the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவ்விடத்தில் மந்தைகளெல்லாம் சேர்ந்தபின் கிணற்றின் வாயிலிருக்கும் கல்லை மேய்ப்பர் புரட்டி, ஆடுகளுக்குத் தண்ணீர் காட்டி, மறுபடியும் கல்லை முன்னிருந்தபடி கிணற்றின் வாயில் வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto them, Is he well? And they said, He is well: and, behold, Rachel his daughter comes with the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவ்விடத்தில் மந்தைகளெல்லாம் சேர்ந்தபின் கிணற்றின் வாயிலிருக்கும் கல்லை மேய்ப்பர் புரட்டி, ஆடுகளுக்குத் தண்ணீர் காட்டி, மறுபடியும் கல்லை முன்னிருந்தபடி கிணற்றின் வாயில் வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he said, Lo, it is yet high day, neither is it time that the cattle should be gathered together: water all of you the sheep, and go and feed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவ்விடத்தில் மந்தைகளெல்லாம் சேர்ந்தபின் கிணற்றின் வாயிலிருக்கும் கல்லை மேய்ப்பர் புரட்டி, ஆடுகளுக்குத் தண்ணீர் காட்டி, மறுபடியும் கல்லை முன்னிருந்தபடி கிணற்றின் வாயில் வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And he said, Lo, it is yet high day, neither is it time that the cattle should be gathered together: water all of you the sheep, and go and feed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு லாபான்: நான் அவளை அந்நிய புருஷனுக்குக் கொடுக்கிறதைப்பார்க்கிலும், அவளை உனக்குக் கொடுக்கிறது உத்தமம், என்னிடத்தில் தரித்திரு என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And they said, We cannot, until all the flocks be gathered together, and till they roll the stone from the well's mouth; then we water the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு லாபான்: நான் அவளை அந்நிய புருஷனுக்குக் கொடுக்கிறதைப்பார்க்கிலும், அவளை உனக்குக் கொடுக்கிறது உத்தமம், என்னிடத்தில் தரித்திரு என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And they said, We cannot, until all the flocks be gathered together, and till they roll the stone from the well's mouth; then we water the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யாக்கோபு அவர்களைப் பார்த்து: சகோதரரே, நீங்கள் எவ்விடத்தார் என்றான்; அவர்கள், நாங்கள் ஆரான் ஊரார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And while he yet spoke with them, Rachel came with her father's sheep; for she kept them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படியே யாக்கோபு ராகேலுக்காக ஏழு வருஷம் வேலைசெய்தான்; அவள் பேரில் இருந்த பிரியத்தினாலே அந்த வருஷங்கள் அவனுக்குக் கொஞ்சநாளாகத் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[9. And while he yet spoke with them, Rachel came with her father's sheep; for she kept them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படியே யாக்கோபு ராகேலுக்காக ஏழு வருஷம் வேலைசெய்தான்; அவள் பேரில் இருந்த பிரியத்தினாலே அந்த வருஷங்கள் அவனுக்குக் கொஞ்சநாளாகத் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, when Jacob saw Rachel the daughter of Laban his mother's brother, and the sheep of Laban his mother's brother, that Jacob went near, and rolled the stone from the well's mouth, and watered the flock of Laban his mother's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லாபான்: நீ என் எலும்பும் என் மாம்சமுமானவன் என்றான். ஒரு மாதம்வரைக்கும் யாக்கோபு அவனிடத்தில் தங்கினான்.]]></a:t>
+              <a:t><![CDATA[1. Then Jacob went on his journey, and came into the land of the people of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவன்: நாகோரின் குமாரனாகிய லாபானை அறிவீர்களா என்று கேட்டான்; அறிவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, when Jacob saw Rachel the daughter of Laban his mother's brother, and the sheep of Laban his mother's brother, that Jacob went near, and rolled the stone from the well's mouth, and watered the flock of Laban his mother's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவன்: நாகோரின் குமாரனாகிய லாபானை அறிவீர்களா என்று கேட்டான்; அறிவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, when Jacob saw Rachel the daughter of Laban his mother's brother, and the sheep of Laban his mother's brother, that Jacob went near, and rolled the stone from the well's mouth, and watered the flock of Laban his mother's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு யாக்கோபு லாபானை நோக்கி: என் நாட்கள் நிறைவேறினபடியால், என் மனைவியினிடத்தில் நான் சேரும்படி அவளை எனக்குத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Jacob kissed Rachel, and lifted up his voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு யாக்கோபு லாபானை நோக்கி: என் நாட்கள் நிறைவேறினபடியால், என் மனைவியினிடத்தில் நான் சேரும்படி அவளை எனக்குத் தரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Jacob told Rachel that he was her father's brother, and that he was Rebekah's son: and she ran and told her father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் சுகமாயிருக்கிறானா என்று விசாரித்தான்; அதற்கு அவர்கள்: சுகமாயிருக்கிறான்; அவன் குமாரத்தியாகிய ராகேல், அதோ, ஆடுகளை ஓட்டிக்கொண்டு வருகிறாள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Jacob told Rachel that he was her father's brother, and that he was Rebekah's son: and she ran and told her father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் சுகமாயிருக்கிறானா என்று விசாரித்தான்; அதற்கு அவர்கள்: சுகமாயிருக்கிறான்; அவன் குமாரத்தியாகிய ராகேல், அதோ, ஆடுகளை ஓட்டிக்கொண்டு வருகிறாள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when Laban heard the tidings of Jacob his sister's son, that he ran to meet him, and embraced him, and kissed him, and brought him to his house. And he told Laban all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது லாபான் அவ்விடத்து மனிதர் எல்லாரையும் கூடிவரச்செய்து விருந்துபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when Laban heard the tidings of Jacob his sister's son, that he ran to meet him, and embraced him, and kissed him, and brought him to his house. And he told Laban all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன்: இன்னும் வெகுபொழுதிருக்கிறதே; இது மந்தைகளைச் சேர்க்கிற வேளை அல்லவே, ஆடுகளுக்குத் தண்ணீர்காட்டி, இன்னும் மேயவிடலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when Laban heard the tidings of Jacob his sister's son, that he ran to meet him, and embraced him, and kissed him, and brought him to his house. And he told Laban all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன்: இன்னும் வெகுபொழுதிருக்கிறதே; இது மந்தைகளைச் சேர்க்கிற வேளை அல்லவே, ஆடுகளுக்குத் தண்ணீர்காட்டி, இன்னும் மேயவிடலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Laban said to him, Surely you are my bone and my flesh. And he abode with him the space of a month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அன்று இரவிலே அவன் தன் குமாரத்தியாகிய லேயாளை அழைத்துக்கொண்டுபோய், அவனிடத்தில் விட்டான்; அவளை அவன் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And Laban said to him, Surely you are my bone and my flesh. And he abode with him the space of a month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபு பிரயாணம்பண்ணி, கீழ்த்திசையாரின் தேசத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he looked, and behold a well in the field, and, lo, there were three flocks of sheep lying by it; for out of that well they watered the flocks: and a great stone was upon the well's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அன்று இரவிலே அவன் தன் குமாரத்தியாகிய லேயாளை அழைத்துக்கொண்டுபோய், அவனிடத்தில் விட்டான்; அவளை அவன் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Laban said unto Jacob, Because you are my brother, should you therefore serve me for nothing? tell me, what shall your wages be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. லாபான் தன் வேலைக்காரியாகிய சில்பாளைத் தன் குமாரத்தியாகிய லேயாளுக்கு வேலைக்காரியாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Laban said unto Jacob, Because you are my brother, should you therefore serve me for nothing? tell me, what shall your wages be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காலையிலே, இதோ, அவள் லேயாள் என்று யாக்கோபு கண்டு, லாபானை நோக்கி: ஏன் எனக்கு இப்படிச் செய்தீர்? ராகேலுக்காக அல்லவா உம்மிடத்தில் வேலைசெய்தேன்; பின்னை ஏன் எனக்கு வஞ்சகம்பண்ணினீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Laban had two daughters: the name of the elder was Leah, and the name of the younger was Rachel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காலையிலே, இதோ, அவள் லேயாள் என்று யாக்கோபு கண்டு, லாபானை நோக்கி: ஏன் எனக்கு இப்படிச் செய்தீர்? ராகேலுக்காக அல்லவா உம்மிடத்தில் வேலைசெய்தேன்; பின்னை ஏன் எனக்கு வஞ்சகம்பண்ணினீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Leah was tender eyed; but Rachel was beautiful and well favoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காலையிலே, இதோ, அவள் லேயாள் என்று யாக்கோபு கண்டு, லாபானை நோக்கி: ஏன் எனக்கு இப்படிச் செய்தீர்? ராகேலுக்காக அல்லவா உம்மிடத்தில் வேலைசெய்தேன்; பின்னை ஏன் எனக்கு வஞ்சகம்பண்ணினீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Jacob loved Rachel; and said, I will serve you seven years for Rachel your younger daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு லாபான்: மூத்தவள் இருக்க இளையவளைக் கொடுப்பது இவ்விடத்து வழக்கம் அல்ல.]]></a:t>
+              <a:t><![CDATA[18. And Jacob loved Rachel; and said, I will serve you seven years for Rachel your younger daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு லாபான்: மூத்தவள் இருக்க இளையவளைக் கொடுப்பது இவ்விடத்து வழக்கம் அல்ல.]]></a:t>
+              <a:t><![CDATA[19. And Laban said, It is better that I give her to you, than that I should give her to another man: abide with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: எல்லா மந்தைகளும் சேருமுன்னே அப்படிச் செய்யக் கூடாது; சேர்ந்தபின் கிணற்றின் வாயிலுள்ள கல்லைப் புரட்டுவார்கள்; அப்பொழுது ஆடுகளுக்குத் தண்ணீர் காட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Laban said, It is better that I give her to you, than that I should give her to another man: abide with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: எல்லா மந்தைகளும் சேருமுன்னே அப்படிச் செய்யக் கூடாது; சேர்ந்தபின் கிணற்றின் வாயிலுள்ள கல்லைப் புரட்டுவார்கள்; அப்பொழுது ஆடுகளுக்குத் தண்ணீர் காட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Jacob served seven years for Rachel; and they seemed unto him but a few days, for the love he had to her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவளுடைய ஏழு நாளை நிறைவேற்று; அவளையும் உனக்குத் தருவேன்; அவளுக்காகவும் நீ இன்னும் ஏழு வருஷம் என்னிடத்தில் வேலைசெய் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Jacob served seven years for Rachel; and they seemed unto him but a few days, for the love he had to her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு லாபான் யாக்கோபை நோக்கி: நீ என் மருமகனாயிருப்பதினால், சும்மா எனக்கு வேலை செய்யலாமா? சம்பளம் எவ்வளவு கேட்கிறாய், சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he looked, and behold a well in the field, and, lo, there were three flocks of sheep lying by it; for out of that well they watered the flocks: and a great stone was upon the well's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவளுடைய ஏழு நாளை நிறைவேற்று; அவளையும் உனக்குத் தருவேன்; அவளுக்காகவும் நீ இன்னும் ஏழு வருஷம் என்னிடத்தில் வேலைசெய் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Jacob said unto Laban, Give me my wife, for my days are fulfilled, that I may go in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தப்படியே யாக்கோபு, இவளுடைய ஏழுநாளை நிறைவேற்றினான். அப்பொழுது தன் குமாரத்தியாகிய ராகேலையும் அவனுக்கு மனைவியாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[21. And Jacob said unto Laban, Give me my wife, for my days are fulfilled, that I may go in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்தப்படியே யாக்கோபு, இவளுடைய ஏழுநாளை நிறைவேற்றினான். அப்பொழுது தன் குமாரத்தியாகிய ராகேலையும் அவனுக்கு மனைவியாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Laban gathered together all the men of the place, and made a feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களோடே அவன் பேசிக்கொண்டிருக்கும்போதே, தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்த ராகேல் அந்த ஆடுகளை ஓட்டிக்கொண்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass in the evening, that he took Leah his daughter, and brought her to him; and he went in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களோடே அவன் பேசிக்கொண்டிருக்கும்போதே, தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்த ராகேல் அந்த ஆடுகளை ஓட்டிக்கொண்டு வந்தாள்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass in the evening, that he took Leah his daughter, and brought her to him; and he went in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாக்கோபு தன் தாயின் சகோதரனான லாபானுடைய குமாரத்தியாகிய ராகேலையும், தன் தாயின் சகோதரனாகிய லாபானின் ஆடுகளையும் கண்டபோது, யாக்கோபு போய், கிணற்றின் வாயிலிருந்த கல்லைப் புரட்டி, தன் தாயின் சகோதரனாகிய லாபானின் ஆடுகளுக்கு தண்ணீர் காட்டினான்.]]></a:t>
+              <a:t><![CDATA[24. And Laban gave unto his daughter Leah Zilpah his maid for an handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாக்கோபு தன் தாயின் சகோதரனான லாபானுடைய குமாரத்தியாகிய ராகேலையும், தன் தாயின் சகோதரனாகிய லாபானின் ஆடுகளையும் கண்டபோது, யாக்கோபு போய், கிணற்றின் வாயிலிருந்த கல்லைப் புரட்டி, தன் தாயின் சகோதரனாகிய லாபானின் ஆடுகளுக்கு தண்ணீர் காட்டினான்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, that in the morning, behold, it was Leah: and he said to Laban, What is this you have done unto me? did not I serve with you for Rachel? wherefore then have you misled me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு யாக்கோபு ராகேலை முத்தஞ்செய்து, சத்தமிட்டு அழுது,]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, that in the morning, behold, it was Leah: and he said to Laban, What is this you have done unto me? did not I serve with you for Rachel? wherefore then have you misled me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தான் அவள் தகப்பனுடைய மருமகனென்றும், ரெபெக்காளின் குமாரனென்றும் ராகேலுக்கு அறிவித்தான். அவள் ஓடிப்போய் தன் தகப்பனுக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[26. And Laban said, It must not be so done in our country, to give the younger before the firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தான் அவள் தகப்பனுடைய மருமகனென்றும், ரெபெக்காளின் குமாரனென்றும் ராகேலுக்கு அறிவித்தான். அவள் ஓடிப்போய் தன் தகப்பனுக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[27. Fulfill her week, and we will give you this also for the service which you shall serve with me yet seven other years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு லாபான் யாக்கோபை நோக்கி: நீ என் மருமகனாயிருப்பதினால், சும்மா எனக்கு வேலை செய்யலாமா? சம்பளம் எவ்வளவு கேட்கிறாய், சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he looked, and behold a well in the field, and, lo, there were three flocks of sheep lying by it; for out of that well they watered the flocks: and a great stone was upon the well's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் லாபான் தன் வேலைக்காரியாகிய பில்காளைத் தன் குமாரத்தியாகிய ராகேலுக்கு வேலைக்காரியாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. Fulfill her week, and we will give you this also for the service which you shall serve with me yet seven other years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லாபான் தன் சகோதரியின் குமாரனாகிய யாக்கோபுடைய செய்தியைக் கேட்டபோது, அவனுக்கு எதிர்கொண்டோடி, அவனைக் கட்டிக்கொண்டு முத்தஞ்செய்து, தன் வீட்டுக்கு அழைத்துக்கொண்டுபோனான்; அவன் தன் காரியங்களையெல்லாம் விபரமாய் லாபானுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. And Jacob did so, and fulfilled her week: and he gave him Rachel his daughter to wife also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லாபான் தன் சகோதரியின் குமாரனாகிய யாக்கோபுடைய செய்தியைக் கேட்டபோது, அவனுக்கு எதிர்கொண்டோடி, அவனைக் கட்டிக்கொண்டு முத்தஞ்செய்து, தன் வீட்டுக்கு அழைத்துக்கொண்டுபோனான்; அவன் தன் காரியங்களையெல்லாம் விபரமாய் லாபானுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. And Jacob did so, and fulfilled her week: and he gave him Rachel his daughter to wife also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லாபான் தன் சகோதரியின் குமாரனாகிய யாக்கோபுடைய செய்தியைக் கேட்டபோது, அவனுக்கு எதிர்கொண்டோடி, அவனைக் கட்டிக்கொண்டு முத்தஞ்செய்து, தன் வீட்டுக்கு அழைத்துக்கொண்டுபோனான்; அவன் தன் காரியங்களையெல்லாம் விபரமாய் லாபானுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[29. And Laban gave to Rachel his daughter Bilhah his handmaid to be her maid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யாக்கோபு ராகேலையும் சேர்ந்தான்; லேயாளைப்பார்க்கிலும் ராகேலை அவன் அதிகமாய் நேசித்து, பின்னும் ஏழு வருஷம் அவனிடத்தில் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[29. And Laban gave to Rachel his daughter Bilhah his handmaid to be her maid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யாக்கோபு ராகேலையும் சேர்ந்தான்; லேயாளைப்பார்க்கிலும் ராகேலை அவன் அதிகமாய் நேசித்து, பின்னும் ஏழு வருஷம் அவனிடத்தில் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[30. And he went in also unto Rachel, and he loved also Rachel more than Leah, and served with him yet seven other years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. லேயாள் அற்பமாய் எண்ணப்பட்டாள் என்று கர்த்தர் கண்டு, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்; ராகேலோ மலடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[30. And he went in also unto Rachel, and he loved also Rachel more than Leah, and served with him yet seven other years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. லேயாள் அற்பமாய் எண்ணப்பட்டாள் என்று கர்த்தர் கண்டு, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்; ராகேலோ மலடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[31. And when the LORD saw that Leah was hated, he opened her womb: but Rachel was barren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. லேயாள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: கர்த்தர் என் சிறுமையைப் பார்த்தருளினார்; இப்பொழுது என் புருஷன் என்னை நேசிப்பார் என்று சொல்லி, அவனுக்கு ரூபன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[31. And when the LORD saw that Leah was hated, he opened her womb: but Rachel was barren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. லேயாள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: கர்த்தர் என் சிறுமையைப் பார்த்தருளினார்; இப்பொழுது என் புருஷன் என்னை நேசிப்பார் என்று சொல்லி, அவனுக்கு ரூபன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[32. And Leah conceived, and bare a son, and she called his name Reuben: for she said, Surely the LORD has looked upon my affliction; now therefore my husband will love me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே வயல்வெளியிலே ஒரு கிணற்றையும், அதின் அருகே மடக்கியிருக்கிற மூன்று ஆட்டுமந்தைகளையும் கண்டான்; அந்தக் கிணற்றிலே மந்தைகளுக்குத் தண்ணீர் காட்டுவார்கள்; அந்தக் கிணற்றின் வாய் ஒரு பெரிய கல்லினால் அடைக்கப் பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And thither were all the flocks gathered: and they rolled the stone from the well's mouth, and watered the sheep, and put the stone again upon the well's mouth in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மறுபடியும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: நான் அற்பமாய் எண்ணப்பட்டதைக் கர்த்தர் கேட்டருளி இவனையும் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்குச் சிமியோன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[32. And Leah conceived, and bare a son, and she called his name Reuben: for she said, Surely the LORD has looked upon my affliction; now therefore my husband will love me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மறுபடியும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: நான் அற்பமாய் எண்ணப்பட்டதைக் கர்த்தர் கேட்டருளி இவனையும் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்குச் சிமியோன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[33. And she conceived again, and bare a son; and said, Because the LORD has heard I was hated, he has therefore given me this son also: and she called his name Simeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்னும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: என் புருஷனுக்கு மூன்று குமாரனைப் பெற்றபடியால் அவர் இப்பொழுது என்னோடே சேர்ந்திருப்பார் என்று சொல்லி, அவனுக்கு லேவி என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[33. And she conceived again, and bare a son; and said, Because the LORD has heard I was hated, he has therefore given me this son also: and she called his name Simeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்னும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: என் புருஷனுக்கு மூன்று குமாரனைப் பெற்றபடியால் அவர் இப்பொழுது என்னோடே சேர்ந்திருப்பார் என்று சொல்லி, அவனுக்கு லேவி என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[34. And she conceived again, and bare a son; and said, Now this time will my husband be joined unto me, because I have born him three sons: therefore was his name called Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மறுபடியும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று இப்பொழுது கர்த்தரைத் துதிப்பேன் என்று சொல்லி, அவனுக்கு யூதா என்று பேரிட்டாள்; பிற்பாடு அவளுக்குப் பிள்ளைப்பேறு நின்றுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[34. And she conceived again, and bare a son; and said, Now this time will my husband be joined unto me, because I have born him three sons: therefore was his name called Levi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7066,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மறுபடியும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று இப்பொழுது கர்த்தரைத் துதிப்பேன் என்று சொல்லி, அவனுக்கு யூதா என்று பேரிட்டாள்; பிற்பாடு அவளுக்குப் பிள்ளைப்பேறு நின்றுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[35. And she conceived again, and bare a son: and she said, Now will I praise the LORD: therefore she called his name Judah; and left bearing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And she conceived again, and bare a son: and she said, Now will I praise the LORD: therefore she called his name Judah; and left bearing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே வயல்வெளியிலே ஒரு கிணற்றையும், அதின் அருகே மடக்கியிருக்கிற மூன்று ஆட்டுமந்தைகளையும் கண்டான்; அந்தக் கிணற்றிலே மந்தைகளுக்குத் தண்ணீர் காட்டுவார்கள்; அந்தக் கிணற்றின் வாய் ஒரு பெரிய கல்லினால் அடைக்கப் பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And thither were all the flocks gathered: and they rolled the stone from the well's mouth, and watered the sheep, and put the stone again upon the well's mouth in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. லாபானுக்கு இரண்டு குமாரத்திகள் இருந்தார்கள்; மூத்தவள் பேர் லேயாள், இளையவள் பேர் ராகேல்.]]></a:t>
+              <a:t><![CDATA[4. And Jacob said unto them, My brethren, whence be all of you? And they said, Of Haran are we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. லேயாளுடைய கண்கள் கூச்சப் பார்வையாயிருந்தது: ராகேலோ ரூபவதியும் பார்வைக்கு அழகானவளுமாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[4. And Jacob said unto them, My brethren, whence be all of you? And they said, Of Haran are we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471043904" r:id="rId1"/>
+    <p:sldLayoutId id="2481563636" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,50 +8113,58 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8168,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. યાકૂબ રાહેલને પ્રેમ કરતો હતો. યાકૂબે લાબાનને કહ્યું, “જો તમે તમાંરી નાની પુત્રી રાહેલને માંરી]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவன்: நாகோரின் குமாரனாகிய லாபானை அறிவீர்களா என்று கேட்டான்; அறிவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે પરણાવો, તો હું તમાંરે માંટે સાત વર્ષ સુધી કામ કરીશ.”]]></a:t>
+              <a:t><![CDATA[6. அவன் சுகமாயிருக்கிறானா என்று விசாரித்தான்; அதற்கு அவர்கள்: சுகமாயிருக்கிறான்; அவன் குமாரத்தியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. અને જયારે બધાં ઘેટાં ભેગાં થઈ જતાં ત્યારે ઘેટાંપાળકો કૂવાના મોં પરથી પથ્થર હટાવતા હતા. પછી બધાં]]></a:t>
+              <a:t><![CDATA[ராகேல், அதோ, ஆடுகளை ஓட்டிக்கொண்டு வருகிறாள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેટાં તેનું પાણી પી શકતાં હતાં. જયારે બધાં ઘેટાં પાણી પી લેતાં એટલે ઘેટાંપાળકો કૂવાના મોં પર ફરીથી]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன்: இன்னும் வெகுபொழுதிருக்கிறதே; இது மந்தைகளைச் சேர்க்கிற வேளை அல்லவே, ஆடுகளுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પથ્થર ઢાંકી દેતા.]]></a:t>
+              <a:t><![CDATA[தண்ணீர்காட்டி, இன்னும் மேயவிடலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. લાબાને કહ્યું, “હું એને બીજા કોઈની સાથે પરણાવું તેના કરતાં તારી સાથે પરણાવું તે એના માંટે સારું]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்கள்: எல்லா மந்தைகளும் சேருமுன்னே அப்படிச் செய்யக் கூடாது; சேர்ந்தபின் கிணற்றின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. તેથી માંરી સાથે રહો.”]]></a:t>
+              <a:t><![CDATA[வாயிலுள்ள கல்லைப் புரட்டுவார்கள்; அப்பொழுது ஆடுகளுக்குத் தண்ணீர் காட்டுவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. યાકૂબે ઘેટાંપાળકોને પૂછયું, “ભાઈઓ, તમે લોકો કયાંથી આવો છો?”તેઓએ જવાબ આપ્યો, “અમે હારાનના છીએ.”]]></a:t>
+              <a:t><![CDATA[9. அவர்களோடே அவன் பேசிக்கொண்டிருக்கும்போதே, தன் தகப்பனுடைய ஆடுகளை மேய்த்துக்கொண்டிருந்த ராகேல் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. એટલા માંટે યાકૂબ ત્યાં રહ્યો. અને સાત વર્ષ સુધી લાબાન માંટે કામ કરતો રહ્યો. છતાં એ સાત વરસ તેને]]></a:t>
+              <a:t><![CDATA[ஆடுகளை ஓட்டிக்கொண்டு வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાત દિવસ જેવા લાગ્યા, કારણ કે તે રાહેલને ખૂબ પ્રેમ કરતો હતો.]]></a:t>
+              <a:t><![CDATA[10. யாக்கோபு தன் தாயின் சகோதரனான லாபானுடைய குமாரத்தியாகிய ராகேலையும், தன் தாயின் சகோதரனாகிய லாபானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પછી લાબાને કહ્યું, “આશ્ચર્ય! તમે અમાંરા પરિવારના છો!” તેથી યાકૂબ લાબાન સાથે એક મહિના સુધી રહ્યો.]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபு பிரயாணம்பண்ணி, கீழ்த்திசையாரின் தேசத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પછી યાકૂબે પૂછયું, “શું તમે લોકો નાહોરના પુત્ર લાબાનને ઓળખો છો?”ગોવાળિયાઓએ કહ્યું, “અમે લોકો તેને]]></a:t>
+              <a:t><![CDATA[ஆடுகளையும் கண்டபோது, யாக்கோபு போய், கிணற்றின் வாயிலிருந்த கல்லைப் புரட்டி, தன் தாயின் சகோதரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઓળખીએ છીએ.”]]></a:t>
+              <a:t><![CDATA[லாபானின் ஆடுகளுக்கு தண்ணீர் காட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. સાત વર્ષ પછી તેણે લાબાનને કહ્યું, “હવે મને રાહેલ સોંપી દો, જેથી હું તેની સાથે લગ્ન કરું. તમાંરે]]></a:t>
+              <a:t><![CDATA[11. பின்பு யாக்கோபு ராகேலை முத்தஞ்செய்து, சத்தமிட்டு அழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં કામ કરવાની માંરી મુદત પૂરી થઈ છે.”]]></a:t>
+              <a:t><![CDATA[12. தான் அவள் தகப்பனுடைய மருமகனென்றும், ரெபெக்காளின் குமாரனென்றும் ராகேலுக்கு அறிவித்தான். அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પછી યાકૂબે પૂછયું, “તે કુશળ તો છે ને?”તેઓએ કહ્યું, “તેઓ કુશળ છે. બધુ જ સરસ છે. જુઓ, પેલી તેની]]></a:t>
+              <a:t><![CDATA[ஓடிப்போய் தன் தகப்பனுக்கு அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્રી રાહેલ તેનાં ઘેટાં સાથે આવી રહી છે.”]]></a:t>
+              <a:t><![CDATA[13. லாபான் தன் சகோதரியின் குமாரனாகிய யாக்கோபுடைய செய்தியைக் கேட்டபோது, அவனுக்கு எதிர்கொண்டோடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તેથી લાબાને તે પ્રદેશના બધા લોકોને ભેગા કર્યા અને ભોજન આપ્યું.]]></a:t>
+              <a:t><![CDATA[அவனைக் கட்டிக்கொண்டு முத்தஞ்செய்து, தன் வீட்டுக்கு அழைத்துக்கொண்டுபோனான்; அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. યાકૂબે કહ્યું, “જુઓ, હજુ દિવસ છે અને સૂર્યાસ્ત થવાને હજુ ધણી વાર છે. રાતને માંટે ઢોરોને એકઠાં]]></a:t>
+              <a:t><![CDATA[காரியங்களையெல்லாம் விபரமாய் லாபானுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવાનો વખત થયો નથી. તેથી તેને પાણી પાઈને ફરીથી મેદાનમાં ચરવા માંટે જવા દો.”]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது லாபான்: நீ என் எலும்பும் என் மாம்சமுமானவன் என்றான். ஒரு மாதம்வரைக்கும் யாக்கோபு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તે રાત્રે લાબાન પોતાની પુત્રી લેઆહને યાકૂબ પાસે લાવ્યો. યાકૂબે અને લેઆહએ પરપસ્પર શારીરિક સંબંધ]]></a:t>
+              <a:t><![CDATA[அவனிடத்தில் தங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી યાકૂબે પોતાનો પ્રવાસ ચાલુ રાખ્યો, તે પૂર્વના લોકોના પ્રદેશમાં પહોંચ્યો.]]></a:t>
+              <a:t><![CDATA[2. அங்கே வயல்வெளியிலே ஒரு கிணற்றையும், அதின் அருகே மடக்கியிருக்கிற மூன்று ஆட்டுமந்தைகளையும் கண்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધ્યો.]]></a:t>
+              <a:t><![CDATA[15. பின்பு லாபான் யாக்கோபை நோக்கி: நீ என் மருமகனாயிருப்பதினால், சும்மா எனக்கு வேலை செய்யலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. લાબાને પોતાની દાસી ઝિલ્પાહ લેઆહને દાસી તરીકે આપી.]]></a:t>
+              <a:t><![CDATA[சம்பளம் எவ்வளவு கேட்கிறாய், சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. સવારે યાકૂબે જોયુ કે, તે લેઆહ સાથે સૂતો હતો. યાકૂબે લાબાનને કહ્યું, “તેં માંરી સાથે છળ કર્યુ છે,]]></a:t>
+              <a:t><![CDATA[16. லாபானுக்கு இரண்டு குமாரத்திகள் இருந்தார்கள்; மூத்தவள் பேர் லேயாள், இளையவள் பேர் ராகேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું રાહેલ સાથે લગ્ન કરી શકું તે માંટે મેં તમાંરે ત્યાં કેવો સખત પરિશ્રમ કર્યો છે! તમે મને શા માંટે]]></a:t>
+              <a:t><![CDATA[17. லேயாளுடைய கண்கள் கூச்சப் பார்வையாயிருந்தது: ராகேலோ ரூபவதியும் பார்வைக்கு அழகானவளுமாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છેતર્યો?”]]></a:t>
+              <a:t><![CDATA[18. யாக்கோபு ராகேல்பேரில் பிரியப்பட்டு: உம்முடைய இளைய குமாரத்தியாகிய ராகேலுக்காக உம்மிடத்தில் ஏழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. લાબાને કહ્યું, “અમાંરા દેશમાં મોટી પુત્રી પહેલાં નાની પુત્રીને પરણાવવાનો રિવાજ અમાંરા લોકોમાં]]></a:t>
+              <a:t><![CDATA[வருஷம் வேலைசெய்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு லாபான்: நான் அவளை அந்நிய புருஷனுக்குக் கொடுக்கிறதைப்பார்க்கிலும், அவளை உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ તે ઘેટાંપાળકે કહ્યું, “જયાંસુધી બધાં ઘેટાંનાં ટોળાં ભેગા થાય નહિ ત્યાં સુધી અમે એમ કરી શકીએ]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறது உத்தமம், என்னிடத்தில் தரித்திரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ, બધા ટોળાં ભેગાં થાય તે પછી જ કૂવાના મુખ પરથી પથ્થર હઠાવીશું અને બધા ઘેટાં પાણી પીશે.”]]></a:t>
+              <a:t><![CDATA[20. அந்தப்படியே யாக்கோபு ராகேலுக்காக ஏழு வருஷம் வேலைசெய்தான்; அவள் பேரில் இருந்த பிரியத்தினாலே அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. પરંતુ લગ્નોત્સવની વિધિ પૂરા અઠવાડિયા સુધી માંણો, અને હું રાહેલને પણ તારી સાથે પરણાવીશ. પરંતુ એ]]></a:t>
+              <a:t><![CDATA[வருஷங்கள் அவனுக்குக் கொஞ்சநாளாகத் தோன்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. એક દિવસ લાબાને યાકૂબને કહ્યું, “તું અમાંરે ત્યાં મફતમાં કામ કરતો રહે તે શું યોગ્ય છે? તમે સંબંધી]]></a:t>
+              <a:t><![CDATA[அந்தக் கிணற்றிலே மந்தைகளுக்குத் தண்ணீர் காட்டுவார்கள்; அந்தக் கிணற்றின் வாய் ஒரு பெரிய கல்லினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંટે તારે બીજા સાત વર્ષ માંરી સેવા કરવી પડશે.”]]></a:t>
+              <a:t><![CDATA[21. பின்பு யாக்கோபு லாபானை நோக்கி: என் நாட்கள் நிறைவேறினபடியால், என் மனைவியினிடத்தில் நான் சேரும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. તેથી યાકૂબે તેનો સ્વીકાર કર્યો અને તેણે લેઆહના લગ્નની વિધિનું સપ્તાહ પૂરું કર્યુ. ત્યાર પછી]]></a:t>
+              <a:t><![CDATA[அவளை எனக்குத் தரவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાબાને પોતાની દીકરી રાહેલ પણ તેને પરણાવી.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது லாபான் அவ்விடத்து மனிதர் எல்லாரையும் கூடிவரச்செய்து விருந்துபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. યાકૂબ ઘેટાંપાળકો સાથે વાત કરતો હતો ત્યારે જ રાહેલ પોતાનાં પિતાનાં ઘેટાં સાથે આવી. (રાહેલનું કામ]]></a:t>
+              <a:t><![CDATA[23. அன்று இரவிலே அவன் தன் குமாரத்தியாகிய லேயாளை அழைத்துக்கொண்டுபோய், அவனிடத்தில் விட்டான்; அவளை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેટાં ચારવાનું હતું.)]]></a:t>
+              <a:t><![CDATA[சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. રાહેલ લાબાનની પુત્રી હતી. લાબાન રિબકાનો ભાઈ હતો. અને રિબકા યાકૂબની માંતા હતી. જયારે યાકૂબે]]></a:t>
+              <a:t><![CDATA[24. லாபான் தன் வேலைக்காரியாகிய சில்பாளைத் தன் குமாரத்தியாகிய லேயாளுக்கு வேலைக்காரியாகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાહેલને જોઈ, ત્યારે તેણે કૂવા પરનો પથ્થર હઠાવ્યો અને ઘેટાંઓને પાણી પાયું.]]></a:t>
+              <a:t><![CDATA[25. காலையிலே, இதோ, அவள் லேயாள் என்று யாக்கோபு கண்டு, லாபானை நோக்கி: ஏன் எனக்கு இப்படிச் செய்தீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પછી યાકૂબ રાહેલને ચૂમીને પોક મૂકીને રડ્યો.]]></a:t>
+              <a:t><![CDATA[ராகேலுக்காக அல்லவா உம்மிடத்தில் வேலைசெய்தேன்; பின்னை ஏன் எனக்கு வஞ்சகம்பண்ணினீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પછી યાકૂબે રાહેલને જણાવ્યું કે, હું તારા પિતાના પરિવારનો છું અને રિબકાનો પુત્ર યાકૂબ છું. એટલે]]></a:t>
+              <a:t><![CDATA[26. அதற்கு லாபான்: மூத்தவள் இருக்க இளையவளைக் கொடுப்பது இவ்விடத்து வழக்கம் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાહેલ દોડતી ઘરે ગઈ અને પિતાને આ બધી વાત કરી.]]></a:t>
+              <a:t><![CDATA[27. இவளுடைய ஏழு நாளை நிறைவேற்று; அவளையும் உனக்குத் தருவேன்; அவளுக்காகவும் நீ இன்னும் ஏழு வருஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છો, ગુલામ નહિ, બોલો, હું તમને શી મજૂરી આપું?”]]></a:t>
+              <a:t><![CDATA[அடைக்கப் பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. લાબાને પોતાની દાસી બિલ્હાહ પોતાની પુત્રી રાહેલને દાસી તરીકે આપી.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வேலைசெய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. લાબાને પોતાની બહેનના પુત્ર યાકૂબના સમાંચાર સાંભળ્યા, તેથી તે ભાણેજને મળવા માંટે દોડયો. અને તેને]]></a:t>
+              <a:t><![CDATA[28. அந்தப்படியே யாக்கோபு, இவளுடைய ஏழுநாளை நிறைவேற்றினான். அப்பொழுது தன் குமாரத்தியாகிய ராகேலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભેટી પડયો, ચુંબન કરવા લાગ્યો અને પોતાને ઘેર લઈ આવ્યો. યાકૂબે જે કાંઈ થયું હતું તે બધુંજ લાબાનને કહી]]></a:t>
+              <a:t><![CDATA[அவனுக்கு மனைவியாகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંભળાવ્યું.]]></a:t>
+              <a:t><![CDATA[29. மேலும் லாபான் தன் வேலைக்காரியாகிய பில்காளைத் தன் குமாரத்தியாகிய ராகேலுக்கு வேலைக்காரியாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તેથી યાકૂબે રાહેલની સાથે પણ શારીરિક સંબંધ બાંધ્યો. અને લેઆહ કરતાં વધારે પ્રેમ રાહેલને આપ્યો. અને]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાકૂબે લાબાનને માંટે બીજા સાત વર્ષ સુધી કામ કર્યુ.]]></a:t>
+              <a:t><![CDATA[30. யாக்கோபு ராகேலையும் சேர்ந்தான்; லேயாளைப்பார்க்கிலும் ராகேலை அவன் அதிகமாய் நேசித்து, பின்னும் ஏழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. યહોવાએ જોયું કે, યાકૂબ લેઆહ કરતાં વધારે રાહેલને પ્રેમ કરે છે, તેથી યહોવાએ લેઆહને બાળકોને જન્મ]]></a:t>
+              <a:t><![CDATA[வருஷம் அவனிடத்தில் சேவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપવા યોગ્ય બનાવી, પરંતુ રાહેલને કોઈ સંતાન થયું નહિ.]]></a:t>
+              <a:t><![CDATA[31. லேயாள் அற்பமாய் எண்ணப்பட்டாள் என்று கர்த்தர் கண்டு, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்; ராகேலோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. લેઆહે એક પુત્રને જન્મ આપ્યો, તેણે તેનું નામ રૂબેન રાખ્યું. તેણે કહ્યું, “યહોવાએ માંરાં દુ:ખો]]></a:t>
+              <a:t><![CDATA[மலடியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સામે જોયું છે. માંરા પતિ મને પ્રેમ કરતાં નથી. તેથી કદાચ એવું બને કે, માંરા પતિ મને પ્રેમ કરે.”]]></a:t>
+              <a:t><![CDATA[32. லேயாள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: கர்த்தர் என் சிறுமையைப் பார்த்தருளினார்; இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. યાકૂબે એક નજર કરી, તો ત્યાં તેણે વગડામાં એક કૂવો જોયો. અને કૂવા પાસે ઘેટાંનાં ત્રણ ટોળાં હતાં. એ]]></a:t>
+              <a:t><![CDATA[3. அவ்விடத்தில் மந்தைகளெல்லாம் சேர்ந்தபின் கிணற்றின் வாயிலிருக்கும் கல்லை மேய்ப்பர் புரட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. લેઆહ ફરીવાર ગર્ભવતી થઈ. અને તેણે બીજા પુત્રને જન્મ આપ્યો. તેણે આ પુત્રનું નામ ‘શિમયોન’ રાખ્યું.]]></a:t>
+              <a:t><![CDATA[என் புருஷன் என்னை நேசிப்பார் என்று சொல்லி, அவனுக்கு ரூபன் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેઆહે કહ્યું, “યહોવાએ સાંભળ્યું કે, મને પ્રેમ મળતો નથી તેથી તેણે મને આ પુત્ર આપ્યો.”]]></a:t>
+              <a:t><![CDATA[33. மறுபடியும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: நான் அற்பமாய் எண்ணப்பட்டதைக் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. લેઆહ ફરીથી ગર્ભવતી થઈ અને ત્રીજા એક પુત્રને જન્મ આપ્યો. તેણે તે પુત્રનું નામ લેવી રાખ્યું. લેઆહએ]]></a:t>
+              <a:t><![CDATA[கேட்டருளி இவனையும் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்குச் சிமியோன் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું, “હવે તો નક્કી મને માંરા પતિ પ્રેમ કરશે. મેં તેમના ત્રણ પુત્રોને જન્મ આપ્યો છે.”]]></a:t>
+              <a:t><![CDATA[34. பின்னும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: என் புருஷனுக்கு மூன்று குமாரனைப் பெற்றபடியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. પછી લેઆહને ચોથો પુત્ર થયો. તેણીએ એ બાળકનું નામ યહૂદા પાડયું. અને તેણી બોલી, “આ વખતે હું યહોવાની]]></a:t>
+              <a:t><![CDATA[அவர் இப்பொழுது என்னோடே சேர்ந்திருப்பார் என்று சொல்லி, அவனுக்கு லேவி என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16209,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રસંશા કરીશ.” આથી તેણીએ તેનું નામ યહૂદા પાડયું. એ પછી તેણીને સંતાન થતાં બંધ થયાં.]]></a:t>
+              <a:t><![CDATA[35. மறுபடியும் அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று இப்பொழுது கர்த்தரைத் துதிப்பேன் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுக்கு யூதா என்று பேரிட்டாள்; பிற்பாடு அவளுக்குப் பிள்ளைப்பேறு நின்றுபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૂવામાંથી ઘેટાંનાં ટોળાને પાણી પીવડાવવામાં આવતું હતું. એક મોટા પથ્થરથી કૂવાનું મોઢું ઢાંકેલું હતું.]]></a:t>
+              <a:t><![CDATA[ஆடுகளுக்குத் தண்ணீர் காட்டி, மறுபடியும் கல்லை முன்னிருந்தபடி கிணற்றின் வாயில் வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. લાબાનને બે પુત્રીઓ હતી. મોટીનું નામ ‘લેઆહ’ અને નાનીનું નામ રાહેલ હતું.]]></a:t>
+              <a:t><![CDATA[4. யாக்கோபு அவர்களைப் பார்த்து: சகோதரரே, நீங்கள் எவ்விடத்தார் என்றான்; அவர்கள், நாங்கள் ஆரான் ஊரார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. રાહેલ સુંદર હતી અને લેઆહની આંખો સૌમ્ય હતી.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>