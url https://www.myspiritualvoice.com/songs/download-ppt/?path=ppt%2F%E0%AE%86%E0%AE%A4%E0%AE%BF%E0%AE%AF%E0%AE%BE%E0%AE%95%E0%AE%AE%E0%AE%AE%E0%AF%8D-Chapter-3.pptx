--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -73,58 +73,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -146,54 +138,50 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
-[...2 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,57 +320,53 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -660,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஸ்திரீயானவள் அந்த விருட்சம் புசிப்புக்கு நல்லதும், பார்வைக்கு இன்பமும், புத்தியைத்தெளிவிக்கிறதற்கு இச்சிக்கப்படத்தக்க விருட்சமுமாய் இருக்கிறது என்று கண்டு, அதின் கனியைப் பறித்து, புசித்து, தன் புருஷனுக்கும் கொடுத்தாள்; அவனும் புசித்தான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவர்கள் இருவருடைய கண்களும் திறக்கப்பட்டது; அவர்கள் தாங்கள் நிர்வாணிகள் என்று அறிந்து, அத்தியிலைகளைத் தைத்து, தங்களுக்கு அரைக்கச்சைகளை உண்டுபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவர்கள் இருவருடைய கண்களும் திறக்கப்பட்டது; அவர்கள் தாங்கள் நிர்வாணிகள் என்று அறிந்து, அத்தியிலைகளைத் தைத்து, தங்களுக்கு அரைக்கச்சைகளை உண்டுபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. பகலில் குளிர்ச்சியான வேளையிலே தோட்டத்தில் உலாவுகிற தேவனாகிய கர்த்தருடைய சத்தத்தை அவர்கள் கேட்டார்கள். அப்பொழுது ஆதாமும் அவன் மனைவியும் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு விலகி, தோட்டத்தின் விருட்சங்களுக்குள்ளே ஒளித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பகலில் குளிர்ச்சியான வேளையிலே தோட்டத்தில் உலாவுகிற தேவனாகிய கர்த்தருடைய சத்தத்தை அவர்கள் கேட்டார்கள். அப்பொழுது ஆதாமும் அவன் மனைவியும் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு விலகி, தோட்டத்தின் விருட்சங்களுக்குள்ளே ஒளித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமைக் கூப்பிட்டு: நீ எங்கே இருக்கிறாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமைக் கூப்பிட்டு: நீ எங்கே இருக்கிறாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: நான் தேவரீருடைய சத்தத்தைத் தோட்டத்திலே கேட்டு, நான் நிர்வாணியாய் இருப்பதினால் பயந்து, ஒளித்துக்கொண்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நான் தேவரீருடைய சத்தத்தைத் தோட்டத்திலே கேட்டு, நான் நிர்வாணியாய் இருப்பதினால் பயந்து, ஒளித்துக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நான் தேவரீருடைய சத்தத்தைத் தோட்டத்திலே கேட்டு, நான் நிர்வாணியாய் இருப்பதினால் பயந்து, ஒளித்துக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஆதாம்: என்னுடனே இருக்கும்படி தேவரீர் தந்த ஸ்திரீயானவள் அவ்விருட்சத்தின் கனியை எனக்குக் கொடுத்தாள், நான் புசித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஆதாம்: என்னுடனே இருக்கும்படி தேவரீர் தந்த ஸ்திரீயானவள் அவ்விருட்சத்தின் கனியை எனக்குக் கொடுத்தாள், நான் புசித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆதாம்: என்னுடனே இருக்கும்படி தேவரீர் தந்த ஸ்திரீயானவள் அவ்விருட்சத்தின் கனியை எனக்குக் கொடுத்தாள், நான் புசித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தேவனாகிய கர்த்தர் ஸ்திரீயை நோக்கி: நீ இப்படிச்செய்தது என்ன என்றார். ஸ்திரீயானவள் சர்ப்பம் என்னை வஞ்சித்தது, நான் புசித்தேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவனாகிய கர்த்தர் ஸ்திரீயை நோக்கி: நீ இப்படிச்செய்தது என்ன என்றார். ஸ்திரீயானவள் சர்ப்பம் என்னை வஞ்சித்தது, நான் புசித்தேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தேவனாகிய கர்த்தர் சர்ப்பத்தைப்பார்த்து: நீ இதைச் செய்தபடியால் சகல நாட்டு மிருகங்களிலும் சகல காட்டுமிருகங்களிலும் சபிக்கப்பட்டிருப்பாய், நீ உன் வயிற்றினால் நகர்ந்து, உயிரோடிருக்கும் நாளெல்லாம் மண்ணைத்தின்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தேவனாகிய கர்த்தர் சர்ப்பத்தைப்பார்த்து: நீ இதைச் செய்தபடியால் சகல நாட்டு மிருகங்களிலும் சகல காட்டுமிருகங்களிலும் சபிக்கப்பட்டிருப்பாய், நீ உன் வயிற்றினால் நகர்ந்து, உயிரோடிருக்கும் நாளெல்லாம் மண்ணைத்தின்பாய்;]]></a:t>
+              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தேவனாகிய கர்த்தர் சர்ப்பத்தைப்பார்த்து: நீ இதைச் செய்தபடியால் சகல நாட்டு மிருகங்களிலும் சகல காட்டுமிருகங்களிலும் சபிக்கப்பட்டிருப்பாய், நீ உன் வயிற்றினால் நகர்ந்து, உயிரோடிருக்கும் நாளெல்லாம் மண்ணைத்தின்பாய்;]]></a:t>
+              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்; வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்; வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்; வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்; வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. அது உனக்கு முள்ளும் குருக்கும் முளைப்பிக்கும்; வெளியின் பயிர்வகைகளைப் புசிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால் ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால் ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது உனக்கு முள்ளும் குருக்கும் முளைப்பிக்கும்; வெளியின் பயிர்வகைகளைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[20. ஆதாம் தன் மனைவிக்கு ஏவாள் என்று பேரிட்டான்; ஏனெனில், அவள் ஜீவனுள்ளோருக்கெல்லாம் தாயானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால் ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. தேவனாகிய கர்த்தர் ஆதாமுக்கும் அவன் மனைவிக்கும் தோல் உடைகளை உண்டாக்கி அவர்களுக்கு உடுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால் ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு தேவனாகிய கர்த்தர்: இதோ, மனுஷன் நன்மை தீமை அறியத்தக்கவனாய் நம்மில் ஒருவரைப்போல் ஆனான்; இப்பொழுதும் அவன் தன் கையை நீட்டி ஜீவவிருட்சத்தின் கனியையும் பறித்து, புசித்து, என்றைக்கும் உயிரோடிராதபடிக்குச் செய்யவேண்டும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதாம் தன் மனைவிக்கு ஏவாள் என்று பேரிட்டான்; ஏனெனில், அவள் ஜீவனுள்ளோருக்கெல்லாம் தாயானவள்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு தேவனாகிய கர்த்தர்: இதோ, மனுஷன் நன்மை தீமை அறியத்தக்கவனாய் நம்மில் ஒருவரைப்போல் ஆனான்; இப்பொழுதும் அவன் தன் கையை நீட்டி ஜீவவிருட்சத்தின் கனியையும் பறித்து, புசித்து, என்றைக்கும் உயிரோடிராதபடிக்குச் செய்யவேண்டும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனாகிய கர்த்தர் ஆதாமுக்கும் அவன் மனைவிக்கும் தோல் உடைகளை உண்டாக்கி அவர்களுக்கு உடுத்தினார்.]]></a:t>
+              <a:t><![CDATA[23. அவன் எடுக்கப்பட்ட மண்ணைப் பண்படுத்த தேவனாகிய கர்த்தர் அவனை ஏதேன் தோட்டத்திலிருந்து அனுப்பிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,497 +4023,61 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு தேவனாகிய கர்த்தர்: இதோ, மனுஷன் நன்மை தீமை அறியத்தக்கவனாய் நம்மில் ஒருவரைப்போல் ஆனான்; இப்பொழுதும் அவன் தன் கையை நீட்டி ஜீவவிருட்சத்தின் கனியையும் பறித்து, புசித்து, என்றைக்கும் உயிரோடிராதபடிக்குச் செய்யவேண்டும் என்று,]]></a:t>
+              <a:t><![CDATA[24. அவர் மனுஷனைத் துரத்திவிட்டு, ஜீவவிருட்சத்துக்குப் போம் வழியைக் காவல்செய்ய ஏதேன் தோட்டத்துக்குக் கிழக்கே கேரூபீன்களையும், வீசிக்கொண்டிருக்கிற சுடரொளிப் பட்டயத்தையும் வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...434 lines deleted...]
-<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5208,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491926" r:id="rId1"/>
+    <p:sldLayoutId id="2474005560" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5532,82 +5080,50 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when the woman saw that the tree was good for food, and that it was pleasant to the eyes, and]]></a:t>
+              <a:t><![CDATA[6. స్త్రీ ఆ వృక్షము ఆహారమునకు మంచి దియు, కన్నులకు అందమైనదియు, వివేకమిచ్చు రమ్యమై నదియునై యుండుట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a tree to be desired to make one wise, she took of the fruit thereof, and did eat, and gave also]]></a:t>
+              <a:t><![CDATA[చూచినప్పుడు ఆమె దాని ఫలము లలో కొన్ని తీసికొని తిని తనతోపాటు తన భర్తకును ఇచ్చెను, అతడుకూడ తినెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto her husband with her; and he did eat.]]></a:t>
+              <a:t><![CDATA[7. అప్పుడు వారిద్దరి కన్నులు తెరవబడెను; వారు తాము దిగంబరులమని తెలిసికొని అంజూరపు ఆకులు కుట్టి తమకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the eyes of them both were opened, and they knew that they were naked; and they sewed fig]]></a:t>
+              <a:t><![CDATA[కచ్చడములను చేసికొనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leaves together, and made themselves aprons.]]></a:t>
+              <a:t><![CDATA[8. చల్లపూటను ఆదామును అతని భార్యయు తోటలో సంచ రించుచున్న దేవుడైన యెహోవా స్వరమును విని, దేవుడైన యెహోవా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they heard the voice of the LORD God walking in the garden in the cool of the day: and Adam]]></a:t>
+              <a:t><![CDATA[ఎదుటికి రాకుండ తోటచెట్ల మధ్యను దాగు కొనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his wife hid themselves from the presence of the LORD God among the trees of the garden.]]></a:t>
+              <a:t><![CDATA[9. దేవుడైన యెహోవా ఆదామును పిలిచినీవు ఎక్కడ ఉన్నావనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the LORD God called unto Adam, and said unto him, Where are you?]]></a:t>
+              <a:t><![CDATA[10. అందు కతడునేను తోటలో నీ స్వరము వినినప్పుడు దిగంబరినిగా నుంటినిగనుక భయ పడి దాగుకొంటిననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he said, I heard your voice in the garden, and I was afraid, because I was naked; and I hid]]></a:t>
+              <a:t><![CDATA[11. అందుకాయననీవు దిగంబరివని నీకు తెలిపినవాడెవడు? నీవు తినకూడదని నేను నీ కాజ్ఞా పించిన వృక్షఫలములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[myself.]]></a:t>
+              <a:t><![CDATA[తింటివా? అని అడిగెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now the serpent was more subtle than any beast of the field which the LORD God had made. And he]]></a:t>
+              <a:t><![CDATA[1. దేవుడైన యెహోవా చేసిన సమస్త భూజంతు వులలో సర్పము యుక్తిగలదై యుండెను. అది ఆ స్త్రీతోఇది నిజమా? ఈ తోట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he said, Who told you that you were naked? Have you eaten of the tree, whereof I commanded]]></a:t>
+              <a:t><![CDATA[12. అందుకు ఆదామునాతో నుండుటకు నీవు నాకిచ్చిన ఈ స్త్రీయే ఆ వృక్షఫలములు కొన్ని నా కియ్యగా నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you that you should not eat?]]></a:t>
+              <a:t><![CDATA[తింటిననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the man said, The woman whom you gave to be with me, she gave me of the tree, and I did eat.]]></a:t>
+              <a:t><![CDATA[13. అప్పుడు దేవుడైన యెహోవా స్త్రీతోనీవు చేసినది యేమిటని అడుగగా స్త్రీసర్పము నన్ను మోసపుచ్చి నందున]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD God said unto the woman, What is this that you have done? And the woman said, The]]></a:t>
+              <a:t><![CDATA[తింటిననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[serpent misled me, and I did eat.]]></a:t>
+              <a:t><![CDATA[14. అందుకు దేవుడైన యెహోవా సర్పముతో నీవు దీని చేసినందున పశువులన్నిటిలోను భూజంతువు లన్నిటిలోను నీవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD God said unto the serpent, Because you have done this, you are cursed above all]]></a:t>
+              <a:t><![CDATA[శపించ బడినదానివై నీ కడుపుతో ప్రాకుచు నీవు బ్రదుకు దినములన్ని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, and above every beast of the field; upon your belly shall you go, and dust shall you eat all]]></a:t>
+              <a:t><![CDATA[15. మరియు నీకును స్త్రీకిని నీ సంతాన మునకును ఆమె సంతానమునకును వైరము కలుగజేసెదను. అది నిన్ను తలమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the days of your life:]]></a:t>
+              <a:t><![CDATA[కొట్టును; నీవు దానిని మడిమె మీద కొట్టుదువని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And I will put enmity between you and the woman, and between your seed and her seed; it shall]]></a:t>
+              <a:t><![CDATA[16. ఆయన స్త్రీతో నీ ప్రయాసమును నీ గర్భవేదనను నేను మిక్కిలి హెచ్చించె దను; వేదనతో పిల్లలను కందువు; నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bruise your head, and you shall bruise his heel.]]></a:t>
+              <a:t><![CDATA[భర్తయెడల నీకు వాంఛ కలుగును; అతడు నిన్ను ఏలునని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto the woman, Yea, has God said, All of you shall not eat of every tree of the garden?]]></a:t>
+              <a:t><![CDATA[చెట్లలో దేని ఫలముల నైనను మీరు తినకూడదని దేవుడు చెప్పెనా? అని అడి గెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Unto the woman he said, I will greatly multiply your sorrow and your conception; in sorrow you]]></a:t>
+              <a:t><![CDATA[17. ఆయన ఆదాముతోనీవు నీ భార్యమాట వినితినవద్దని నేను నీ కాజ్ఞాపించిన వృక్షఫలములు తింటివి గనుక నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall bring forth children; and your desire shall be to your husband, and he shall rule over you.]]></a:t>
+              <a:t><![CDATA[నిమిత్తము నేల శపింపబడియున్నది; ప్రయాసముతోనే నీవు బ్రదుకు దినములన్నియు దాని పంట తిందువు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And unto Adam he said, Because you have hearkened unto the voice of your wife, and have eaten of]]></a:t>
+              <a:t><![CDATA[18. అది ముండ్ల తుప్పలను గచ్చపొదలను నీకు మొలిపించును; పొలములోని పంట తిందువు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tree, of which I commanded you, saying, You shall not eat of it: cursed is the ground for your]]></a:t>
+              <a:t><![CDATA[19. నీవు నేలకు తిరిగి చేరువరకు నీ ముఖపు చెమట కార్చి ఆహారము తిందువు; ఏల యనగా నేలనుండి నీవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sake; in sorrow shall you eat of it all the days of your life;]]></a:t>
+              <a:t><![CDATA[తీయబడితివి; నీవు మన్నే గనుక తిరిగి మన్నైపోదువని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Thorns also and thistles shall it bring forth to you; and you shall eat the herb of the field;]]></a:t>
+              <a:t><![CDATA[20. ఆదాము తన భార్యకు హవ్వ అని పేరు పెట్టెను. ఏలయనగా ఆమె జీవముగల ప్రతివానికిని తల్లి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. In the sweat of your face shall you eat bread, till you return unto the ground; for out of it]]></a:t>
+              <a:t><![CDATA[21. దేవుడైన యెహోవా ఆదామునకును అతని భార్యకును చర్మపు చొక్కాయిలను చేయించి వారికి తొడిగించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were you taken: for dust you are, and unto dust shall you return.]]></a:t>
+              <a:t><![CDATA[22. అప్పుడు దేవుడైన యెహోవాఇదిగో మంచి చెడ్డ లను ఎరుగునట్లు, ఆదాము మనలో ఒకనివంటివాడాయెను. కాబట్టి అతడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Adam called his wife's name Eve; because she was the mother of all living.]]></a:t>
+              <a:t><![CDATA[ఒక వేళ తన చెయ్యి చాచి జీవ వృక్షఫలమును కూడ తీసికొని తిని నిరంతం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Unto Adam also and to his wife did the LORD God make coats of skins, and clothed them.]]></a:t>
+              <a:t><![CDATA[23. దేవుడైన యెహోవా అతడు ఏ నేలనుండి తీయబడెనో దాని సేద్యపరచుటకు ఏదెను తోటలోనుండి అతని పంపివేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the woman said unto the serpent, We may eat of the fruit of the trees of the garden:]]></a:t>
+              <a:t><![CDATA[2. అందుకు స్త్రీఈ తోట చెట్ల ఫలములను మేము తినవచ్చును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the LORD God said, Behold, the man is become as one of us, to know good and evil: and now,]]></a:t>
+              <a:t><![CDATA[24. అప్పుడాయన ఆదామును వెళ్లగొట్టి ఏదెను తోటకు తూర్పుదిక్కున కెరూబులను, జీవవృక్షమునకు పోవు మార్గమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,579 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lest he put forth his hand, and take also of the tree of life, and eat, and live for ever:]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[flaming sword which turned every way, to keep the way of the tree of life.]]></a:t>
+              <a:t><![CDATA[కాచుటకు ఇటు అటు తిరుగుచున్న ఖడ్గజ్వాలను నిలువబెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But of the fruit of the tree which is in the midst of the garden, God has said, All of you shall]]></a:t>
+              <a:t><![CDATA[3. అయితే తోట మధ్యవున్న చెట్టు ఫలము లనుగూర్చి దేవుడుమీరు చావకుండునట్లు వాటిని తిన కూడదనియు, వాటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not eat of it, neither shall all of you touch it, lest all of you die.]]></a:t>
+              <a:t><![CDATA[ముట్టకూడదనియు చెప్పెనని సర్ప ముతో అనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the serpent said unto the woman, All of you shall not surely die:]]></a:t>
+              <a:t><![CDATA[4. అందుకు సర్పముమీరు చావనే చావరు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For God does know that in the day all of you eat thereof, then your eyes shall be opened, and all]]></a:t>
+              <a:t><![CDATA[5. ఏలయనగా మీరు వాటిని తిను దినమున మీ కన్నులు తెరవబడుననియు, మీరు మంచి చెడ్డలను ఎరిగిన వారై దేవతలవలె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall be as gods, knowing good and evil.]]></a:t>
+              <a:t><![CDATA[ఉందురనియు దేవునికి తెలియునని స్త్రీతో చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>