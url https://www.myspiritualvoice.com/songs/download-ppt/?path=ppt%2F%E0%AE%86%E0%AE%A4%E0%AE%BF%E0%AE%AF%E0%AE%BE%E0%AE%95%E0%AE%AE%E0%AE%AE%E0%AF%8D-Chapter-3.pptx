--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -73,50 +73,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +156,59 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +347,62 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஸ்திரீயானவள் அந்த விருட்சம் புசிப்புக்கு நல்லதும், பார்வைக்கு இன்பமும், புத்தியைத்தெளிவிக்கிறதற்கு இச்சிக்கப்படத்தக்க விருட்சமுமாய் இருக்கிறது என்று கண்டு, அதின் கனியைப் பறித்து, புசித்து, தன் புருஷனுக்கும் கொடுத்தாள்; அவனும் புசித்தான்.]]></a:t>
+              <a:t><![CDATA[5. For God does know that in the day all of you eat thereof, then your eyes shall be opened, and all of you shall be as gods, knowing good and evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஸ்திரீயானவள் அந்த விருட்சம் புசிப்புக்கு நல்லதும், பார்வைக்கு இன்பமும், புத்தியைத்தெளிவிக்கிறதற்கு இச்சிக்கப்படத்தக்க விருட்சமுமாய் இருக்கிறது என்று கண்டு, அதின் கனியைப் பறித்து, புசித்து, தன் புருஷனுக்கும் கொடுத்தாள்; அவனும் புசித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And when the woman saw that the tree was good for food, and that it was pleasant to the eyes, and a tree to be desired to make one wise, she took of the fruit thereof, and did eat, and gave also unto her husband with her; and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவர்கள் இருவருடைய கண்களும் திறக்கப்பட்டது; அவர்கள் தாங்கள் நிர்வாணிகள் என்று அறிந்து, அத்தியிலைகளைத் தைத்து, தங்களுக்கு அரைக்கச்சைகளை உண்டுபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when the woman saw that the tree was good for food, and that it was pleasant to the eyes, and a tree to be desired to make one wise, she took of the fruit thereof, and did eat, and gave also unto her husband with her; and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவர்கள் இருவருடைய கண்களும் திறக்கப்பட்டது; அவர்கள் தாங்கள் நிர்வாணிகள் என்று அறிந்து, அத்தியிலைகளைத் தைத்து, தங்களுக்கு அரைக்கச்சைகளை உண்டுபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when the woman saw that the tree was good for food, and that it was pleasant to the eyes, and a tree to be desired to make one wise, she took of the fruit thereof, and did eat, and gave also unto her husband with her; and he did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பகலில் குளிர்ச்சியான வேளையிலே தோட்டத்தில் உலாவுகிற தேவனாகிய கர்த்தருடைய சத்தத்தை அவர்கள் கேட்டார்கள். அப்பொழுது ஆதாமும் அவன் மனைவியும் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு விலகி, தோட்டத்தின் விருட்சங்களுக்குள்ளே ஒளித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the eyes of them both were opened, and they knew that they were naked; and they sewed fig leaves together, and made themselves aprons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பகலில் குளிர்ச்சியான வேளையிலே தோட்டத்தில் உலாவுகிற தேவனாகிய கர்த்தருடைய சத்தத்தை அவர்கள் கேட்டார்கள். அப்பொழுது ஆதாமும் அவன் மனைவியும் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு விலகி, தோட்டத்தின் விருட்சங்களுக்குள்ளே ஒளித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the eyes of them both were opened, and they knew that they were naked; and they sewed fig leaves together, and made themselves aprons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமைக் கூப்பிட்டு: நீ எங்கே இருக்கிறாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And they heard the voice of the LORD God walking in the garden in the cool of the day: and Adam and his wife hid themselves from the presence of the LORD God among the trees of the garden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நான் தேவரீருடைய சத்தத்தைத் தோட்டத்திலே கேட்டு, நான் நிர்வாணியாய் இருப்பதினால் பயந்து, ஒளித்துக்கொண்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And they heard the voice of the LORD God walking in the garden in the cool of the day: and Adam and his wife hid themselves from the presence of the LORD God among the trees of the garden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And they heard the voice of the LORD God walking in the garden in the cool of the day: and Adam and his wife hid themselves from the presence of the LORD God among the trees of the garden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD God called unto Adam, and said unto him, Where are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனாகிய கர்த்தர் உண்டாக்கின சகல காட்டு ஜீவன்களைப் பார்க்கிலும் சர்ப்பமானது தந்திரமுள்ளதாயிருந்தது. அது ஸ்திரீயை நோக்கி: நீங்கள் தோட்டத்திலுள்ள சகல விருட்சங்களின் கனியையும் புசிக்கவேண்டாம் என்று தேவன் சொன்னது உண்டோ என்றது.]]></a:t>
+              <a:t><![CDATA[1. Now the serpent was more subtle than any beast of the field which the LORD God had made. And he said unto the woman, Yea, has God said, All of you shall not eat of every tree of the garden?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆதாம்: என்னுடனே இருக்கும்படி தேவரீர் தந்த ஸ்திரீயானவள் அவ்விருட்சத்தின் கனியை எனக்குக் கொடுத்தாள், நான் புசித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And he said, I heard your voice in the garden, and I was afraid, because I was naked; and I hid myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு ஆதாம்: என்னுடனே இருக்கும்படி தேவரீர் தந்த ஸ்திரீயானவள் அவ்விருட்சத்தின் கனியை எனக்குக் கொடுத்தாள், நான் புசித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And he said, I heard your voice in the garden, and I was afraid, because I was naked; and I hid myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவனாகிய கர்த்தர் ஸ்திரீயை நோக்கி: நீ இப்படிச்செய்தது என்ன என்றார். ஸ்திரீயானவள் சர்ப்பம் என்னை வஞ்சித்தது, நான் புசித்தேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And he said, Who told you that you were naked? Have you eaten of the tree, whereof I commanded you that you should not eat?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவனாகிய கர்த்தர் ஸ்திரீயை நோக்கி: நீ இப்படிச்செய்தது என்ன என்றார். ஸ்திரீயானவள் சர்ப்பம் என்னை வஞ்சித்தது, நான் புசித்தேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And he said, Who told you that you were naked? Have you eaten of the tree, whereof I commanded you that you should not eat?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தேவனாகிய கர்த்தர் சர்ப்பத்தைப்பார்த்து: நீ இதைச் செய்தபடியால் சகல நாட்டு மிருகங்களிலும் சகல காட்டுமிருகங்களிலும் சபிக்கப்பட்டிருப்பாய், நீ உன் வயிற்றினால் நகர்ந்து, உயிரோடிருக்கும் நாளெல்லாம் மண்ணைத்தின்பாய்;]]></a:t>
+              <a:t><![CDATA[12. And the man said, The woman whom you gave to be with me, she gave me of the tree, and I did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தேவனாகிய கர்த்தர் சர்ப்பத்தைப்பார்த்து: நீ இதைச் செய்தபடியால் சகல நாட்டு மிருகங்களிலும் சகல காட்டுமிருகங்களிலும் சபிக்கப்பட்டிருப்பாய், நீ உன் வயிற்றினால் நகர்ந்து, உயிரோடிருக்கும் நாளெல்லாம் மண்ணைத்தின்பாய்;]]></a:t>
+              <a:t><![CDATA[12. And the man said, The woman whom you gave to be with me, she gave me of the tree, and I did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD God said unto the woman, What is this that you have done? And the woman said, The serpent misled me, and I did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD God said unto the woman, What is this that you have done? And the woman said, The serpent misled me, and I did eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்; வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD God said unto the serpent, Because you have done this, you are cursed above all cattle, and above every beast of the field; upon your belly shall you go, and dust shall you eat all the days of your life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்; வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD God said unto the serpent, Because you have done this, you are cursed above all cattle, and above every beast of the field; upon your belly shall you go, and dust shall you eat all the days of your life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனாகிய கர்த்தர் உண்டாக்கின சகல காட்டு ஜீவன்களைப் பார்க்கிலும் சர்ப்பமானது தந்திரமுள்ளதாயிருந்தது. அது ஸ்திரீயை நோக்கி: நீங்கள் தோட்டத்திலுள்ள சகல விருட்சங்களின் கனியையும் புசிக்கவேண்டாம் என்று தேவன் சொன்னது உண்டோ என்றது.]]></a:t>
+              <a:t><![CDATA[1. Now the serpent was more subtle than any beast of the field which the LORD God had made. And he said unto the woman, Yea, has God said, All of you shall not eat of every tree of the garden?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD God said unto the serpent, Because you have done this, you are cursed above all cattle, and above every beast of the field; upon your belly shall you go, and dust shall you eat all the days of your life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம் சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[15. And I will put enmity between you and the woman, and between your seed and her seed; it shall bruise your head, and you shall bruise his heel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது உனக்கு முள்ளும் குருக்கும் முளைப்பிக்கும்; வெளியின் பயிர்வகைகளைப் புசிப்பாய்.]]></a:t>
+              <a:t><![CDATA[15. And I will put enmity between you and the woman, and between your seed and her seed; it shall bruise your head, and you shall bruise his heel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால் ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Unto the woman he said, I will greatly multiply your sorrow and your conception; in sorrow you shall bring forth children; and your desire shall be to your husband, and he shall rule over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால் ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Unto the woman he said, I will greatly multiply your sorrow and your conception; in sorrow you shall bring forth children; and your desire shall be to your husband, and he shall rule over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதாம் தன் மனைவிக்கு ஏவாள் என்று பேரிட்டான்; ஏனெனில், அவள் ஜீவனுள்ளோருக்கெல்லாம் தாயானவள்.]]></a:t>
+              <a:t><![CDATA[16. Unto the woman he said, I will greatly multiply your sorrow and your conception; in sorrow you shall bring forth children; and your desire shall be to your husband, and he shall rule over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனாகிய கர்த்தர் ஆதாமுக்கும் அவன் மனைவிக்கும் தோல் உடைகளை உண்டாக்கி அவர்களுக்கு உடுத்தினார்.]]></a:t>
+              <a:t><![CDATA[17. And unto Adam he said, Because you have hearkened unto the voice of your wife, and have eaten of the tree, of which I commanded you, saying, You shall not eat of it: cursed is the ground for your sake; in sorrow shall you eat of it all the days of your life;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு தேவனாகிய கர்த்தர்: இதோ, மனுஷன் நன்மை தீமை அறியத்தக்கவனாய் நம்மில் ஒருவரைப்போல் ஆனான்; இப்பொழுதும் அவன் தன் கையை நீட்டி ஜீவவிருட்சத்தின் கனியையும் பறித்து, புசித்து, என்றைக்கும் உயிரோடிராதபடிக்குச் செய்யவேண்டும் என்று,]]></a:t>
+              <a:t><![CDATA[17. And unto Adam he said, Because you have hearkened unto the voice of your wife, and have eaten of the tree, of which I commanded you, saying, You shall not eat of it: cursed is the ground for your sake; in sorrow shall you eat of it all the days of your life;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு தேவனாகிய கர்த்தர்: இதோ, மனுஷன் நன்மை தீமை அறியத்தக்கவனாய் நம்மில் ஒருவரைப்போல் ஆனான்; இப்பொழுதும் அவன் தன் கையை நீட்டி ஜீவவிருட்சத்தின் கனியையும் பறித்து, புசித்து, என்றைக்கும் உயிரோடிராதபடிக்குச் செய்யவேண்டும் என்று,]]></a:t>
+              <a:t><![CDATA[17. And unto Adam he said, Because you have hearkened unto the voice of your wife, and have eaten of the tree, of which I commanded you, saying, You shall not eat of it: cursed is the ground for your sake; in sorrow shall you eat of it all the days of your life;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் எடுக்கப்பட்ட மண்ணைப் பண்படுத்த தேவனாகிய கர்த்தர் அவனை ஏதேன் தோட்டத்திலிருந்து அனுப்பிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[18. Thorns also and thistles shall it bring forth to you; and you shall eat the herb of the field;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஸ்திரீ சர்ப்பத்தைப் பார்த்து: நாங்கள் தோட்டத்தில் உள்ள விருட்சங்களின் கனிகளைப் புசிக்கலாம்;]]></a:t>
+              <a:t><![CDATA[1. Now the serpent was more subtle than any beast of the field which the LORD God had made. And he said unto the woman, Yea, has God said, All of you shall not eat of every tree of the garden?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் மனுஷனைத் துரத்திவிட்டு, ஜீவவிருட்சத்துக்குப் போம் வழியைக் காவல்செய்ய ஏதேன் தோட்டத்துக்குக் கிழக்கே கேரூபீன்களையும், வீசிக்கொண்டிருக்கிற சுடரொளிப் பட்டயத்தையும் வைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. In the sweat of your face shall you eat bread, till you return unto the ground; for out of it were you taken: for dust you are, and unto dust shall you return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4168,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் மனுஷனைத் துரத்திவிட்டு, ஜீவவிருட்சத்துக்குப் போம் வழியைக் காவல்செய்ய ஏதேன் தோட்டத்துக்குக் கிழக்கே கேரூபீன்களையும், வீசிக்கொண்டிருக்கிற சுடரொளிப் பட்டயத்தையும் வைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. In the sweat of your face shall you eat bread, till you return unto the ground; for out of it were you taken: for dust you are, and unto dust shall you return.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Adam called his wife's name Eve; because she was the mother of all living.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Unto Adam also and to his wife did the LORD God make coats of skins, and clothed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the LORD God said, Behold, the man is become as one of us, to know good and evil: and now, lest he put forth his hand, and take also of the tree of life, and eat, and live for ever:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the LORD God said, Behold, the man is become as one of us, to know good and evil: and now, lest he put forth his hand, and take also of the tree of life, and eat, and live for ever:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the LORD God said, Behold, the man is become as one of us, to know good and evil: and now, lest he put forth his hand, and take also of the tree of life, and eat, and live for ever:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore the LORD God sent him forth from the garden of Eden, to till the ground from whence he was taken.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore the LORD God sent him forth from the garden of Eden, to till the ground from whence he was taken.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. So he drove out the man; and he placed at the east of the garden of Eden Cherubims, and a flaming sword which turned every way, to keep the way of the tree of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் தோட்டத்தின் நடுவில் இருக்கிற விருட்சத்தின் கனியைக் குறித்து, தேவன்: நீங்கள் சாகாதபடிக்கு அதைப் புசிக்கவும் அதைத் தொடவும் வேண்டாம் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And the woman said unto the serpent, We may eat of the fruit of the trees of the garden:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. So he drove out the man; and he placed at the east of the garden of Eden Cherubims, and a flaming sword which turned every way, to keep the way of the tree of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் தோட்டத்தின் நடுவில் இருக்கிற விருட்சத்தின் கனியைக் குறித்து, தேவன்: நீங்கள் சாகாதபடிக்கு அதைப் புசிக்கவும் அதைத் தொடவும் வேண்டாம் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. But of the fruit of the tree which is in the midst of the garden, God has said, All of you shall not eat of it, neither shall all of you touch it, lest all of you die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது சர்ப்பம் ஸ்திரீயை நோக்கி: நீங்கள் சாகவே சாவதில்லை;]]></a:t>
+              <a:t><![CDATA[3. But of the fruit of the tree which is in the midst of the garden, God has said, All of you shall not eat of it, neither shall all of you touch it, lest all of you die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் இதைப் புசிக்கும் நாளிலே உங்கள் கண்கள் திறக்கப்படும் என்றும், நீங்கள் நன்மை தீமை அறிந்து தேவர்களைப்போல் இருப்பீர்கள் என்றும் தேவன் அறிவார் என்றது.]]></a:t>
+              <a:t><![CDATA[4. And the serpent said unto the woman, All of you shall not surely die:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் இதைப் புசிக்கும் நாளிலே உங்கள் கண்கள் திறக்கப்படும் என்றும், நீங்கள் நன்மை தீமை அறிந்து தேவர்களைப்போல் இருப்பீர்கள் என்றும் தேவன் அறிவார் என்றது.]]></a:t>
+              <a:t><![CDATA[5. For God does know that in the day all of you eat thereof, then your eyes shall be opened, and all of you shall be as gods, knowing good and evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005560" r:id="rId1"/>
+    <p:sldLayoutId id="2481563604" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,54 +6097,126 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5264,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. స్త్రీ ఆ వృక్షము ఆహారమునకు మంచి దియు, కన్నులకు అందమైనదియు, వివేకమిచ్చు రమ్యమై నదియునై యుండుట]]></a:t>
+              <a:t><![CDATA[தேவர்களைப்போல் இருப்பீர்கள் என்றும் தேவன் அறிவார் என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచినప్పుడు ఆమె దాని ఫలము లలో కొన్ని తీసికొని తిని తనతోపాటు తన భర్తకును ఇచ్చెను, అతడుకూడ తినెను;]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஸ்திரீயானவள் அந்த விருட்சம் புசிப்புக்கு நல்லதும், பார்வைக்கு இன்பமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అప్పుడు వారిద్దరి కన్నులు తెరవబడెను; వారు తాము దిగంబరులమని తెలిసికొని అంజూరపు ఆకులు కుట్టి తమకు]]></a:t>
+              <a:t><![CDATA[புத்தியைத்தெளிவிக்கிறதற்கு இச்சிக்கப்படத்தக்க விருட்சமுமாய் இருக்கிறது என்று கண்டு, அதின் கனியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కచ్చడములను చేసికొనిరి.]]></a:t>
+              <a:t><![CDATA[பறித்து, புசித்து, தன் புருஷனுக்கும் கொடுத்தாள்; அவனும் புசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. చల్లపూటను ఆదామును అతని భార్యయు తోటలో సంచ రించుచున్న దేవుడైన యెహోవా స్వరమును విని, దేవుడైన యెహోవా]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவர்கள் இருவருடைய கண்களும் திறக்கப்பட்டது; அவர்கள் தாங்கள் நிர்வாணிகள் என்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎదుటికి రాకుండ తోటచెట్ల మధ్యను దాగు కొనగా]]></a:t>
+              <a:t><![CDATA[அத்தியிலைகளைத் தைத்து, தங்களுக்கு அரைக்கச்சைகளை உண்டுபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. దేవుడైన యెహోవా ఆదామును పిలిచినీవు ఎక్కడ ఉన్నావనెను.]]></a:t>
+              <a:t><![CDATA[8. பகலில் குளிர்ச்சியான வேளையிலே தோட்டத்தில் உலாவுகிற தேவனாகிய கர்த்தருடைய சத்தத்தை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అందు కతడునేను తోటలో నీ స్వరము వినినప్పుడు దిగంబరినిగా నుంటినిగనుక భయ పడి దాగుకొంటిననెను.]]></a:t>
+              <a:t><![CDATA[கேட்டார்கள். அப்பொழுது ஆதாமும் அவன் மனைவியும் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு விலகி, தோட்டத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అందుకాయననీవు దిగంబరివని నీకు తెలిపినవాడెవడు? నీవు తినకూడదని నేను నీ కాజ్ఞా పించిన వృక్షఫలములు]]></a:t>
+              <a:t><![CDATA[விருட்சங்களுக்குள்ளே ஒளித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తింటివా? అని అడిగెను.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது தேவனாகிய கர்த்தர் ஆதாமைக் கூப்பிட்டு: நீ எங்கே இருக்கிறாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దేవుడైన యెహోవా చేసిన సమస్త భూజంతు వులలో సర్పము యుక్తిగలదై యుండెను. అది ఆ స్త్రీతోఇది నిజమా? ఈ తోట]]></a:t>
+              <a:t><![CDATA[1. தேவனாகிய கர்த்தர் உண்டாக்கின சகல காட்டு ஜீவன்களைப் பார்க்கிலும் சர்ப்பமானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అందుకు ఆదామునాతో నుండుటకు నీవు నాకిచ్చిన ఈ స్త్రీయే ఆ వృక్షఫలములు కొన్ని నా కియ్యగా నేను]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: நான் தேவரீருடைய சத்தத்தைத் தோட்டத்திலே கேட்டு, நான் நிர்வாணியாய் இருப்பதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తింటిననెను.]]></a:t>
+              <a:t><![CDATA[பயந்து, ஒளித்துக்கொண்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అప్పుడు దేవుడైన యెహోవా స్త్రీతోనీవు చేసినది యేమిటని అడుగగా స్త్రీసర్పము నన్ను మోసపుచ్చి నందున]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: நீ நிர்வாணி என்று உனக்கு அறிவித்தவன் யார்? புசிக்கவேண்டாம் என்று நான் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తింటిననెను.]]></a:t>
+              <a:t><![CDATA[விலக்கின விருட்சத்தின் கனியைப் புசித்தாயோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అందుకు దేవుడైన యెహోవా సర్పముతో నీవు దీని చేసినందున పశువులన్నిటిలోను భూజంతువు లన్నిటిలోను నీవు]]></a:t>
+              <a:t><![CDATA[12. அதற்கு ஆதாம்: என்னுடனே இருக்கும்படி தேவரீர் தந்த ஸ்திரீயானவள் அவ்விருட்சத்தின் கனியை எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శపించ బడినదానివై నీ కడుపుతో ప్రాకుచు నీవు బ్రదుకు దినములన్ని]]></a:t>
+              <a:t><![CDATA[கொடுத்தாள், நான் புசித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మరియు నీకును స్త్రీకిని నీ సంతాన మునకును ఆమె సంతానమునకును వైరము కలుగజేసెదను. అది నిన్ను తలమీద]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தேவனாகிய கர்த்தர் ஸ்திரீயை நோக்கி: நீ இப்படிச்செய்தது என்ன என்றார். ஸ்திரீயானவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొట్టును; నీవు దానిని మడిమె మీద కొట్టుదువని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[சர்ப்பம் என்னை வஞ்சித்தது, நான் புசித்தேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆయన స్త్రీతో నీ ప్రయాసమును నీ గర్భవేదనను నేను మిక్కిలి హెచ్చించె దను; వేదనతో పిల్లలను కందువు; నీ]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தேவனாகிய கர்த்தர் சர்ப்பத்தைப்பார்த்து: நீ இதைச் செய்தபடியால் சகல நாட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భర్తయెడల నీకు వాంఛ కలుగును; అతడు నిన్ను ఏలునని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[மிருகங்களிலும் சகல காட்டுமிருகங்களிலும் சபிக்கப்பட்டிருப்பாய், நீ உன் வயிற்றினால் நகர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెట్లలో దేని ఫలముల నైనను మీరు తినకూడదని దేవుడు చెప్పెనా? అని అడి గెను.]]></a:t>
+              <a:t><![CDATA[தந்திரமுள்ளதாயிருந்தது. அது ஸ்திரீயை நோக்கி: நீங்கள் தோட்டத்திலுள்ள சகல விருட்சங்களின் கனியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆయన ఆదాముతోనీవు నీ భార్యమాట వినితినవద్దని నేను నీ కాజ్ఞాపించిన వృక్షఫలములు తింటివి గనుక నీ]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கும் நாளெல்லாம் மண்ணைத்தின்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిమిత్తము నేల శపింపబడియున్నది; ప్రయాసముతోనే నీవు బ్రదుకు దినములన్నియు దాని పంట తిందువు;]]></a:t>
+              <a:t><![CDATA[15. உனக்கும் ஸ்திரீக்கும், உன் வித்துக்கும் அவள் வித்துக்கும் பகை உண்டாக்குவேன்; அவர் உன் தலையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అది ముండ్ల తుప్పలను గచ్చపొదలను నీకు మొలిపించును; పొలములోని పంట తిందువు;]]></a:t>
+              <a:t><![CDATA[நசுக்குவார், நீ அவர் குதிங்காலை நசுக்குவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నీవు నేలకు తిరిగి చేరువరకు నీ ముఖపు చెమట కార్చి ఆహారము తిందువు; ఏల యనగా నేలనుండి నీవు]]></a:t>
+              <a:t><![CDATA[16. அவர் ஸ்திரீயை நோக்கி: நீ கர்ப்பவதியாயிருக்கும்போது உன் வேதனையை மிகவும் பெருகப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీయబడితివి; నీవు మన్నే గనుక తిరిగి మన్నైపోదువని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[வேதனையோடே பிள்ளை பெறுவாய்; உன் ஆசை உன் புருஷனைப் பற்றியிருக்கும், அவன் உன்னை ஆண்டு கொள்ளுவான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆదాము తన భార్యకు హవ్వ అని పేరు పెట్టెను. ఏలయనగా ఆమె జీవముగల ప్రతివానికిని తల్లి.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. దేవుడైన యెహోవా ఆదామునకును అతని భార్యకును చర్మపు చొక్కాయిలను చేయించి వారికి తొడిగించెను.]]></a:t>
+              <a:t><![CDATA[17. பின்பு அவர் ஆதாமை நோக்கி: நீ உன் மனைவியின் வார்த்தைக்குச் செவிகொடுத்து, புசிக்கவேண்டாம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అప్పుడు దేవుడైన యెహోవాఇదిగో మంచి చెడ్డ లను ఎరుగునట్లు, ఆదాము మనలో ఒకనివంటివాడాయెను. కాబట్టి అతడు]]></a:t>
+              <a:t><![CDATA[நான் உனக்கு விலக்கின விருட்சத்தின் கனியைப் புசித்தபடியினாலே, பூமி உன் நிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒక వేళ తన చెయ్యి చాచి జీవ వృక్షఫలమును కూడ తీసికొని తిని నిరంతం]]></a:t>
+              <a:t><![CDATA[சபிக்கப்பட்டிருக்கும்; நீ உயிரோடிருக்கும் நாளெல்லாம் வருத்தத்தோடே அதின் பலனைப் புசிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. దేవుడైన యెహోవా అతడు ఏ నేలనుండి తీయబడెనో దాని సేద్యపరచుటకు ఏదెను తోటలోనుండి అతని పంపివేసెను.]]></a:t>
+              <a:t><![CDATA[18. அது உனக்கு முள்ளும் குருக்கும் முளைப்பிக்கும்; வெளியின் பயிர்வகைகளைப் புசிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అందుకు స్త్రీఈ తోట చెట్ల ఫలములను మేము తినవచ్చును;]]></a:t>
+              <a:t><![CDATA[புசிக்கவேண்டாம் என்று தேவன் சொன்னது உண்டோ என்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అప్పుడాయన ఆదామును వెళ్లగొట్టి ఏదెను తోటకు తూర్పుదిక్కున కెరూబులను, జీవవృక్షమునకు పోవు మార్గమును]]></a:t>
+              <a:t><![CDATA[19. நீ பூமியிலிருந்து எடுக்கப்பட்டபடியால், நீ பூமிக்குத் திரும்புமட்டும் உன் முகத்தின் வேர்வையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10841,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాచుటకు ఇటు అటు తిరుగుచున్న ఖడ్గజ్వాలను నిలువబెట్టెను.]]></a:t>
+              <a:t><![CDATA[ஆகாரம் புசிப்பாய்; நீ மண்ணாயிருக்கிறாய், மண்ணுக்குத் திரும்புவாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆதாம் தன் மனைவிக்கு ஏவாள் என்று பேரிட்டான்; ஏனெனில், அவள் ஜீவனுள்ளோருக்கெல்லாம் தாயானவள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. தேவனாகிய கர்த்தர் ஆதாமுக்கும் அவன் மனைவிக்கும் தோல் உடைகளை உண்டாக்கி அவர்களுக்கு உடுத்தினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பின்பு தேவனாகிய கர்த்தர்: இதோ, மனுஷன் நன்மை தீமை அறியத்தக்கவனாய் நம்மில் ஒருவரைப்போல் ஆனான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இப்பொழுதும் அவன் தன் கையை நீட்டி ஜீவவிருட்சத்தின் கனியையும் பறித்து, புசித்து, என்றைக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயிரோடிராதபடிக்குச் செய்யவேண்டும் என்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவன் எடுக்கப்பட்ட மண்ணைப் பண்படுத்த தேவனாகிய கர்த்தர் அவனை ஏதேன் தோட்டத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பிவிட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவர் மனுஷனைத் துரத்திவிட்டு, ஜீவவிருட்சத்துக்குப் போம் வழியைக் காவல்செய்ய ஏதேன் தோட்டத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అయితే తోట మధ్యవున్న చెట్టు ఫలము లనుగూర్చి దేవుడుమీరు చావకుండునట్లు వాటిని తిన కూడదనియు, వాటిని]]></a:t>
+              <a:t><![CDATA[2. ஸ்திரீ சர்ப்பத்தைப் பார்த்து: நாங்கள் தோட்டத்தில் உள்ள விருட்சங்களின் கனிகளைப் புசிக்கலாம்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிழக்கே கேரூபீன்களையும், வீசிக்கொண்டிருக்கிற சுடரொளிப் பட்டயத்தையும் வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముట్టకూడదనియు చెప్పెనని సర్ప ముతో అనెను.]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் தோட்டத்தின் நடுவில் இருக்கிற விருட்சத்தின் கனியைக் குறித்து, தேவன்: நீங்கள் சாகாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అందుకు సర్పముమీరు చావనే చావరు;]]></a:t>
+              <a:t><![CDATA[அதைப் புசிக்கவும் அதைத் தொடவும் வேண்டாம் என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఏలయనగా మీరు వాటిని తిను దినమున మీ కన్నులు తెరవబడుననియు, మీరు మంచి చెడ్డలను ఎరిగిన వారై దేవతలవలె]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது சர்ப்பம் ஸ்திரீயை நோக்கி: நீங்கள் சாகவே சாவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉందురనియు దేవునికి తెలియునని స్త్రీతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் இதைப் புசிக்கும் நாளிலே உங்கள் கண்கள் திறக்கப்படும் என்றும், நீங்கள் நன்மை தீமை அறிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>