--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -141,50 +141,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +258,59 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +483,62 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும் போக என்னை அனுப்பிவிடும்.]]></a:t>
+              <a:t><![CDATA[5. And Bilhah conceived, and bare Jacob a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான் போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Rachel said, God has judged me, and has also heard my voice, and has given me a son: therefore called she his name Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான் போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Rachel said, God has judged me, and has also heard my voice, and has given me a son: therefore called she his name Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[7. And Bilhah Rachel's maid conceived again, and bare Jacob a second son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[7. And Bilhah Rachel's maid conceived again, and bare Jacob a second son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் சம்பளம் இன்னதென்று எனக்குச் சொல், நான் அதைத் தருவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Rachel said, With great wrestlings have I wrestled with my sister, and I have prevailed: and she called his name Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவன் நான் உம்மைச் சேவித்த விதமும், உம்முடைய மந்தை என்னிடத்தில் இருந்த விதமும் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[8. And Rachel said, With great wrestlings have I wrestled with my sister, and I have prevailed: and she called his name Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. When Leah saw that she had left bearing, she took Zilpah her maid, and gave her Jacob to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. When Leah saw that she had left bearing, she took Zilpah her maid, and gave her Jacob to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை; நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. And Zilpah Leah's maid bare Jacob a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப் பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[1. And when Rachel saw that she bare Jacob no children, Rachel envied her sister; and said unto Jacob, Give me children, or else I die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை; நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. And Leah said, A troop comes: and she called his name Gad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[12. And Zilpah Leah's maid bare Jacob a second son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +2015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[13. And Leah said, Happy am I, for the daughters will call me blessed: and she called his name Asher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[13. And Leah said, Happy am I, for the daughters will call me blessed: and she called his name Asher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Reuben went in the days of wheat harvest, and found mandrakes in the field, and brought them unto his mother Leah. Then Rachel said to Leah, Give me, I pray you, of your son's mandrakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Reuben went in the days of wheat harvest, and found mandrakes in the field, and brought them unto his mother Leah. Then Rachel said to Leah, Give me, I pray you, of your son's mandrakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Reuben went in the days of wheat harvest, and found mandrakes in the field, and brought them unto his mother Leah. Then Rachel said to Leah, Give me, I pray you, of your son's mandrakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு லாபான்: நீ சொன்னபடியே ஆகட்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And she said unto her, Is it a small matter that you have taken my husband? and would you take away my son's mandrakes also? And Rachel said, Therefore he shall lie with you to night for your son's mandrakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[15. And she said unto her, Is it a small matter that you have taken my husband? and would you take away my son's mandrakes also? And Rachel said, Therefore he shall lie with you to night for your son's mandrakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[15. And she said unto her, Is it a small matter that you have taken my husband? and would you take away my son's mandrakes also? And Rachel said, Therefore he shall lie with you to night for your son's mandrakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப் பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[1. And when Rachel saw that she bare Jacob no children, Rachel envied her sister; and said unto Jacob, Give me children, or else I die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Jacob came out of the field in the evening, and Leah went out to meet him, and said, You must come in unto me; for surely I have hired you with my son's mandrakes. And he lay with her that night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Jacob came out of the field in the evening, and Leah went out to meet him, and said, You must come in unto me; for surely I have hired you with my son's mandrakes. And he lay with her that night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி, இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
+              <a:t><![CDATA[16. And Jacob came out of the field in the evening, and Leah went out to meet him, and said, You must come in unto me; for surely I have hired you with my son's mandrakes. And he lay with her that night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி, இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
+              <a:t><![CDATA[17. And God hearkened unto Leah, and she conceived, and bare Jacob the fifth son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
+              <a:t><![CDATA[18. And Leah said, God has given me my hire, because I have given my maiden to my husband: and she called his name Issachar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
+              <a:t><![CDATA[18. And Leah said, God has given me my hire, because I have given my maiden to my husband: and she called his name Issachar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆடுகள் அந்தக் கொப்புகளுக்கு முன்பாகப் பொலிந்தபடியால், அவைகள் கலப்பு நிறமுள்ளதும் புள்ளியுள்ளதும் வரியுள்ளதுமான குட்டிகளைப் போட்டது.]]></a:t>
+              <a:t><![CDATA[19. And Leah conceived again, and bare Jacob the sixth son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. And Leah said, God has imbued me with a good dowry; now will my husband dwell with me, because I have born him six sons: and she called his name Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. And Leah said, God has imbued me with a good dowry; now will my husband dwell with me, because I have born him six sons: and she called his name Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு ராகேலின்மேல் கோபங்கொண்டு: தேவனல்லோ உன் கர்ப்பத்தை அடைத்திருக்கிறார், நான் தேவனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Leah said, God has imbued me with a good dowry; now will my husband dwell with me, because I have born him six sons: and she called his name Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அவள் ஒரு குமாரத்தியையும் பெற்று, அவளுக்குத் தீனாள் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[2. And Jacob's anger was kindled against Rachel: and he said, Am I in God's position, who has withheld from you the fruit of the womb?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[21. And afterwards she bare a daughter, and called her name Dinah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[22. And God remembered Rachel, and God hearkened to her, and opened her womb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[23. And she conceived, and bare a son; and said, God has taken away my reproach:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப் பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[24. And she called his name Joseph; and said, The LORD shall add to me another son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப் பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[24. And she called his name Joseph; and said, The LORD shall add to me another son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுக்குத் தன் வேலைக்காரியாகிய பில்காளை மனைவியாகக் கொடுத்தாள்; அப்படியே யாக்கோபு அவளைச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when Rachel had born Joseph, that Jacob said unto Laban, Send me away, that I may go unto mine own place, and to my country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when Rachel had born Joseph, that Jacob said unto Laban, Send me away, that I may go unto mine own place, and to my country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[26. Give me my wives and my children, for whom I have served you, and let me go: for you know my service which I have done you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[26. Give me my wives and my children, for whom I have served you, and let me go: for you know my service which I have done you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மறுபடியும் ராகேலின் வேலைக்காரியாகிய பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[27. And Laban said unto him, I pray you, if I have found favour in yours eyes, tarry: for I have learned by experience that the LORD has blessed me for your sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் ராகேலை நினைத்தருளினார்; அவளுக்குத் தேவன் செவிகொடுத்து, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[2. And Jacob's anger was kindled against Rachel: and he said, Am I in God's position, who has withheld from you the fruit of the womb?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு நப்தலி என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[27. And Laban said unto him, I pray you, if I have found favour in yours eyes, tarry: for I have learned by experience that the LORD has blessed me for your sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு நப்தலி என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[28. And he said, Appoint me your wages, and I will give it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேயாள் தான் பிள்ளைபெறுகிறது நின்றுபோனதைக் கண்டு, தன் வேலைக்காரியாகிய சில்பாளை அழைத்து, அவளை யாக்கோபுக்கு மனைவியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[29. And he said unto him, You know how I have served you, and how your cattle was with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேயாள் தான் பிள்ளைபெறுகிறது நின்றுபோனதைக் கண்டு, தன் வேலைக்காரியாகிய சில்பாளை அழைத்து, அவளை யாக்கோபுக்கு மனைவியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[29. And he said unto him, You know how I have served you, and how your cattle was with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின் கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
+              <a:t><![CDATA[30. For it was little which you had before I came, and it is now increased unto a multitude; and the LORD has blessed you since my coming: and now when shall I provide for mine own house also?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின் கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
+              <a:t><![CDATA[30. For it was little which you had before I came, and it is now increased unto a multitude; and the LORD has blessed you since my coming: and now when shall I provide for mine own house also?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[31. And he said, What shall I give you? And Jacob said, You shall not give me any thing: if you will do this thing for me, I will again feed and keep your flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும், பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
+              <a:t><![CDATA[31. And he said, What shall I give you? And Jacob said, You shall not give me any thing: if you will do this thing for me, I will again feed and keep your flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும், பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
+              <a:t><![CDATA[32. I will pass through all your flock to day, removing from thence all the speckled and spotted cattle, and all the brown cattle among the sheep, and the spotted and speckled among the goats: and of such shall be my hire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது லேயாள்: ஏராளமாகிறது என்று சொல்லி, அவனுக்குக் காத் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[32. I will pass through all your flock to day, removing from thence all the speckled and spotted cattle, and all the brown cattle among the sheep, and the spotted and speckled among the goats: and of such shall be my hire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: தேவன் என் நிந்தையை நீக்கிவிட்டார் என்றும்,]]></a:t>
+              <a:t><![CDATA[3. And she said, Behold my maid Bilhah, go in unto her; and she shall bear upon my knees, that I may also have children by her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இவ்விதமாய் அந்தப் புருஷன் மிகவும் விருத்தியடைந்து, திரளான ஆடுகளும், வேலைக்காரிகளும், வேலைக்காரரும், ஒட்டகங்களும், கழுதைகளும் உடையவனானான்.]]></a:t>
+              <a:t><![CDATA[32. I will pass through all your flock to day, removing from thence all the speckled and spotted cattle, and all the brown cattle among the sheep, and the spotted and speckled among the goats: and of such shall be my hire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இவ்விதமாய் அந்தப் புருஷன் மிகவும் விருத்தியடைந்து, திரளான ஆடுகளும், வேலைக்காரிகளும், வேலைக்காரரும், ஒட்டகங்களும், கழுதைகளும் உடையவனானான்.]]></a:t>
+              <a:t><![CDATA[33. So shall my righteousness answer for me in time to come, when it shall come for my hire before your face: every one that is not speckled and spotted among the goats, and brown among the sheep, that shall be counted stolen with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[33. So shall my righteousness answer for me in time to come, when it shall come for my hire before your face: every one that is not speckled and spotted among the goats, and brown among the sheep, that shall be counted stolen with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது லேயாள்: நான் பாக்கியவதி, ஸ்திரீகள் என்னைப் பாக்கியவதி என்பார்கள் என்று சொல்லி, அவனுக்கு ஆசேர் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[33. So shall my righteousness answer for me in time to come, when it shall come for my hire before your face: every one that is not speckled and spotted among the goats, and brown among the sheep, that shall be counted stolen with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக் கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
+              <a:t><![CDATA[34. And Laban said, Behold, I would it might be according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக் கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
+              <a:t><![CDATA[35. And he removed that day the he goats that were striped with bands and spotted, and all the she goats that were speckled and spotted, and every one that had some white in it, and all the brown among the sheep, and gave them into the hand of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[35. And he removed that day the he goats that were striped with bands and spotted, and all the she goats that were speckled and spotted, and every one that had some white in it, and all the brown among the sheep, and gave them into the hand of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[35. And he removed that day the he goats that were striped with bands and spotted, and all the she goats that were speckled and spotted, and every one that had some white in it, and all the brown among the sheep, and gave them into the hand of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[36. And he set three days' journey between himself and Jacob: and Jacob fed the rest of Laban's flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
+              <a:t><![CDATA[36. And he set three days' journey between himself and Jacob: and Jacob fed the rest of Laban's flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: தேவன் என் நிந்தையை நீக்கிவிட்டார் என்றும்,]]></a:t>
+              <a:t><![CDATA[3. And she said, Behold my maid Bilhah, go in unto her; and she shall bear upon my knees, that I may also have children by her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
+              <a:t><![CDATA[37. And Jacob took him rods of green poplar, and of the hazel and chestnut tree; and stripped white strakes in them, and made the white appear which was in the rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
+              <a:t><![CDATA[37. And Jacob took him rods of green poplar, and of the hazel and chestnut tree; and stripped white strakes in them, and made the white appear which was in the rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +8010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் லேயாளுக்குச் செவிகொடுத்தார். அவள் கர்ப்பவதியாகி யாக்கோபுக்கு ஐந்தாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[38. And he set the rods which he had stripped before the flocks in the gutters in the watering troughs when the flocks came to drink, that they should conceive when they came to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[38. And he set the rods which he had stripped before the flocks in the gutters in the watering troughs when the flocks came to drink, that they should conceive when they came to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[39. And the flocks conceived before the rods, and brought forth cattle striped with bands, speckled, and spotted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8337,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்புறம் லேயாள் கர்ப்பவதியாகி யாக்கோபுக்கு ஆறாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[39. And the flocks conceived before the rods, and brought forth cattle striped with bands, speckled, and spotted.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And Jacob did separate the lambs, and set the faces of the flocks toward the striped with bands, and all the brown in the flock of Laban; and he put his own flocks by themselves, and put them not unto Laban's cattle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And Jacob did separate the lambs, and set the faces of the flocks toward the striped with bands, and all the brown in the flock of Laban; and he put his own flocks by themselves, and put them not unto Laban's cattle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And Jacob did separate the lambs, and set the faces of the flocks toward the striped with bands, and all the brown in the flock of Laban; and he put his own flocks by themselves, and put them not unto Laban's cattle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And it came to pass, whenever the stronger cattle did conceive, that Jacob laid the rods before the eyes of the cattle in the gutters, that they might conceive among the rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8882,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இன்னும் ஒரு குமாரனைக் கர்த்தர் எனக்குத் தருவார் என்றும் சொல்லி, அவனுக்கு யோசேப்பு என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[4. And she gave him Bilhah her handmaid to wife: and Jacob went in unto her.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And it came to pass, whenever the stronger cattle did conceive, that Jacob laid the rods before the eyes of the cattle in the gutters, that they might conceive among the rods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. But when the cattle were feeble, he put them not in: so the feebler were Laban's, and the stronger Jacob's.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. But when the cattle were feeble, he put them not in: so the feebler were Laban's, and the stronger Jacob's.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the man increased exceedingly, and had much cattle, and maidservants, and male servants, and camels, and asses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the man increased exceedingly, and had much cattle, and maidservants, and male servants, and camels, and asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும் போக என்னை அனுப்பிவிடும்.]]></a:t>
+              <a:t><![CDATA[4. And she gave him Bilhah her handmaid to wife: and Jacob went in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9615,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729549" r:id="rId1"/>
+    <p:sldLayoutId id="2481563643" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +10235,126 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को जाऊं।]]></a:t>
+              <a:t><![CDATA[5. பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. मेरी स्त्रियां और मेरे लड़के-बाले, जिनके लिये मैं ने तेरी सेवा की है, उन्हें मुझे दे, कि मैं चला]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाऊं; तू तो जानता है कि मैं ने तेरी कैसी सेवा की है।]]></a:t>
+              <a:t><![CDATA[கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. लाबान ने उससे कहा, यदि तेरी दृष्टि में मैं ने अनुग्रह पाया है, तो रह जा: क्योंकि मैं ने अनुभव से]]></a:t>
+              <a:t><![CDATA[7. மறுபடியும் ராகேலின் வேலைக்காரியாகிய பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு இரண்டாம் குமாரனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जान लिया है, कि यहोवा ने तेरे कारण से मुझे आशीष दी है।]]></a:t>
+              <a:t><![CDATA[பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. फिर उसने कहा, तू ठीक बता कि मैं तुझ को क्या दूं, और मैं उसे दूंगा।]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. उसने उससे कहा तू जानता है कि मैं ने तेरी कैसी सेवा की, और तेरे पशु मेरे पास किस प्रकार से रहे।]]></a:t>
+              <a:t><![CDATA[நப்தலி என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. मेरे आने से पहिले वे कितने थे, और अब कितने हो गए हैं; और यहोवा ने मेरे आने पर तुझे तो आशीष दी]]></a:t>
+              <a:t><![CDATA[9. லேயாள் தான் பிள்ளைபெறுகிறது நின்றுபோனதைக் கண்டு, தன் வேலைக்காரியாகிய சில்பாளை அழைத்து, அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है: पर मैं अपने घर का काम कब करने पाऊंगा?]]></a:t>
+              <a:t><![CDATA[யாக்கோபுக்கு மனைவியாகக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. उसने फिर कहा, मैं तुझे क्या दूं? याकूब ने कहा, तू मुझे कुछ न दे; यदि तू मेरे लिये एक काम करे, तो]]></a:t>
+              <a:t><![CDATA[10. லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब लिआ: ने कहा, परमेश्वर ने मुझे अच्छा दान दिया है; अब की बार मेरा पति मेरे संग बना रहेगा,]]></a:t>
+              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं फिर तेरी भेड़-बकरियों को चराऊंगा, और उनकी रक्षा करूंगा।]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது லேயாள்: ஏராளமாகிறது என்று சொல்லி, அவனுக்குக் காத் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. मैं आज तेरी सब भेड़-बकरियों के बीच हो कर निकलूंगा, और जो भेड़ वा बकरी चित्तीवाली वा चित्कबरी हो,]]></a:t>
+              <a:t><![CDATA[12. பின்பு லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और जो भेड़ काली हो, और जो बकरी चित्कबरी वा चित्तीवाली हों, उन्हें मैं अलग कर रखूंगा: और मेरी मजदूरी]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது லேயாள்: நான் பாக்கியவதி, ஸ்திரீகள் என்னைப் பாக்கியவதி என்பார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में वे ही ठहरेंगी।]]></a:t>
+              <a:t><![CDATA[அவனுக்கு ஆசேர் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और जब आगे को मेरी मजदूरी की चर्चा तेरे साम्हने चले, तब धर्म की यही साक्षी होगी; अर्थात बकरियों]]></a:t>
+              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से जो कोई न चित्तीवाली न चित्कबरी हो, और भेड़ों में से जो कोई काली न हो, सो यदि मेरे पास निकलें,]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो चोरी की ठहरेंगी।]]></a:t>
+              <a:t><![CDATA[தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. तब लाबान ने कहा, तेरे कहने के अनुसार हो।]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. सो उसने उसी दिन सब धारी वाले और चित्कबरे बकरों, और सब चित्तीवाली और चित्कबरी बकरियों को, अर्थात]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिन में कुछ उजलापन था, उन को और सब काली भेड़ों को भी अलग करके अपने पुत्रों के हाथ सौंप दिया।]]></a:t>
+              <a:t><![CDATA[அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि मेरे उससे छ: पुत्र उत्पन्न चुके हैं: से उसने उसका नाम जबूलून रखा।]]></a:t>
+              <a:t><![CDATA[நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और उसने अपने और याकूब के बीच में तीन दिन के मार्ग का अन्तर ठहराया: सो याकूब लाबान की]]></a:t>
+              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भेड़-बकरियों को चराने लगा।]]></a:t>
+              <a:t><![CDATA[குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और याकूब ने चिनार, और बादाम, और अर्मोन वृक्षों की हरी हरी छडिय़ां ले कर, उनके छिलके कहीं कहीं]]></a:t>
+              <a:t><![CDATA[அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छील के, उन्हें धारीदार बना दिया, ऐसी कि उन छडिय़ों की सफेदी दिखाई देने लगी।]]></a:t>
+              <a:t><![CDATA[17. தேவன் லேயாளுக்குச் செவிகொடுத்தார். அவள் கர்ப்பவதியாகி யாக்கோபுக்கு ஐந்தாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. और तब छीली हुई छडिय़ों को भेड़-बकरियों के साम्हने उनके पानी पीने के कठौतों में खड़ा किया; और जब]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे पानी पीने के लिये आई तब गाभिन हो गई।]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. और छडिय़ों के साम्हने गाभिन हो कर, भेड़-बकरियां धारीवाले, चित्तीवाले और चित्कबरे बच्चे जनीं।]]></a:t>
+              <a:t><![CDATA[19. அப்புறம் லேயாள் கர்ப்பவதியாகி யாக்கோபுக்கு ஆறாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब राहेल ने देखा, कि याकूब के लिये मुझ से कोई सन्तान नहीं होता, तब वह अपनी बहिन से डाह करने लगी:]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और याकूब से कहा, मुझे भी सन्तान दे, नहीं तो मर जाऊंगी।]]></a:t>
+              <a:t><![CDATA[பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब याकूब ने राहेल से क्रोधित हो कर कहा, क्या मैं परमेश्वर हूं? तेरी कोख तो उसी ने बन्द कर रखी है।]]></a:t>
+              <a:t><![CDATA[பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तत्पश्चात् उसके एक बेटी भी हुई, और उसने उसका नाम दीना रखा।]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு ராகேலின்மேல் கோபங்கொண்டு: தேவனல்லோ உன் கர்ப்பத்தை அடைத்திருக்கிறார், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. तब याकूब ने भेड़ों के बच्चों को अलग अलग किया, और लाबान की भेड़-बकरियों के मुंह को चित्तीवाले और]]></a:t>
+              <a:t><![CDATA[21. பின்பு அவள் ஒரு குமாரத்தியையும் பெற்று, அவளுக்குத் தீனாள் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब काले बच्चों की ओर कर दिया; और अपने झुण्ड़ों को उन से अलग रखा, और लाबान की भेड़-बकरियों से मिलने न]]></a:t>
+              <a:t><![CDATA[22. தேவன் ராகேலை நினைத்தருளினார்; அவளுக்குத் தேவன் செவிகொடுத்து, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया।]]></a:t>
+              <a:t><![CDATA[23. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: தேவன் என் நிந்தையை நீக்கிவிட்டார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. राहेल ने कहा, अच्छा, मेरी लौंडी बिल्हा हाजिर है: उसी के पास जा, वह मेरे घुटनों पर जनेगी, और उसके]]></a:t>
+              <a:t><![CDATA[24. இன்னும் ஒரு குமாரனைக் கர்த்தர் எனக்குத் தருவார் என்றும் சொல்லி, அவனுக்கு யோசேப்பு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[द्वारा मेरा भी घर बसेगा।]]></a:t>
+              <a:t><![CDATA[பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तो उसने उसे अपनी लौंडी बिल्हा को दिया, कि वह उसकी पत्नी हो; और याकूब उसके पास गया।]]></a:t>
+              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और बिल्हा गर्भवती हुई और याकूब से उसके एक पुत्र उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[போக என்னை அனுப்பிவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और राहेल ने कहा, परमेश्वर ने मेरा न्याय चुकाया और मेरी सुन कर मुझे एक पुत्र दिया: इसलिये उसने]]></a:t>
+              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसका नाम दान रखा।]]></a:t>
+              <a:t><![CDATA[போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और राहेल की लौंडी बिल्हा फिर गर्भवती हुई और याकूब से एक पुत्र और उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और परमेश्वर ने राहेल की भी सुधि ली, और उसकी सुनकर उसकी कोख खोली।]]></a:t>
+              <a:t><![CDATA[தேவனோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब राहेल ने कहा, मैं ने अपनी बहिन के साथ बड़े बल से लिपट कर मल्लयुद्ध किया और अब जीत गई: सो उसने]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसका नाम नप्ताली रखा।]]></a:t>
+              <a:t><![CDATA[28. உன் சம்பளம் இன்னதென்று எனக்குச் சொல், நான் அதைத் தருவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जब लिआ: ने देखा कि मैं जनने से रहित हो गई हूं, तब उसने अपनी लौंडी जिल्पा को ले कर याकूब की पत्नी]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவன் நான் உம்மைச் சேவித்த விதமும், உம்முடைய மந்தை என்னிடத்தில் இருந்த விதமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होने के लिये दे दिया।]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. और जब जब बलवन्त भेड़-बकरियां गाभिन होती थी, तब तब याकूब उन छडिय़ों को कठौतों में उनके साम्हने रख]]></a:t>
+              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देता था; जिस से वे छडिय़ों को देखती हुई गाभिन हो जाएं।]]></a:t>
+              <a:t><![CDATA[மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और लिआ: की लौंडी जिल्पा के भी याकूब से एक पुत्र उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. पर जब निर्बल भेड़-बकरियां गाभिन होती थीं, तब वह उन्हें उनके आगे नहीं रखता था। इस से निर्बल]]></a:t>
+              <a:t><![CDATA[நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निर्बल लाबान की रही, और बलवन्त बलवन्त याकूब की हो गई।]]></a:t>
+              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब लिआ: ने कहा, अहो भाग्य! सो उसने उसका नाम गाद रखा।]]></a:t>
+              <a:t><![CDATA[கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. सो वह गर्भवती हुई और उसके एक पुत्र उत्पन्न हुआ; सो उसने कहा, परमेश्वर ने मेरी नामधराई को दूर कर]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. सो वह पुरूष अत्यन्त धनाढय हो गया, और उसके बहुत सी भेड़-बकरियां, और लौंडियां और दास और ऊंट और]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गदहे हो गए॥]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर लिआ: की लौंडी जिल्पा के याकूब से एक और पुत्र उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब लिआ: ने कहा, मैं धन्य हूं; निश्चय स्त्रियां मुझे धन्य कहेंगी: सो उसने उसका नाम आशेर रखा।]]></a:t>
+              <a:t><![CDATA[திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. गेहूं की कटनी के दिनों में रूबेन को मैदान में दूदाफल मिले, और वह उन को अपनी माता लिआ: के पास ले]]></a:t>
+              <a:t><![CDATA[34. அதற்கு லாபான்: நீ சொன்னபடியே ஆகட்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गया, तब राहेल ने लिआ: से कहा, अपने पुत्र के दूदाफलों में से कुछ मुझे दे।]]></a:t>
+              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. उसने उससे कहा, तू ने जो मेरे पति को ले लिया है सो क्या छोटी बात है? अब क्या तू मेरे पुत्र के]]></a:t>
+              <a:t><![CDATA[யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूदाफल भी लेने चाहती है? राहेल ने कहा, अच्छा, तेरे पुत्र के दूदाफलों के बदले वह आज रात को तेरे संग]]></a:t>
+              <a:t><![CDATA[ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सोएगा।]]></a:t>
+              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. सो सांझ को जब याकूब मैदान से आ रहा था, तब लिआ: उससे भेंट करने को निकली, और कहा, तुझे मेरे ही पास]]></a:t>
+              <a:t><![CDATA[மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया है।]]></a:t>
+              <a:t><![CDATA[பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आना होगा, क्योंकि मैं ने अपने पुत्र के दूदाफल देकर तुझे सचमुच मोल लिया। तब वह उस रात को उसी के संग]]></a:t>
+              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सोया।]]></a:t>
+              <a:t><![CDATA[இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब परमेश्वर ने लिआ: की सुनी, सो वह गर्भवती हुई और याकूब से उसके पांचवां पुत्र उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब लिआ: ने कहा, में ने जो अपने पति को अपनी लौंडी दी, इसलिये परमेश्वर ने मुझे मेरी मजूरी दी है:]]></a:t>
+              <a:t><![CDATA[எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सो उसने उसका नाम इस्साकार रखा।]]></a:t>
+              <a:t><![CDATA[39. ஆடுகள் அந்தக் கொப்புகளுக்கு முன்பாகப் பொலிந்தபடியால், அவைகள் கலப்பு நிறமுள்ளதும் புள்ளியுள்ளதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19839,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और लिआ: फिर गर्भवती हुई और याकूब से उसके छठवां पुत्र उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[வரியுள்ளதுமான குட்டிகளைப் போட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20499,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. सो उसने यह कह कर उसका नाम यूसुफ रखा, कि परमेश्वर मुझे एक पुत्र और भी देगा।]]></a:t>
+              <a:t><![CDATA[4. அவனுக்குத் தன் வேலைக்காரியாகிய பில்காளை மனைவியாகக் கொடுத்தாள்; அப்படியே யாக்கோபு அவளைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. இவ்விதமாய் அந்தப் புருஷன் மிகவும் விருத்தியடைந்து, திரளான ஆடுகளும், வேலைக்காரிகளும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலைக்காரரும், ஒட்டகங்களும், கழுதைகளும் உடையவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. जब राहेल से यूसुफ उत्पन्न हुआ, तब याकूब ने लाबान से कहा, मुझे विदा कर, कि मैं अपने देश और स्थान]]></a:t>
+              <a:t><![CDATA[சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +21352,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +21462,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +21637,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>84</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>