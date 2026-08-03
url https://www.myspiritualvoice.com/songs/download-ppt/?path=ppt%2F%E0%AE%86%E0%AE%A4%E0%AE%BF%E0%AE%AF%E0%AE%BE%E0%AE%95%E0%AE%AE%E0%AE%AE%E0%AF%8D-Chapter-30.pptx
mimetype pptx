--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -141,54 +141,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -244,52 +240,50 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
-    <p:sldId id="331" r:id="rId78"/>
-    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -462,55 +456,53 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும் போக என்னை அனுப்பிவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான் போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மறுபடியும் ராகேலின் வேலைக்காரியாகிய பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான் போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு நப்தலி என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு நப்தலி என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேயாள் தான் பிள்ளைபெறுகிறது நின்றுபோனதைக் கண்டு, தன் வேலைக்காரியாகிய சில்பாளை அழைத்து, அவளை யாக்கோபுக்கு மனைவியாகக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[28. உன் சம்பளம் இன்னதென்று எனக்குச் சொல், நான் அதைத் தருவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவன் நான் உம்மைச் சேவித்த விதமும், உம்முடைய மந்தை என்னிடத்தில் இருந்த விதமும் அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது லேயாள்: ஏராளமாகிறது என்று சொல்லி, அவனுக்குக் காத் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது லேயாள்: நான் பாக்கியவதி, ஸ்திரீகள் என்னைப் பாக்கியவதி என்பார்கள் என்று சொல்லி, அவனுக்கு ஆசேர் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை; நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப் பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது லேயாள்: நான் பாக்கியவதி, ஸ்திரீகள் என்னைப் பாக்கியவதி என்பார்கள் என்று சொல்லி, அவனுக்கு ஆசேர் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை; நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக் கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
+              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக் கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
+              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
+              <a:t><![CDATA[34. அதற்கு லாபான்: நீ சொன்னபடியே ஆகட்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
+              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் லேயாளுக்குச் செவிகொடுத்தார். அவள் கர்ப்பவதியாகி யாக்கோபுக்கு ஐந்தாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப் பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்புறம் லேயாள் கர்ப்பவதியாகி யாக்கோபுக்கு ஆறாம் குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி, இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப் பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி, இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது லேயாள்: தேவன் எனக்கு நல்ல ஈவைத்தந்தார்; என் புருஷனுக்கு நான் ஆறு குமாரரைப் பெற்றபடியால், இப்பொழுது அவர் என்னுடனே வாசம்பண்ணுவார் என்று சொல்லி, அவனுக்குச் செபுலோன் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அவள் ஒரு குமாரத்தியையும் பெற்று, அவளுக்குத் தீனாள் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவன் ராகேலை நினைத்தருளினார்; அவளுக்குத் தேவன் செவிகொடுத்து, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[39. ஆடுகள் அந்தக் கொப்புகளுக்கு முன்பாகப் பொலிந்தபடியால், அவைகள் கலப்பு நிறமுள்ளதும் புள்ளியுள்ளதும் வரியுள்ளதுமான குட்டிகளைப் போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: தேவன் என் நிந்தையை நீக்கிவிட்டார் என்றும்,]]></a:t>
+              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இன்னும் ஒரு குமாரனைக் கர்த்தர் எனக்குத் தருவார் என்றும் சொல்லி, அவனுக்கு யோசேப்பு என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[1. ராகேல் தான் யாக்கோபுக்குப் பிள்ளைகளைப் பெறாததைக்கண்டு, தன் சகோதரியின்மேல் பொறாமைகொண்டு, யாக்கோபை நோக்கி: எனக்குப் பிள்ளை கொடும், இல்லாவிட்டால் நான் சாகிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும் போக என்னை அனுப்பிவிடும்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு ராகேலின்மேல் கோபங்கொண்டு: தேவனல்லோ உன் கர்ப்பத்தை அடைத்திருக்கிறார், நான் தேவனோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு ராகேலின்மேல் கோபங்கொண்டு: தேவனல்லோ உன் கர்ப்பத்தை அடைத்திருக்கிறார், நான் தேவனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அவள் ஒரு குமாரத்தியையும் பெற்று, அவளுக்குத் தீனாள் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும் போக என்னை அனுப்பிவிடும்.]]></a:t>
+              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான் போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் உமக்கு ஊழியஞ்செய்து சம்பாதித்த என் மனைவிகளையும் என் பிள்ளைகளையும் எனக்குத் தாரும்; நான் போவேன், நான் உம்மிடத்தில் சேவித்த சேவகத்தை நீர் அறிந்திருக்கிறீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப் பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது லாபான்: உன் கண்களில் எனக்குத் தயவு கிடைத்ததேயானால் நீ இரு; உன்னிமித்தம் கர்த்தர் என்னை ஆசீர்வதித்தார் என்று குறிப்பினால் அறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப் பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் சம்பளம் இன்னதென்று எனக்குச் சொல், நான் அதைத் தருவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. அவனுக்குத் தன் வேலைக்காரியாகிய பில்காளை மனைவியாகக் கொடுத்தாள்; அப்படியே யாக்கோபு அவளைச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவன் நான் உம்மைச் சேவித்த விதமும், உம்முடைய மந்தை என்னிடத்தில் இருந்த விதமும் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[5. பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் வருமுன்னே உமக்கு இருந்தது கொஞ்சம்; நான் வந்தபின் கர்த்தர் உம்மை ஆசீர்வதித்ததினால் அது மிகவும் பெருகியிருக்கிறது; இனி நான் என் குடும்பத்துக்குச் சம்பாத்தியம்பண்ணுவது எப்பொழுது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ராகேல்: தேவன் என் வழக்கைத் தீர்த்து, என் சத்தத்தையும் கேட்டு, எனக்கு ஒரு குமாரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்குத் தாண் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை; நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. மறுபடியும் ராகேலின் வேலைக்காரியாகிய பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு ராகேலின்மேல் கோபங்கொண்டு: தேவனல்லோ உன் கர்ப்பத்தை அடைத்திருக்கிறார், நான் தேவனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[22. தேவன் ராகேலை நினைத்தருளினார்; அவளுக்குத் தேவன் செவிகொடுத்து, அவள் கர்ப்பந்தரிக்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவன்: நான் உனக்கு என்ன தரவேண்டும் என்றான்; யாக்கோபு: நீர் எனக்கு ஒன்றும் தரவேண்டியதில்லை; நான் சொல்லுகிறபடி நீர் எனக்குச் செய்தால், உம்முடைய மந்தையைத் திரும்ப மேய்த்துக் காப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு நப்தலி என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ராகேல்: நான் மகா போராட்டமாய் என் சகோதரியோடே போராடி மேற்கொண்டேன் என்று சொல்லி, அவனுக்கு நப்தலி என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[9. லேயாள் தான் பிள்ளைபெறுகிறது நின்றுபோனதைக் கண்டு, தன் வேலைக்காரியாகிய சில்பாளை அழைத்து, அவளை யாக்கோபுக்கு மனைவியாகக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் இன்றைக்குப் போய், உம்முடைய மந்தைகளையெல்லாம் பார்வையிட்டு, அவைகளில் புள்ளியும் வரியும் கறுப்புமுள்ள செம்மறியாடுகளையும், வரியும் புள்ளியுமுள்ள வெள்ளாடுகளையும் பிரித்துவிடுகிறேன்; அப்படிப்பட்டவை இனி எனக்குச் சம்பளமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[9. லேயாள் தான் பிள்ளைபெறுகிறது நின்றுபோனதைக் கண்டு, தன் வேலைக்காரியாகிய சில்பாளை அழைத்து, அவளை யாக்கோபுக்கு மனைவியாகக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின் கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின் கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இனிமேல் என் சம்பளமாகிய இவற்றை நீர் பார்வையிடும்போது, என் நீதி விளங்கும்; புள்ளியும் வரியுமில்லாத வெள்ளாடுகளும், கறுப்பான செம்மறியாடுகளும் என் வசத்தில் இருந்தால், அவையெல்லாம் என்னால் திருடிக்கொள்ளப்பட்டவைகளாய் எண்ணப்படட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு லாபான்: நீ சொன்னபடியே ஆகட்டும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும், பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும், பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது லேயாள்: ஏராளமாகிறது என்று சொல்லி, அவனுக்குக் காத் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப் பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: தேவன் என் நிந்தையை நீக்கிவிட்டார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்நாளிலே கலப்பு நிறமும் வரியுமுள்ள வெள்ளாட்டுக் கடாக்களையும், புள்ளியும் வரியுமுள்ள வெள்ளாடுகள் யாவையும், சற்று வெண்மையும் கருமையுமுள்ள செம்மறியாடுகள் யாவையும் பிரித்து, தன் குமாரரிடத்தில் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[43. இவ்விதமாய் அந்தப் புருஷன் மிகவும் விருத்தியடைந்து, திரளான ஆடுகளும், வேலைக்காரிகளும், வேலைக்காரரும், ஒட்டகங்களும், கழுதைகளும் உடையவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
+              <a:t><![CDATA[43. இவ்விதமாய் அந்தப் புருஷன் மிகவும் விருத்தியடைந்து, திரளான ஆடுகளும், வேலைக்காரிகளும், வேலைக்காரரும், ஒட்டகங்களும், கழுதைகளும் உடையவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. தனக்கும் யாக்கோபுக்கும் இடையிலே மூன்று நாள் பிரயாண தூரத்தில் இருக்கும்படி வைத்தான். லாபானுடைய மற்ற ஆடுகளை யாக்கோபு மேய்த்தான்.]]></a:t>
+              <a:t><![CDATA[12. பின்பு லேயாளின் வேலைக்காரியாகிய சில்பாள் யாக்கோபுக்கு இரண்டாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி, இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது லேயாள்: நான் பாக்கியவதி, ஸ்திரீகள் என்னைப் பாக்கியவதி என்பார்கள் என்று சொல்லி, அவனுக்கு ஆசேர் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்பு யாக்கோபு பச்சையாயிருக்கிற புன்னை, வாதுமை அர்மோன் என்னும் மரங்களின் கொப்புகளை வெட்டி, இடையிடையே வெண்மை தோன்றும்படி, பட்டையை உரித்து,]]></a:t>
+              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக் கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
+              <a:t><![CDATA[14. கோதுமை அறுப்பு நாட்களிலே ரூபன் வயல்வெளியிலே போய், தூதாயீம் கனிகளைக் கண்டெடுத்து, அவைகளைக் கொண்டுவந்து தன் தாயாகிய லேயாளிடத்தில் கொடுத்தான். அப்பொழுது ராகேல் லேயாளை நோக்கி: உன் குமாரனுடைய தூதாயீம் கனியில் எனக்குக் கொஞ்சம் தா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தான் உரித்த கொப்புகளை ஆடுகள் தண்ணீர் குடிக்க வரும் கால்வாய்களிலும் தொட்டிகளிலும் ஆடுகளுக்கு எதிராகப் போட்டுவைப்பான்; ஆடுகள் தண்ணீர் குடிக்க வரும்போது பொலிவதுண்டு.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆடுகள் அந்தக் கொப்புகளுக்கு முன்பாகப் பொலிந்தபடியால், அவைகள் கலப்பு நிறமுள்ளதும் புள்ளியுள்ளதும் வரியுள்ளதுமான குட்டிகளைப் போட்டது.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆடுகள் அந்தக் கொப்புகளுக்கு முன்பாகப் பொலிந்தபடியால், அவைகள் கலப்பு நிறமுள்ளதும் புள்ளியுள்ளதும் வரியுள்ளதுமான குட்டிகளைப் போட்டது.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு அவள்: நீ என் புருஷனை எடுத்துக்கொண்டது அற்பகாரியமா? என் குமாரனுடைய தூதாயீம் கனிகளையும் எடுத்துக்கொள்ள வேண்டுமோ என்றாள்; அதற்கு ராகேல்: உன் குமாரனுடைய தூதாயீம் கனிகளுக்கு ஈடாக இன்று இரவு அவர் உன்னோடே சயனிக்கட்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவள்: இதோ, என் வேலைக்காரியாகிய பில்காள் இருக்கிறாளே; அவள் என் மடிக்குப் பிள்ளைகளைப் பெறவும், அவளாலாகிலும் என் வீடு கட்டப்படவும் அவளிடத்தில் சேரும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று: தேவன் என் நிந்தையை நீக்கிவிட்டார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அந்த ஆட்டுக்குட்டிகளை யாக்கோபு பிரித்துக்கொண்டு, ஆடுகளை லாபானுடைய மந்தையிலிருக்கும் கலப்புநிறமானவைகளுக்கும் கறுப்பானவைகளெல்லாவற்றிற்கும் எதிராக நிறுத்தி, தன் ஆடுகளை லாபானுடைய மந்தையோடே சேர்க்காமல், தனிப்புறமாக வைத்துக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[16. சாயங்காலத்தில் யாக்கோபு வெளியிலிருந்து வருகையில் லேயாள் புறப்பட்டு அவனுக்கு எதிர்கொண்டுபோய்: என் குமாரனுடைய தூதாயீம் கனிகளால் உம்மைக் கொண்டேன்; ஆகையால், நீர் என்னிடத்தில் வரவேண்டும் என்றாள்; அவன் அன்று இரவு அவளோடே சயனித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின் கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
+              <a:t><![CDATA[17. தேவன் லேயாளுக்குச் செவிகொடுத்தார். அவள் கர்ப்பவதியாகி யாக்கோபுக்கு ஐந்தாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பலத்த ஆடுகள் பொலியும்போது, அந்தக் கொப்புகளுக்கு எதிரே பொலியும்படி யாக்கோபு அவைகளை அந்த ஆடுகளின் கண்களின் முன்பாகக் கால்வாய்களிலே போட்டுவைப்பான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும், பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது லேயாள்: நான் என் வேலைக்காரியை என் புருஷனுக்குக் கொடுத்த பலனைத் தேவன் எனக்குத் தந்தார் என்று சொல்லி, அவனுக்கு இசக்கார் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,269 +8301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பலவீனமான ஆடுகள் பொலியும்போது, அவைகளைப் போடாமலிருப்பான்; இதனால் பலவீனமானவைகள் லாபானையும், பலமுள்ளவைகள் யாக்கோபையும் சேர்ந்தன.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[43. இவ்விதமாய் அந்தப் புருஷன் மிகவும் விருத்தியடைந்து, திரளான ஆடுகளும், வேலைக்காரிகளும், வேலைக்காரரும், ஒட்டகங்களும், கழுதைகளும் உடையவனானான்.]]></a:t>
+              <a:t><![CDATA[19. அப்புறம் லேயாள் கர்ப்பவதியாகி யாக்கோபுக்கு ஆறாம் குமாரனைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுக்குத் தன் வேலைக்காரியாகிய பில்காளை மனைவியாகக் கொடுத்தாள்; அப்படியே யாக்கோபு அவளைச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[24. இன்னும் ஒரு குமாரனைக் கர்த்தர் எனக்குத் தருவார் என்றும் சொல்லி, அவனுக்கு யோசேப்பு என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பில்காள் கர்ப்பவதியாகி, யாக்கோபுக்கு ஒரு குமாரனைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[25. ராகேல் யோசேப்பைப் பெற்றபின், யாக்கோபு லாபானை நோக்கி: நான் என் ஸ்தானத்திற்கும் என் தேசத்துக்கும் போக என்னை அனுப்பிவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492355" r:id="rId1"/>
+    <p:sldLayoutId id="2474729549" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9444,66 +9218,50 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9620,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Rachel said, God has judged me, and has also heard my voice, and has given me a son:]]></a:t>
+              <a:t><![CDATA[को जाऊं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore called she his name Dan.]]></a:t>
+              <a:t><![CDATA[26. मेरी स्त्रियां और मेरे लड़के-बाले, जिनके लिये मैं ने तेरी सेवा की है, उन्हें मुझे दे, कि मैं चला]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Bilhah Rachel's maid conceived again, and bare Jacob a second son.]]></a:t>
+              <a:t><![CDATA[जाऊं; तू तो जानता है कि मैं ने तेरी कैसी सेवा की है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Rachel said, With great wrestlings have I wrestled with my sister, and I have prevailed: and]]></a:t>
+              <a:t><![CDATA[27. लाबान ने उससे कहा, यदि तेरी दृष्टि में मैं ने अनुग्रह पाया है, तो रह जा: क्योंकि मैं ने अनुभव से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she called his name Naphtali.]]></a:t>
+              <a:t><![CDATA[जान लिया है, कि यहोवा ने तेरे कारण से मुझे आशीष दी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When Leah saw that she had left bearing, she took Zilpah her maid, and gave her Jacob to wife.]]></a:t>
+              <a:t><![CDATA[28. फिर उसने कहा, तू ठीक बता कि मैं तुझ को क्या दूं, और मैं उसे दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Zilpah Leah's maid bare Jacob a son.]]></a:t>
+              <a:t><![CDATA[29. उसने उससे कहा तू जानता है कि मैं ने तेरी कैसी सेवा की, और तेरे पशु मेरे पास किस प्रकार से रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Leah said, A troop comes: and she called his name Gad.]]></a:t>
+              <a:t><![CDATA[30. मेरे आने से पहिले वे कितने थे, और अब कितने हो गए हैं; और यहोवा ने मेरे आने पर तुझे तो आशीष दी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Zilpah Leah's maid bare Jacob a second son.]]></a:t>
+              <a:t><![CDATA[है: पर मैं अपने घर का काम कब करने पाऊंगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Leah said, Happy am I, for the daughters will call me blessed: and she called his name]]></a:t>
+              <a:t><![CDATA[31. उसने फिर कहा, मैं तुझे क्या दूं? याकूब ने कहा, तू मुझे कुछ न दे; यदि तू मेरे लिये एक काम करे, तो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when Rachel saw that she bare Jacob no children, Rachel envied her sister; and said unto]]></a:t>
+              <a:t><![CDATA[20. तब लिआ: ने कहा, परमेश्वर ने मुझे अच्छा दान दिया है; अब की बार मेरा पति मेरे संग बना रहेगा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Asher.]]></a:t>
+              <a:t><![CDATA[मैं फिर तेरी भेड़-बकरियों को चराऊंगा, और उनकी रक्षा करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Reuben went in the days of wheat harvest, and found mandrakes in the field, and brought them]]></a:t>
+              <a:t><![CDATA[32. मैं आज तेरी सब भेड़-बकरियों के बीच हो कर निकलूंगा, और जो भेड़ वा बकरी चित्तीवाली वा चित्कबरी हो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto his mother Leah. Then Rachel said to Leah, Give me, I pray you, of your son's mandrakes.]]></a:t>
+              <a:t><![CDATA[और जो भेड़ काली हो, और जो बकरी चित्कबरी वा चित्तीवाली हों, उन्हें मैं अलग कर रखूंगा: और मेरी मजदूरी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And she said unto her, Is it a small matter that you have taken my husband? and would you take]]></a:t>
+              <a:t><![CDATA[में वे ही ठहरेंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away my son's mandrakes also? And Rachel said, Therefore he shall lie with you to night for your]]></a:t>
+              <a:t><![CDATA[33. और जब आगे को मेरी मजदूरी की चर्चा तेरे साम्हने चले, तब धर्म की यही साक्षी होगी; अर्थात बकरियों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son's mandrakes.]]></a:t>
+              <a:t><![CDATA[में से जो कोई न चित्तीवाली न चित्कबरी हो, और भेड़ों में से जो कोई काली न हो, सो यदि मेरे पास निकलें,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Jacob came out of the field in the evening, and Leah went out to meet him, and said, You]]></a:t>
+              <a:t><![CDATA[तो चोरी की ठहरेंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[must come in unto me; for surely I have hired you with my son's mandrakes. And he lay with her that]]></a:t>
+              <a:t><![CDATA[34. तब लाबान ने कहा, तेरे कहने के अनुसार हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[night.]]></a:t>
+              <a:t><![CDATA[35. सो उसने उसी दिन सब धारी वाले और चित्कबरे बकरों, और सब चित्तीवाली और चित्कबरी बकरियों को, अर्थात]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And God hearkened unto Leah, and she conceived, and bare Jacob the fifth son.]]></a:t>
+              <a:t><![CDATA[जिन में कुछ उजलापन था, उन को और सब काली भेड़ों को भी अलग करके अपने पुत्रों के हाथ सौंप दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jacob, Give me children, or else I die.]]></a:t>
+              <a:t><![CDATA[क्योंकि मेरे उससे छ: पुत्र उत्पन्न चुके हैं: से उसने उसका नाम जबूलून रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Leah said, God has given me my hire, because I have given my maiden to my husband: and she]]></a:t>
+              <a:t><![CDATA[36. और उसने अपने और याकूब के बीच में तीन दिन के मार्ग का अन्तर ठहराया: सो याकूब लाबान की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called his name Issachar.]]></a:t>
+              <a:t><![CDATA[भेड़-बकरियों को चराने लगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Leah conceived again, and bare Jacob the sixth son.]]></a:t>
+              <a:t><![CDATA[37. और याकूब ने चिनार, और बादाम, और अर्मोन वृक्षों की हरी हरी छडिय़ां ले कर, उनके छिलके कहीं कहीं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Leah said, God has imbued me with a good dowry; now will my husband dwell with me, because I]]></a:t>
+              <a:t><![CDATA[छील के, उन्हें धारीदार बना दिया, ऐसी कि उन छडिय़ों की सफेदी दिखाई देने लगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have born him six sons: and she called his name Zebulun.]]></a:t>
+              <a:t><![CDATA[38. और तब छीली हुई छडिय़ों को भेड़-बकरियों के साम्हने उनके पानी पीने के कठौतों में खड़ा किया; और जब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And afterwards she bare a daughter, and called her name Dinah.]]></a:t>
+              <a:t><![CDATA[वे पानी पीने के लिये आई तब गाभिन हो गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And God remembered Rachel, and God hearkened to her, and opened her womb.]]></a:t>
+              <a:t><![CDATA[39. और छडिय़ों के साम्हने गाभिन हो कर, भेड़-बकरियां धारीवाले, चित्तीवाले और चित्कबरे बच्चे जनीं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And she conceived, and bare a son; and said, God has taken away my reproach:]]></a:t>
+              <a:t><![CDATA[1. जब राहेल ने देखा, कि याकूब के लिये मुझ से कोई सन्तान नहीं होता, तब वह अपनी बहिन से डाह करने लगी:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And she called his name Joseph; and said, The LORD shall add to me another son.]]></a:t>
+              <a:t><![CDATA[और याकूब से कहा, मुझे भी सन्तान दे, नहीं तो मर जाऊंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it came to pass, when Rachel had born Joseph, that Jacob said unto Laban, Send me away, that]]></a:t>
+              <a:t><![CDATA[2. तब याकूब ने राहेल से क्रोधित हो कर कहा, क्या मैं परमेश्वर हूं? तेरी कोख तो उसी ने बन्द कर रखी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Jacob's anger was kindled against Rachel: and he said, Am I in God's position, who has]]></a:t>
+              <a:t><![CDATA[21. तत्पश्चात् उसके एक बेटी भी हुई, और उसने उसका नाम दीना रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I may go unto mine own place, and to my country.]]></a:t>
+              <a:t><![CDATA[40. तब याकूब ने भेड़ों के बच्चों को अलग अलग किया, और लाबान की भेड़-बकरियों के मुंह को चित्तीवाले और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Give me my wives and my children, for whom I have served you, and let me go: for you know my]]></a:t>
+              <a:t><![CDATA[सब काले बच्चों की ओर कर दिया; और अपने झुण्ड़ों को उन से अलग रखा, और लाबान की भेड़-बकरियों से मिलने न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[service which I have done you.]]></a:t>
+              <a:t><![CDATA[दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Laban said unto him, I pray you, if I have found favour in yours eyes, tarry: for I have]]></a:t>
+              <a:t><![CDATA[3. राहेल ने कहा, अच्छा, मेरी लौंडी बिल्हा हाजिर है: उसी के पास जा, वह मेरे घुटनों पर जनेगी, और उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[learned by experience that the LORD has blessed me for your sake.]]></a:t>
+              <a:t><![CDATA[द्वारा मेरा भी घर बसेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he said, Appoint me your wages, and I will give it.]]></a:t>
+              <a:t><![CDATA[4. तो उसने उसे अपनी लौंडी बिल्हा को दिया, कि वह उसकी पत्नी हो; और याकूब उसके पास गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he said unto him, You know how I have served you, and how your cattle was with me.]]></a:t>
+              <a:t><![CDATA[5. और बिल्हा गर्भवती हुई और याकूब से उसके एक पुत्र उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. For it was little which you had before I came, and it is now increased unto a multitude; and the]]></a:t>
+              <a:t><![CDATA[6. और राहेल ने कहा, परमेश्वर ने मेरा न्याय चुकाया और मेरी सुन कर मुझे एक पुत्र दिया: इसलिये उसने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD has blessed you since my coming: and now when shall I provide for mine own house also?]]></a:t>
+              <a:t><![CDATA[उसका नाम दान रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he said, What shall I give you? And Jacob said, You shall not give me any thing: if you will]]></a:t>
+              <a:t><![CDATA[7. और राहेल की लौंडी बिल्हा फिर गर्भवती हुई और याकूब से एक पुत्र और उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[withheld from you the fruit of the womb?]]></a:t>
+              <a:t><![CDATA[22. और परमेश्वर ने राहेल की भी सुधि ली, और उसकी सुनकर उसकी कोख खोली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do this thing for me, I will again feed and keep your flock.]]></a:t>
+              <a:t><![CDATA[8. तब राहेल ने कहा, मैं ने अपनी बहिन के साथ बड़े बल से लिपट कर मल्लयुद्ध किया और अब जीत गई: सो उसने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. I will pass through all your flock to day, removing from thence all the speckled and spotted]]></a:t>
+              <a:t><![CDATA[उसका नाम नप्ताली रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, and all the brown cattle among the sheep, and the spotted and speckled among the goats: and]]></a:t>
+              <a:t><![CDATA[9. जब लिआ: ने देखा कि मैं जनने से रहित हो गई हूं, तब उसने अपनी लौंडी जिल्पा को ले कर याकूब की पत्नी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of such shall be my hire.]]></a:t>
+              <a:t><![CDATA[होने के लिये दे दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. So shall my righteousness answer for me in time to come, when it shall come for my hire before]]></a:t>
+              <a:t><![CDATA[41. और जब जब बलवन्त भेड़-बकरियां गाभिन होती थी, तब तब याकूब उन छडिय़ों को कठौतों में उनके साम्हने रख]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your face: every one that is not speckled and spotted among the goats, and brown among the sheep,]]></a:t>
+              <a:t><![CDATA[देता था; जिस से वे छडिय़ों को देखती हुई गाभिन हो जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that shall be counted stolen with me.]]></a:t>
+              <a:t><![CDATA[10. और लिआ: की लौंडी जिल्पा के भी याकूब से एक पुत्र उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Laban said, Behold, I would it might be according to your word.]]></a:t>
+              <a:t><![CDATA[42. पर जब निर्बल भेड़-बकरियां गाभिन होती थीं, तब वह उन्हें उनके आगे नहीं रखता था। इस से निर्बल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he removed that day the he goats that were striped with bands and spotted, and all the she]]></a:t>
+              <a:t><![CDATA[निर्बल लाबान की रही, और बलवन्त बलवन्त याकूब की हो गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[goats that were speckled and spotted, and every one that had some white in it, and all the brown]]></a:t>
+              <a:t><![CDATA[11. तब लिआ: ने कहा, अहो भाग्य! सो उसने उसका नाम गाद रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And she said, Behold my maid Bilhah, go in unto her; and she shall bear upon my knees, that I may]]></a:t>
+              <a:t><![CDATA[23. सो वह गर्भवती हुई और उसके एक पुत्र उत्पन्न हुआ; सो उसने कहा, परमेश्वर ने मेरी नामधराई को दूर कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among the sheep, and gave them into the hand of his sons.]]></a:t>
+              <a:t><![CDATA[43. सो वह पुरूष अत्यन्त धनाढय हो गया, और उसके बहुत सी भेड़-बकरियां, और लौंडियां और दास और ऊंट और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And he set three days' journey between himself and Jacob: and Jacob fed the rest of Laban's]]></a:t>
+              <a:t><![CDATA[गदहे हो गए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flocks.]]></a:t>
+              <a:t><![CDATA[12. फिर लिआ: की लौंडी जिल्पा के याकूब से एक और पुत्र उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And Jacob took him rods of green poplar, and of the hazel and chestnut tree; and stripped white]]></a:t>
+              <a:t><![CDATA[13. तब लिआ: ने कहा, मैं धन्य हूं; निश्चय स्त्रियां मुझे धन्य कहेंगी: सो उसने उसका नाम आशेर रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strakes in them, and made the white appear which was in the rods.]]></a:t>
+              <a:t><![CDATA[14. गेहूं की कटनी के दिनों में रूबेन को मैदान में दूदाफल मिले, और वह उन को अपनी माता लिआ: के पास ले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And he set the rods which he had stripped before the flocks in the gutters in the watering]]></a:t>
+              <a:t><![CDATA[गया, तब राहेल ने लिआ: से कहा, अपने पुत्र के दूदाफलों में से कुछ मुझे दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[troughs when the flocks came to drink, that they should conceive when they came to drink.]]></a:t>
+              <a:t><![CDATA[15. उसने उससे कहा, तू ने जो मेरे पति को ले लिया है सो क्या छोटी बात है? अब क्या तू मेरे पुत्र के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the flocks conceived before the rods, and brought forth cattle striped with bands, speckled,]]></a:t>
+              <a:t><![CDATA[दूदाफल भी लेने चाहती है? राहेल ने कहा, अच्छा, तेरे पुत्र के दूदाफलों के बदले वह आज रात को तेरे संग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and spotted.]]></a:t>
+              <a:t><![CDATA[सोएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And Jacob did separate the lambs, and set the faces of the flocks toward the striped with bands,]]></a:t>
+              <a:t><![CDATA[16. सो सांझ को जब याकूब मैदान से आ रहा था, तब लिआ: उससे भेंट करने को निकली, और कहा, तुझे मेरे ही पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also have children by her.]]></a:t>
+              <a:t><![CDATA[दिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the brown in the flock of Laban; and he put his own flocks by themselves, and put them not]]></a:t>
+              <a:t><![CDATA[आना होगा, क्योंकि मैं ने अपने पुत्र के दूदाफल देकर तुझे सचमुच मोल लिया। तब वह उस रात को उसी के संग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Laban's cattle.]]></a:t>
+              <a:t><![CDATA[सोया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And it came to pass, whenever the stronger cattle did conceive, that Jacob laid the rods before]]></a:t>
+              <a:t><![CDATA[17. तब परमेश्वर ने लिआ: की सुनी, सो वह गर्भवती हुई और याकूब से उसके पांचवां पुत्र उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the eyes of the cattle in the gutters, that they might conceive among the rods.]]></a:t>
+              <a:t><![CDATA[18. तब लिआ: ने कहा, में ने जो अपने पति को अपनी लौंडी दी, इसलिये परमेश्वर ने मुझे मेरी मजूरी दी है:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. But when the cattle were feeble, he put them not in: so the feebler were Laban's, and the]]></a:t>
+              <a:t><![CDATA[सो उसने उसका नाम इस्साकार रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,315 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stronger Jacob's.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[camels, and asses.]]></a:t>
+              <a:t><![CDATA[19. और लिआ: फिर गर्भवती हुई और याकूब से उसके छठवां पुत्र उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And she gave him Bilhah her handmaid to wife: and Jacob went in unto her.]]></a:t>
+              <a:t><![CDATA[24. सो उसने यह कह कर उसका नाम यूसुफ रखा, कि परमेश्वर मुझे एक पुत्र और भी देगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Bilhah conceived, and bare Jacob a son.]]></a:t>
+              <a:t><![CDATA[25. जब राहेल से यूसुफ उत्पन्न हुआ, तब याकूब ने लाबान से कहा, मुझे विदा कर, कि मैं अपने देश और स्थान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>