--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -185,50 +185,84 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -306,50 +340,67 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -544,53 +595,70 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -650,51 +718,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது லாபான் யாக்கோபை நோக்கி: நீ திருட்டளவாய்ப் புறப்பட்டு, என் குமாரத்திகளை யுத்தத்தில் பிடித்த சிறைகளைப்போலக் கொண்டுவந்தது என்ன செய்கை?]]></a:t>
+              <a:t><![CDATA[5. And said unto them, I see your father's countenance, that it is not toward me as before; but the God of my father has been with me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And Mizpah; for he said, The LORD watch between me and you, when we are absent one from another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And Mizpah; for he said, The LORD watch between me and you, when we are absent one from another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. If you shall afflict my daughters, or if you shall take other wives beside my daughters, no man is with us; see, God is witness between me and you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. If you shall afflict my daughters, or if you shall take other wives beside my daughters, no man is with us; see, God is witness between me and you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And Laban said to Jacob, Behold this heap, and behold this pillar, which I have cast between me and you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And Laban said to Jacob, Behold this heap, and behold this pillar, which I have cast between me and you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. This heap be witness, and this pillar be witness, that I will not pass over this heap to you, and that you shall not pass over this heap and this pillar unto me, for harm.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. This heap be witness, and this pillar be witness, that I will not pass over this heap to you, and that you shall not pass over this heap and this pillar unto me, for harm.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. The God of Abraham, and the God of Nahor, the God of their father, judge between us. And Jacob swore by the fear of his father Isaac.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. The God of Abraham, and the God of Nahor, the God of their father, judge between us. And Jacob swore by the fear of his father Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -759,51 +1917,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது லாபான் யாக்கோபை நோக்கி: நீ திருட்டளவாய்ப் புறப்பட்டு, என் குமாரத்திகளை யுத்தத்தில் பிடித்த சிறைகளைப்போலக் கொண்டுவந்தது என்ன செய்கை?]]></a:t>
+              <a:t><![CDATA[5. And said unto them, I see your father's countenance, that it is not toward me as before; but the God of my father has been with me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. The God of Abraham, and the God of Nahor, the God of their father, judge between us. And Jacob swore by the fear of his father Isaac.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Then Jacob offered sacrifice upon the mount, and called his brethren to eat bread: and they did eat bread, and tarried all night in the mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Then Jacob offered sacrifice upon the mount, and called his brethren to eat bread: and they did eat bread, and tarried all night in the mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And early in the morning Laban rose up, and kissed his sons and his daughters, and blessed them: and Laban departed, and returned unto his place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And early in the morning Laban rose up, and kissed his sons and his daughters, and blessed them: and Laban departed, and returned unto his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -868,51 +2571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ ஓடிப்போவதை மறைத்து, எனக்கு அறிவியாமல், திருட்டளவாய் என்னிடத்திலிருந்து வந்துவிட்டது என்ன? நான் உன்னைச் சந்தோஷமாய், சங்கீதம் மேளதாளம் கின்னரமுழக்கத்துடனே அனுப்புவேனே.]]></a:t>
+              <a:t><![CDATA[6. And all of you know that with all my power I have served your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -977,51 +2680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ ஓடிப்போவதை மறைத்து, எனக்கு அறிவியாமல், திருட்டளவாய் என்னிடத்திலிருந்து வந்துவிட்டது என்ன? நான் உன்னைச் சந்தோஷமாய், சங்கீதம் மேளதாளம் கின்னரமுழக்கத்துடனே அனுப்புவேனே.]]></a:t>
+              <a:t><![CDATA[7. And your father has deceived me, and changed my wages ten times; but God suffered him not to hurt me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1086,51 +2789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பிள்ளைகளையும் என் குமாரத்திகளையும் நான் முத்தஞ்செய்ய விடாமல் போனதென்ன? இந்தச் செய்கையை நீ மதியில்லாமல் செய்தாய்.]]></a:t>
+              <a:t><![CDATA[7. And your father has deceived me, and changed my wages ten times; but God suffered him not to hurt me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1195,51 +2898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்களுக்குப் பொல்லாப்புச் செய்ய எனக்கு வல்லமையுண்டு; ஆகிலும் உங்கள் தகப்பனுடைய தேவன் நீ யாக்கோபோடே நன்மையே அன்றித் தீமை ஒன்றும் பேசாதபடிக்கு எச்சரிக்கையாயிரு என்று நேற்று ராத்திரி என்னோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. If he said thus, The speckled shall be your wages; then all the cattle bare speckled: and if he said thus, The striped with bands shall be your hire; then bare all the cattle striped with bands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1304,51 +3007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உங்களுக்குப் பொல்லாப்புச் செய்ய எனக்கு வல்லமையுண்டு; ஆகிலும் உங்கள் தகப்பனுடைய தேவன் நீ யாக்கோபோடே நன்மையே அன்றித் தீமை ஒன்றும் பேசாதபடிக்கு எச்சரிக்கையாயிரு என்று நேற்று ராத்திரி என்னோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. If he said thus, The speckled shall be your wages; then all the cattle bare speckled: and if he said thus, The striped with bands shall be your hire; then bare all the cattle striped with bands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1413,51 +3116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்பொழுதும் உன் தகப்பனுடைய வீட்டின்மேலுள்ள வாஞ்சையினால் புறப்பட்டுப்போகிறதானால் போகலாம், என் தெய்வங்களை ஏன் திருடிக்கொண்டுபோகிறாய் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[8. If he said thus, The speckled shall be your wages; then all the cattle bare speckled: and if he said thus, The striped with bands shall be your hire; then bare all the cattle striped with bands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1522,51 +3225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்பொழுதும் உன் தகப்பனுடைய வீட்டின்மேலுள்ள வாஞ்சையினால் புறப்பட்டுப்போகிறதானால் போகலாம், என் தெய்வங்களை ஏன் திருடிக்கொண்டுபோகிறாய் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[9. Thus God has taken away the cattle of your father, and given them to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1631,51 +3334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யாக்கோபு லாபானுக்குப் பிரதியுத்தரமாக: உம்முடைய குமாரத்திகளைப் பலாத்காரமாய்ப் பிடித்து வைத்துக்கொள்வீர் என்று நான் அஞ்சினதினாலே இப்படி வந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass at the time that the cattle conceived, that I lifted up mine eyes, and saw in a dream, and, behold, the rams which leaped upon the cattle were striped with bands, speckled, and greyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1740,51 +3443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்படியே அவன் தனக்கு உண்டானவைகளையெல்லாம் எடுத்துக்கொண்டு, ஆற்றைக் கடந்து, கீலேயாத் மலையை நோக்கி ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[1. And he heard the words of Laban's sons, saying, Jacob has taken away all that was our father's; and of that which was our father's has he got all this glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1849,51 +3552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யாக்கோபு லாபானுக்குப் பிரதியுத்தரமாக: உம்முடைய குமாரத்திகளைப் பலாத்காரமாய்ப் பிடித்து வைத்துக்கொள்வீர் என்று நான் அஞ்சினதினாலே இப்படி வந்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass at the time that the cattle conceived, that I lifted up mine eyes, and saw in a dream, and, behold, the rams which leaped upon the cattle were striped with bands, speckled, and greyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1958,51 +3661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் யாரிடத்தில் உம்முடைய தெய்வங்களைக் கண்டுபிடிக்கிறீரோ, அவனை உயிரோடே விடவேண்டாம்; உம்முடைய பொருள்கள் ஏதாவது என் வசத்தில் உண்டானால் நீர் அதை நம்முடைய சகோதரருக்கு முன்பாகப் பரிசோதித்தறிந்து, அதை எடுத்துக்கொள்ளும் என்றான். ராகேல் அவைகளைத் திருடிக்கொண்டுவந்ததை யாக்கோபு அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the angel of God spoke unto me in a dream, saying, Jacob: And I said, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2067,51 +3770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் யாரிடத்தில் உம்முடைய தெய்வங்களைக் கண்டுபிடிக்கிறீரோ, அவனை உயிரோடே விடவேண்டாம்; உம்முடைய பொருள்கள் ஏதாவது என் வசத்தில் உண்டானால் நீர் அதை நம்முடைய சகோதரருக்கு முன்பாகப் பரிசோதித்தறிந்து, அதை எடுத்துக்கொள்ளும் என்றான். ராகேல் அவைகளைத் திருடிக்கொண்டுவந்ததை யாக்கோபு அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, Lift up now yours eyes, and see, all the rams which leap upon the cattle are striped with bands, speckled, and greyed: for I have seen all that Laban does unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2176,51 +3879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆனாலும் யாரிடத்தில் உம்முடைய தெய்வங்களைக் கண்டுபிடிக்கிறீரோ, அவனை உயிரோடே விடவேண்டாம்; உம்முடைய பொருள்கள் ஏதாவது என் வசத்தில் உண்டானால் நீர் அதை நம்முடைய சகோதரருக்கு முன்பாகப் பரிசோதித்தறிந்து, அதை எடுத்துக்கொள்ளும் என்றான். ராகேல் அவைகளைத் திருடிக்கொண்டுவந்ததை யாக்கோபு அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, Lift up now yours eyes, and see, all the rams which leap upon the cattle are striped with bands, speckled, and greyed: for I have seen all that Laban does unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2285,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது லாபான் யாக்கோபின் கூடாரத்திலும், லேயாளின் கூடாரத்திலும், இரண்டு வேலைக்காரிகளின் கூடாரத்திலும் பிரவேசித்துப் பார்த்தும் ஒன்றும் கண்டுபிடிக்கவில்லை; பின்பு, லேயாளின் கூடாரத்தைவிட்டு ராகேலின் கூடாரத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[13. I am the God of Bethel, where you anointed the pillar, and where you vowed a vow unto me: now arise, get you out from this land, and return unto the land of your kindred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2394,51 +4097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது லாபான் யாக்கோபின் கூடாரத்திலும், லேயாளின் கூடாரத்திலும், இரண்டு வேலைக்காரிகளின் கூடாரத்திலும் பிரவேசித்துப் பார்த்தும் ஒன்றும் கண்டுபிடிக்கவில்லை; பின்பு, லேயாளின் கூடாரத்தைவிட்டு ராகேலின் கூடாரத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[13. I am the God of Bethel, where you anointed the pillar, and where you vowed a vow unto me: now arise, get you out from this land, and return unto the land of your kindred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2503,51 +4206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ராகேல் அந்தச் சுரூபங்களை எடுத்து, ஒட்டகச் சேணத்தின்கீழ் வைத்து, அதின்மேல் உட்கார்ந்திருந்தாள், லாபான் கூடாரம் எங்கும் தடவிப்பார்த்தும், அவைகளைக் கண்டுபிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. I am the God of Bethel, where you anointed the pillar, and where you vowed a vow unto me: now arise, get you out from this land, and return unto the land of your kindred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2612,51 +4315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ராகேல் அந்தச் சுரூபங்களை எடுத்து, ஒட்டகச் சேணத்தின்கீழ் வைத்து, அதின்மேல் உட்கார்ந்திருந்தாள், லாபான் கூடாரம் எங்கும் தடவிப்பார்த்தும், அவைகளைக் கண்டுபிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. And Rachel and Leah answered and said unto him, Is there yet any portion or inheritance for us in our father's house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2721,51 +4424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவள் தன் தகப்பனை நோக்கி: என் ஆண்டவனாகிய உமக்கு முன்பாக நான் எழுந்திராததைக்குறித்துக் கோபங்கொள்ளவேண்டாம்; ஸ்திரீகளுக்குள்ள வழிபாடு எனக்கு உண்டாயிருக்கிறது என்றாள்; அப்படியே அவன் அந்தச் சுரூபங்களைத் தேடியும் கண்டுபிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. Are we not counted of him strangers? for he has sold us, and has quite devoured also our money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2830,51 +4533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவள் தன் தகப்பனை நோக்கி: என் ஆண்டவனாகிய உமக்கு முன்பாக நான் எழுந்திராததைக்குறித்துக் கோபங்கொள்ளவேண்டாம்; ஸ்திரீகளுக்குள்ள வழிபாடு எனக்கு உண்டாயிருக்கிறது என்றாள்; அப்படியே அவன் அந்தச் சுரூபங்களைத் தேடியும் கண்டுபிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. Are we not counted of him strangers? for he has sold us, and has quite devoured also our money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2939,51 +4642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாக்கோபு ஓடிப்போனது மூன்றாம் நாளிலே லாபானுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. And he heard the words of Laban's sons, saying, Jacob has taken away all that was our father's; and of that which was our father's has he got all this glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3048,51 +4751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யாக்கோபுக்குக் கோபம் எழும்பி, லாபானோடே வாக்குவாதம்பண்ணி: நீர் என்னை இவ்வளவு உக்கிரமாய்த் தொடர்ந்துவரும்படிக்கு நான் செய்த தப்பிதம் என்ன? நான் செய்த துரோகம் என்ன?]]></a:t>
+              <a:t><![CDATA[16. For all the riches which God has taken from our father, that is ours, and our children's: now then, whatsoever God has said unto you, do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3157,51 +4860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யாக்கோபுக்குக் கோபம் எழும்பி, லாபானோடே வாக்குவாதம்பண்ணி: நீர் என்னை இவ்வளவு உக்கிரமாய்த் தொடர்ந்துவரும்படிக்கு நான் செய்த தப்பிதம் என்ன? நான் செய்த துரோகம் என்ன?]]></a:t>
+              <a:t><![CDATA[16. For all the riches which God has taken from our father, that is ours, and our children's: now then, whatsoever God has said unto you, do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3266,51 +4969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் தட்டுமுட்டுகளையெல்லாம் தடவிப்பார்த்தீரே; உம்முடைய வீட்டுத் தட்டுமுட்டுகளில் என்னத்தைக் கண்டுபிடித்தீர்? அதை என்னுடைய சகோதரருக்கும் உம்முடைய சகோதரருக்கும் முன்பாக இங்கே வையும்; அவர்கள் எனக்கும் உமக்கும் நடுத்தீர்க்கட்டும்.]]></a:t>
+              <a:t><![CDATA[17. Then Jacob rose up, and set his sons and his wives upon camels;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3375,51 +5078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் தட்டுமுட்டுகளையெல்லாம் தடவிப்பார்த்தீரே; உம்முடைய வீட்டுத் தட்டுமுட்டுகளில் என்னத்தைக் கண்டுபிடித்தீர்? அதை என்னுடைய சகோதரருக்கும் உம்முடைய சகோதரருக்கும் முன்பாக இங்கே வையும்; அவர்கள் எனக்கும் உமக்கும் நடுத்தீர்க்கட்டும்.]]></a:t>
+              <a:t><![CDATA[18. And he carried away all his cattle, and all his goods which he had got, the cattle of his getting, which he had got in Padanaram, in order to go to Isaac his father in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3484,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இந்த இருபது வருஷகாலமாய் நான் உம்மிடத்தில் இருந்தேன்; உம்முடைய செம்மறியாடுகளும் வெள்ளாடுகளும் சினையழியவில்லை; உம்முடைய மந்தைகளின் கடாக்களை நான் தின்னவில்லை.]]></a:t>
+              <a:t><![CDATA[18. And he carried away all his cattle, and all his goods which he had got, the cattle of his getting, which he had got in Padanaram, in order to go to Isaac his father in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3593,51 +5296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இந்த இருபது வருஷகாலமாய் நான் உம்மிடத்தில் இருந்தேன்; உம்முடைய செம்மறியாடுகளும் வெள்ளாடுகளும் சினையழியவில்லை; உம்முடைய மந்தைகளின் கடாக்களை நான் தின்னவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And Laban went to shear his sheep: and Rachel had stolen the images that were her father's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3702,51 +5405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பீறுண்டதை நான் உம்மிடத்துக்குக் கொண்டுவராமல், அதற்காக நான் உத்தரவாதம்பண்ணினேன்; பகலில் களவுபோனதையும், இரவில் களவுபோனதையும் என் கையில் கேட்டு வாங்கினீர்.]]></a:t>
+              <a:t><![CDATA[19. And Laban went to shear his sheep: and Rachel had stolen the images that were her father's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3811,51 +5514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பீறுண்டதை நான் உம்மிடத்துக்குக் கொண்டுவராமல், அதற்காக நான் உத்தரவாதம்பண்ணினேன்; பகலில் களவுபோனதையும், இரவில் களவுபோனதையும் என் கையில் கேட்டு வாங்கினீர்.]]></a:t>
+              <a:t><![CDATA[20. And Jacob stole away unexpectedly to Laban the Syrian, in that he told him not that he fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3920,51 +5623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பகலிலே வெயிலும் இரவிலே குளிரும் என்னைப் பட்சித்தது; நித்திரை என் கண்களுக்குத் தூரமாயிருந்தது; இவ்விதமாய்ப் பாடுபட்டேன்.]]></a:t>
+              <a:t><![CDATA[21. So he fled with all that he had; and he rose up, and passed over the river, and set his face toward the mount Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,51 +5732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பகலிலே வெயிலும் இரவிலே குளிரும் என்னைப் பட்சித்தது; நித்திரை என் கண்களுக்குத் தூரமாயிருந்தது; இவ்விதமாய்ப் பாடுபட்டேன்.]]></a:t>
+              <a:t><![CDATA[21. So he fled with all that he had; and he rose up, and passed over the river, and set his face toward the mount Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4138,51 +5841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன், தன் சகோதரரைக் கூட்டிக்கொண்டு, ஏழுநாள் பிரயாணபரியந்தம் அவனைத் தொடர்ந்துபோய், கீலேயாத் மலையிலே அவனைக் கண்டுபிடித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he heard the words of Laban's sons, saying, Jacob has taken away all that was our father's; and of that which was our father's has he got all this glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4247,51 +5950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இந்த இருபது வருஷகாலம் உம்முடைய வீட்டிலே இருந்தேன்; பதினாலு வருஷம் உம்முடைய இரண்டு குமாரத்திகளுக்காகவும், ஆறு வருஷம் உம்முடைய மந்தைக்காகவும் உம்மிடத்தில் சேவித்தேன்; பத்துமுறை என் சம்பளத்தை மாற்றினீர்.]]></a:t>
+              <a:t><![CDATA[22. And it was told Laban on the third day that Jacob was fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4356,51 +6059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இந்த இருபது வருஷகாலம் உம்முடைய வீட்டிலே இருந்தேன்; பதினாலு வருஷம் உம்முடைய இரண்டு குமாரத்திகளுக்காகவும், ஆறு வருஷம் உம்முடைய மந்தைக்காகவும் உம்மிடத்தில் சேவித்தேன்; பத்துமுறை என் சம்பளத்தை மாற்றினீர்.]]></a:t>
+              <a:t><![CDATA[23. And he took his brethren with him, and pursued after him seven days' journey; and they overtook him in the mount Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4465,51 +6168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. என் பிதாவின் தேவனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் பயபக்திக்குரியவரும் என்னோடிராமற்போனால், நீர் இப்பொழுது என்னை வெறுமையாய் அனுப்பிவிட்டிருப்பீர்; தேவன் என் சிறுமையையும் என் கைப்பிரயாசத்தையும் பார்த்து, நேற்று ராத்திரி உம்மைக் கடிந்துகொண்டார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[23. And he took his brethren with him, and pursued after him seven days' journey; and they overtook him in the mount Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4574,51 +6277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. என் பிதாவின் தேவனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் பயபக்திக்குரியவரும் என்னோடிராமற்போனால், நீர் இப்பொழுது என்னை வெறுமையாய் அனுப்பிவிட்டிருப்பீர்; தேவன் என் சிறுமையையும் என் கைப்பிரயாசத்தையும் பார்த்து, நேற்று ராத்திரி உம்மைக் கடிந்துகொண்டார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. And God came to Laban the Syrian in a dream by night, and said unto him, Take heed that you speak not to Jacob either good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4683,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. என் பிதாவின் தேவனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் பயபக்திக்குரியவரும் என்னோடிராமற்போனால், நீர் இப்பொழுது என்னை வெறுமையாய் அனுப்பிவிட்டிருப்பீர்; தேவன் என் சிறுமையையும் என் கைப்பிரயாசத்தையும் பார்த்து, நேற்று ராத்திரி உம்மைக் கடிந்துகொண்டார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. And God came to Laban the Syrian in a dream by night, and said unto him, Take heed that you speak not to Jacob either good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4792,51 +6495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது லாபான் யாக்கோபுக்குப் பிரதியுத்தரமாக: இந்தக் குமாரத்திகள் என் குமாரத்திகள், இந்தப் பிள்ளைகள் என் பிள்ளைகள், இந்த மந்தை என் மந்தை; நீ காண்கிற யாவும் என்னுடையவைகள்; என் குமாரத்திகளாகிய இவர்களையும், இவர்கள் பெற்ற பிள்ளைகளையும் இன்று நான் என்ன செய்யக்கூடும்?]]></a:t>
+              <a:t><![CDATA[25. Then Laban overtook Jacob. Now Jacob had pitched his tent in the mount: and Laban with his brethren pitched in the mount of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4901,51 +6604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது லாபான் யாக்கோபுக்குப் பிரதியுத்தரமாக: இந்தக் குமாரத்திகள் என் குமாரத்திகள், இந்தப் பிள்ளைகள் என் பிள்ளைகள், இந்த மந்தை என் மந்தை; நீ காண்கிற யாவும் என்னுடையவைகள்; என் குமாரத்திகளாகிய இவர்களையும், இவர்கள் பெற்ற பிள்ளைகளையும் இன்று நான் என்ன செய்யக்கூடும்?]]></a:t>
+              <a:t><![CDATA[25. Then Laban overtook Jacob. Now Jacob had pitched his tent in the mount: and Laban with his brethren pitched in the mount of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5010,51 +6713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது லாபான் யாக்கோபுக்குப் பிரதியுத்தரமாக: இந்தக் குமாரத்திகள் என் குமாரத்திகள், இந்தப் பிள்ளைகள் என் பிள்ளைகள், இந்த மந்தை என் மந்தை; நீ காண்கிற யாவும் என்னுடையவைகள்; என் குமாரத்திகளாகிய இவர்களையும், இவர்கள் பெற்ற பிள்ளைகளையும் இன்று நான் என்ன செய்யக்கூடும்?]]></a:t>
+              <a:t><![CDATA[26. And Laban said to Jacob, What have you done, that you have stolen away unexpectedly to me, and carried away my daughters, as captives taken with the sword?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5119,51 +6822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இப்பொழுதும் எனக்கும் உனக்கும் சாட்சியாயிருக்கும் பொருட்டு, நீயும் நானும் உடன்படிக்கைபண்ணிக்கொள்ளக்கடவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And Laban said to Jacob, What have you done, that you have stolen away unexpectedly to me, and carried away my daughters, as captives taken with the sword?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5228,51 +6931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது யாக்கோபு ஒரு கல்லை எடுத்து, அதைத் தூணாக நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore did you flee away secretly, and steal away from me; and did not tell me, that I might have sent you away with delight, and with songs, with timbrel, and with harp?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5337,51 +7040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன், தன் சகோதரரைக் கூட்டிக்கொண்டு, ஏழுநாள் பிரயாணபரியந்தம் அவனைத் தொடர்ந்துபோய், கீலேயாத் மலையிலே அவனைக் கண்டுபிடித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Jacob beheld the countenance of Laban, and, behold, it was not toward him as before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5446,51 +7149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்னும் யாக்கோபு தன் சகோதரரைப் பார்த்து, கற்களைக் குவியலாகச் சேருங்கள் என்றான்; அவர்கள் கற்களை எடுத்துக்கொண்டுவந்து, ஒரு குவியலாக்கி, அந்தக் குவியலின்மேல் போஜனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore did you flee away secretly, and steal away from me; and did not tell me, that I might have sent you away with delight, and with songs, with timbrel, and with harp?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5555,51 +7258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்னும் யாக்கோபு தன் சகோதரரைப் பார்த்து, கற்களைக் குவியலாகச் சேருங்கள் என்றான்; அவர்கள் கற்களை எடுத்துக்கொண்டுவந்து, ஒரு குவியலாக்கி, அந்தக் குவியலின்மேல் போஜனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And have not suffered me to kiss my sons and my daughters? you have now done foolishly in so doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5664,51 +7367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. லாபான் அதற்கு ஜெகர்சகதூதா என்று பேரிட்டான்; யாக்கோபு அதற்குக் கலயெத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[28. And have not suffered me to kiss my sons and my daughters? you have now done foolishly in so doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +7476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இந்தக் குவியல் இன்று எனக்கும் உனக்கும் சாட்சி என்று லாபான் சொன்னபடியினாலே, அதின் பெயர் கலயெத் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[29. It is in the power of my hand to do you hurt: but the God of your father spoke unto me last night, saying, Take you heed that you speak not to Jacob either good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5882,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அல்லாமலும் அவன்: நாம் ஒருவரை ஒருவர் விட்டு மறைந்தபின், நீ என் குமாரத்திகளைத் துயரப்படுத்தி, அவர்களையல்லாமல் வேறே ஸ்திரீகளை விவாகம்பண்ணினாயானால், கர்த்தர் எனக்கும் உனக்கும் நடுநின்று கண்காணிக்கக்கடவர்;]]></a:t>
+              <a:t><![CDATA[29. It is in the power of my hand to do you hurt: but the God of your father spoke unto me last night, saying, Take you heed that you speak not to Jacob either good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5991,51 +7694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அல்லாமலும் அவன்: நாம் ஒருவரை ஒருவர் விட்டு மறைந்தபின், நீ என் குமாரத்திகளைத் துயரப்படுத்தி, அவர்களையல்லாமல் வேறே ஸ்திரீகளை விவாகம்பண்ணினாயானால், கர்த்தர் எனக்கும் உனக்கும் நடுநின்று கண்காணிக்கக்கடவர்;]]></a:t>
+              <a:t><![CDATA[29. It is in the power of my hand to do you hurt: but the God of your father spoke unto me last night, saying, Take you heed that you speak not to Jacob either good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6100,51 +7803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. நம்முடனே ஒருவரும் இல்லை; பார், தேவனே எனக்கும் உனக்கும் சாட்சி என்று சொன்னபடியால், அது மிஸ்பா என்னும் பேர் பெற்றது.]]></a:t>
+              <a:t><![CDATA[30. And now, though you would essentially be gone, because you sore longed after your father's house, yet wherefore have you stolen my gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6209,51 +7912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. நம்முடனே ஒருவரும் இல்லை; பார், தேவனே எனக்கும் உனக்கும் சாட்சி என்று சொன்னபடியால், அது மிஸ்பா என்னும் பேர் பெற்றது.]]></a:t>
+              <a:t><![CDATA[30. And now, though you would essentially be gone, because you sore longed after your father's house, yet wherefore have you stolen my gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6318,51 +8021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பின்னும் லாபான் யாக்கோபை நோக்கி: இதோ, இந்தக் குவியலையும் எனக்கும் உனக்கும் நடுவாக நான் நிறுத்தின தூணையும் பார்.]]></a:t>
+              <a:t><![CDATA[31. And Jacob answered and said to Laban, Because I was afraid: for I said, Possibly you would take by force your daughters from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6427,51 +8130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பின்னும் லாபான் யாக்கோபை நோக்கி: இதோ, இந்தக் குவியலையும் எனக்கும் உனக்கும் நடுவாக நான் நிறுத்தின தூணையும் பார்.]]></a:t>
+              <a:t><![CDATA[31. And Jacob answered and said to Laban, Because I was afraid: for I said, Possibly you would take by force your daughters from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6536,51 +8239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அன்று ராத்திரி தேவன் சீரியா தேசத்தானாகிய லாபானுக்குச் சொப்பனத்தில் தோன்றி: நீ யாக்கோபோடே நன்மையே அன்றித் தீமை ஒன்றும் பேசாதபடிக்கு எச்சரிக்கையாயிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And Jacob beheld the countenance of Laban, and, behold, it was not toward him as before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6645,51 +8348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. தீங்கு செய்ய நான் இந்தக் குவியலைக் கடந்து உன்னிடத்துக்கு வராதபடிக்கும், நீ இந்தக் குவியலையும் இந்தத் தூணையும் கடந்து என்னிடத்துக்கு வராதபடிக்கும் இந்தக் குவியலும் சாட்சி, இந்தத் தூணும் சாட்சி.]]></a:t>
+              <a:t><![CDATA[32. With whomsoever you find your gods, let him not live: before our brethren discern you what is yours with me, and take it to you. For Jacob knew not that Rachel had stolen them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6754,51 +8457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. தீங்கு செய்ய நான் இந்தக் குவியலைக் கடந்து உன்னிடத்துக்கு வராதபடிக்கும், நீ இந்தக் குவியலையும் இந்தத் தூணையும் கடந்து என்னிடத்துக்கு வராதபடிக்கும் இந்தக் குவியலும் சாட்சி, இந்தத் தூணும் சாட்சி.]]></a:t>
+              <a:t><![CDATA[32. With whomsoever you find your gods, let him not live: before our brethren discern you what is yours with me, and take it to you. For Jacob knew not that Rachel had stolen them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6863,51 +8566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ஆபிரகாமின் தேவனும் நாகோரின் தேவனும் அவர்கள் பிதாக்களின் தேவனுமாயிருக்கிறவர் நமக்குள்ளே நடுநின்று நியாயந்தீர்ப்பாராக என்றான். அப்பொழுது யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் பயபக்திக்குரியவர்மேல் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[32. With whomsoever you find your gods, let him not live: before our brethren discern you what is yours with me, and take it to you. For Jacob knew not that Rachel had stolen them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6972,51 +8675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ஆபிரகாமின் தேவனும் நாகோரின் தேவனும் அவர்கள் பிதாக்களின் தேவனுமாயிருக்கிறவர் நமக்குள்ளே நடுநின்று நியாயந்தீர்ப்பாராக என்றான். அப்பொழுது யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் பயபக்திக்குரியவர்மேல் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[33. And Laban went into Jacob's tent, and into Leah's tent, and into the two maidservants' tents; but he found them not. Then went he out of Leah's tent, and entered into Rachel's tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7081,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பின்பு யாக்கோபு மலையின்மேல் பலியிட்டு, போஜனம்பண்ணும்படி தன் சகோதரரை அழைத்தான்; அப்படியே அவர்கள் போஜனம்பண்ணி மலையிலே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And Laban went into Jacob's tent, and into Leah's tent, and into the two maidservants' tents; but he found them not. Then went he out of Leah's tent, and entered into Rachel's tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7190,51 +8893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பின்பு யாக்கோபு மலையின்மேல் பலியிட்டு, போஜனம்பண்ணும்படி தன் சகோதரரை அழைத்தான்; அப்படியே அவர்கள் போஜனம்பண்ணி மலையிலே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And Laban went into Jacob's tent, and into Leah's tent, and into the two maidservants' tents; but he found them not. Then went he out of Leah's tent, and entered into Rachel's tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7299,51 +9002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. லாபான் அதிகாலமே எழுந்திருந்து, தன் குமாரரையும் தன் குமாரத்திகளையும் முத்தஞ்செய்து, அவர்களை ஆசீர்வதித்தான். பின்பு லாபான் புறப்பட்டு, தன் இடத்துக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[34. Now Rachel had taken the images, and put them in the camel's furniture, and sat upon them. And Laban searched all the tent, but found them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7408,51 +9111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. லாபான் அதிகாலமே எழுந்திருந்து, தன் குமாரரையும் தன் குமாரத்திகளையும் முத்தஞ்செய்து, அவர்களை ஆசீர்வதித்தான். பின்பு லாபான் புறப்பட்டு, தன் இடத்துக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[34. Now Rachel had taken the images, and put them in the camel's furniture, and sat upon them. And Laban searched all the tent, but found them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7517,51 +9220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, லாபானுடைய குமாரர்: எங்கள் தகப்பனுக்கு உண்டானவைகள் யாவையும் யாக்கோபு எடுத்துக் கொண்டான் என்றும், எங்கள் தகப்பனுடைய பொருளினாலே இந்தச் செல்வத்தையெல்லாம் அடைந்தான் என்றும் சொன்ன வார்த்தைகளை யாக்கோபு கேட்டான்.]]></a:t>
+              <a:t><![CDATA[35. And she said to her father, Let it not displease my lord that I cannot rise up before you; for the custom of women is upon me. And he searched but found not the images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7626,51 +9329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, லாபானுடைய குமாரர்: எங்கள் தகப்பனுக்கு உண்டானவைகள் யாவையும் யாக்கோபு எடுத்துக் கொண்டான் என்றும், எங்கள் தகப்பனுடைய பொருளினாலே இந்தச் செல்வத்தையெல்லாம் அடைந்தான் என்றும் சொன்ன வார்த்தைகளை யாக்கோபு கேட்டான்.]]></a:t>
+              <a:t><![CDATA[35. And she said to her father, Let it not displease my lord that I cannot rise up before you; for the custom of women is upon me. And he searched but found not the images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7735,51 +9438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அன்று ராத்திரி தேவன் சீரியா தேசத்தானாகிய லாபானுக்குச் சொப்பனத்தில் தோன்றி: நீ யாக்கோபோடே நன்மையே அன்றித் தீமை ஒன்றும் பேசாதபடிக்கு எச்சரிக்கையாயிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto Jacob, Return unto the land of your fathers, and to your kindred; and I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7844,51 +9547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. லாபானின் முகத்தை யாக்கோபு பார்த்தபோது, அது நேற்று முந்தைநாள் இருந்ததுபோல் இராமல் வேறுபட்டிருக்கக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[35. And she said to her father, Let it not displease my lord that I cannot rise up before you; for the custom of women is upon me. And he searched but found not the images.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7953,51 +9656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் யாக்கோபை நோக்கி: உன் பிதாக்களுடைய தேசத்திற்கும் உன் இனத்தாரிடத்திற்கும் நீ திரும்பிப்போ; நான் உன்னோடேகூட இருப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. And Jacob was angry, and find fault with Laban: and Jacob answered and said to Laban, What is my trespass? what is my sin, that you have so hotly pursued after me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8062,51 +9765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யாக்கோபு, ராகேலையும் லேயாளையும் வெளியிலே தன் மந்தையிடத்தில் அழைப்பித்து,]]></a:t>
+              <a:t><![CDATA[36. And Jacob was angry, and find fault with Laban: and Jacob answered and said to Laban, What is my trespass? what is my sin, that you have so hotly pursued after me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8171,51 +9874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: உங்கள் தகப்பனுடைய முகம் நேற்று முந்தைநாள் இருந்ததுபோல இருக்கவில்லையென்று எனக்குத் தோன்றுகிறது; ஆனாலும் என் தகப்பனுடைய தேவன் என்னோடேகூட இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[37. Whereas you have searched all my stuff, what have you found of all your household stuff? set it here before my brethren and your brethren, that they may judge between us both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8280,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: உங்கள் தகப்பனுடைய முகம் நேற்று முந்தைநாள் இருந்ததுபோல இருக்கவில்லையென்று எனக்குத் தோன்றுகிறது; ஆனாலும் என் தகப்பனுடைய தேவன் என்னோடேகூட இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[37. Whereas you have searched all my stuff, what have you found of all your household stuff? set it here before my brethren and your brethren, that they may judge between us both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8389,51 +10092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னால் இயன்றமட்டும் நான் உங்கள் தகப்பனுக்கு ஊழியஞ்செய்தேன் என்று நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[37. Whereas you have searched all my stuff, what have you found of all your household stuff? set it here before my brethren and your brethren, that they may judge between us both.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8498,51 +10201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் தகப்பனோ, என்னை வஞ்சித்து, என் சம்பளத்தைப் பத்துமுறை மாற்றினான்; ஆனாலும் அவன் எனக்குத் தீங்குசெய்ய தேவன் அவனுக்கு இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[38. This twenty years have I been with you; your ewes and your she goats have not cast their young, and the rams of your flock have I not eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8607,51 +10310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் தகப்பனோ, என்னை வஞ்சித்து, என் சம்பளத்தைப் பத்துமுறை மாற்றினான்; ஆனாலும் அவன் எனக்குத் தீங்குசெய்ய தேவன் அவனுக்கு இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[38. This twenty years have I been with you; your ewes and your she goats have not cast their young, and the rams of your flock have I not eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8716,51 +10419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புள்ளியுள்ளவைகள் உன் சம்பளமாயிருக்கும் என்று அவன் சொன்னபோது, ஆடுகளெல்லாம் புள்ளியுள்ள குட்டிகளைப் போட்டது; கலப்பு நிறமானவைகள் உன் சம்பளமாயிருக்கும் என்று அவன் சொன்னபோது, ஆடுகளெல்லாம் கலப்புநிறக் குட்டிகளைப் போட்டது.]]></a:t>
+              <a:t><![CDATA[39. That which was torn of beasts I brought not unto you; I bare the loss of it; of my hand did you require it, whether stolen by day, or stolen by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8825,51 +10528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புள்ளியுள்ளவைகள் உன் சம்பளமாயிருக்கும் என்று அவன் சொன்னபோது, ஆடுகளெல்லாம் புள்ளியுள்ள குட்டிகளைப் போட்டது; கலப்பு நிறமானவைகள் உன் சம்பளமாயிருக்கும் என்று அவன் சொன்னபோது, ஆடுகளெல்லாம் கலப்புநிறக் குட்டிகளைப் போட்டது.]]></a:t>
+              <a:t><![CDATA[39. That which was torn of beasts I brought not unto you; I bare the loss of it; of my hand did you require it, whether stolen by day, or stolen by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8934,51 +10637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. லாபான் யாக்கோபினிடத்தில் வந்தான்; யாக்கோபு மலையிலே தன் கூடாரத்தைப் போட்டிருந்தான்; லாபானும் தன் சகோதரரோடேகூடக் கீலேயாத் மலையிலே கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto Jacob, Return unto the land of your fathers, and to your kindred; and I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9043,51 +10746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவ்விதமாய் தேவன் உங்கள் தகப்பனுடைய ஆடுகளை எடுத்து, எனக்குத் தந்தார்.]]></a:t>
+              <a:t><![CDATA[40. Thus I was; in the day the drought consumed me, and the frost by night; and my sleep departed from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9152,51 +10855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆடுகள் பொலியும் காலத்திலே நான் கண்ட சொப்பனத்தில் என் கண்களை ஏறெடுத்துப் பார்க்கும்போது, ஆடுகளோடே பொலியும் கடாக்கள் கலப்பு நிறமும் புள்ளியும் வரியும் உள்ளவைகளாகக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[40. Thus I was; in the day the drought consumed me, and the frost by night; and my sleep departed from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9261,51 +10964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆடுகள் பொலியும் காலத்திலே நான் கண்ட சொப்பனத்தில் என் கண்களை ஏறெடுத்துப் பார்க்கும்போது, ஆடுகளோடே பொலியும் கடாக்கள் கலப்பு நிறமும் புள்ளியும் வரியும் உள்ளவைகளாகக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[41. Thus have I been twenty years in your house; I served you fourteen years for your two daughters, and six years for your cattle: and you have changed my wages ten times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9370,51 +11073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் தேவதூதன் ஒருவர் சொப்பனத்தில் யாக்கோபே என்றார்; இதோ, இருக்கிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[41. Thus have I been twenty years in your house; I served you fourteen years for your two daughters, and six years for your cattle: and you have changed my wages ten times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9479,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்: உன் கண்களை ஏறெடுத்துப்பார்; ஆடுகளோடே பொலியும் கடாக்களெல்லாம் கலப்புநிறமும் புள்ளியும் வரியுமுள்ளவைகளாய் இருக்கிறது; லாபான் உனக்குச் செய்கிற யாவையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[41. Thus have I been twenty years in your house; I served you fourteen years for your two daughters, and six years for your cattle: and you have changed my wages ten times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9588,51 +11291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்: உன் கண்களை ஏறெடுத்துப்பார்; ஆடுகளோடே பொலியும் கடாக்களெல்லாம் கலப்புநிறமும் புள்ளியும் வரியுமுள்ளவைகளாய் இருக்கிறது; லாபான் உனக்குச் செய்கிற யாவையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[42. Except the God of my father, the God of Abraham, and the fear of Isaac, had been with me, surely you had sent me away now empty. God has seen mine affliction and the labour of my hands, and rebuked you last night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9697,51 +11400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தூணுக்கு அபிஷேகம் செய்து, எனக்கு ஒரு பொருத்தனையைப் பண்ணின பெத்தேலிலே உனக்குத் தரிசனமான தேவன் நானே; இப்பொழுது நீ எழுந்து, இந்தத் தேசத்தைவிட்டுப் புறப்பட்டு, உன் இனத்தாரிருக்கிற தேசத்திற்குத் திரும்பிப்போ என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. Except the God of my father, the God of Abraham, and the fear of Isaac, had been with me, surely you had sent me away now empty. God has seen mine affliction and the labour of my hands, and rebuked you last night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9806,51 +11509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தூணுக்கு அபிஷேகம் செய்து, எனக்கு ஒரு பொருத்தனையைப் பண்ணின பெத்தேலிலே உனக்குத் தரிசனமான தேவன் நானே; இப்பொழுது நீ எழுந்து, இந்தத் தேசத்தைவிட்டுப் புறப்பட்டு, உன் இனத்தாரிருக்கிற தேசத்திற்குத் திரும்பிப்போ என்று சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. Except the God of my father, the God of Abraham, and the fear of Isaac, had been with me, surely you had sent me away now empty. God has seen mine affliction and the labour of my hands, and rebuked you last night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9915,51 +11618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு ராகேலும் லேயாளும்: எங்கள் தகப்பன் வீட்டில் இனி எங்களுக்குப் பங்கும் சுதந்தரமும் உண்டோ?]]></a:t>
+              <a:t><![CDATA[43. And Laban answered and said unto Jacob, These daughters are my daughters, and these children are my children, and these cattle are my cattle, and all that you see is mine: and what can I do this day unto these my daughters, or unto their children which they have born?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10024,51 +11727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவரால் நாங்கள் அந்நியராய் எண்ணப்படவில்லையா? அவர் எங்களை விற்று, எங்கள் பணத்தையும் வாயிலே போட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[43. And Laban answered and said unto Jacob, These daughters are my daughters, and these children are my children, and these cattle are my cattle, and all that you see is mine: and what can I do this day unto these my daughters, or unto their children which they have born?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10133,51 +11836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. லாபான் யாக்கோபினிடத்தில் வந்தான்; யாக்கோபு மலையிலே தன் கூடாரத்தைப் போட்டிருந்தான்; லாபானும் தன் சகோதரரோடேகூடக் கீலேயாத் மலையிலே கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And Jacob sent and called Rachel and Leah to the field unto his flock,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10242,51 +11945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் தேவன் எங்கள் தகப்பனிடத்திலிருந்து எடுத்த ஐசுவரியம் எல்லாம் நமக்கும் நம்முடைய பிள்ளைகளுக்கும் உரியது; இப்படியிருக்க, தேவன் உமக்குச் சொன்னபடியெல்லாம் செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[43. And Laban answered and said unto Jacob, These daughters are my daughters, and these children are my children, and these cattle are my cattle, and all that you see is mine: and what can I do this day unto these my daughters, or unto their children which they have born?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10351,51 +12054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் தேவன் எங்கள் தகப்பனிடத்திலிருந்து எடுத்த ஐசுவரியம் எல்லாம் நமக்கும் நம்முடைய பிள்ளைகளுக்கும் உரியது; இப்படியிருக்க, தேவன் உமக்குச் சொன்னபடியெல்லாம் செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[44. Now therefore come you, let us make a covenant, I and you; and let it be for a witness between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10460,51 +12163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யாக்கோபு எழுந்து, தன் பிள்ளைகளையும் தன் மனைவிகளையும் ஒட்டகங்களின்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[44. Now therefore come you, let us make a covenant, I and you; and let it be for a witness between me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10569,51 +12272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தான் பதான் அராமிலே சம்பாதித்த மிருகஜீவன்களாகிய மந்தைகள் அனைத்தையும் தன் பொருள்கள் எல்லாவற்றையும் எடுத்துக்கொண்டு, கானான் தேசத்தில் இருக்கிற தன் தகப்பனாகிய ஈசாக்கிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[45. And Jacob took a stone, and set it up for a pillar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10678,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தான் பதான் அராமிலே சம்பாதித்த மிருகஜீவன்களாகிய மந்தைகள் அனைத்தையும் தன் பொருள்கள் எல்லாவற்றையும் எடுத்துக்கொண்டு, கானான் தேசத்தில் இருக்கிற தன் தகப்பனாகிய ஈசாக்கிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[46. And Jacob said unto his brethren, Gather stones; and they took stones, and made an heap: and they did eat there upon the heap.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10787,51 +12490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லாபான், தன் ஆடுகளை மயிர்கத்தரிக்கப் போயிருந்தான்; அந்தச் சமயத்திலே ராகேல் தன் தகப்பனுடைய சொரூபங்களைத் திருடிக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[46. And Jacob said unto his brethren, Gather stones; and they took stones, and made an heap: and they did eat there upon the heap.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10896,51 +12599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லாபான், தன் ஆடுகளை மயிர்கத்தரிக்கப் போயிருந்தான்; அந்தச் சமயத்திலே ராகேல் தன் தகப்பனுடைய சொரூபங்களைத் திருடிக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[47. And Laban called it Jegarsahadutha: but Jacob called it Galeed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11005,51 +12708,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யாக்கோபு தான் ஓடிப்போகிறதைச் சீரியனாகிய லாபானுக்கு அறிவியாமல், திருட்டளவாய்ப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[48. And Laban said, This heap is a witness between me and you this day. Therefore was the name of it called Galeed;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And Laban said, This heap is a witness between me and you this day. Therefore was the name of it called Galeed;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And Mizpah; for he said, The LORD watch between me and you, when we are absent one from another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11084,51 +13005,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732721" r:id="rId1"/>
+    <p:sldLayoutId id="2481563690" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11136,58 +13057,178 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11892,50 +13933,66 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12040,51 +14097,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब लाबान याकूब से कहने लगा, तू ने यह क्या किया, कि मेरे पास से चोरी से चला आया, और मेरी बेटियों]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: உங்கள் தகப்பனுடைய முகம் நேற்று முந்தைநாள் இருந்ததுபோல இருக்கவில்லையென்று எனக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களையல்லாமல் வேறே ஸ்திரீகளை விவாகம்பண்ணினாயானால், கர்த்தர் எனக்கும் உனக்கும் நடுநின்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்காணிக்கக்கடவர்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. நம்முடனே ஒருவரும் இல்லை; பார், தேவனே எனக்கும் உனக்கும் சாட்சி என்று சொன்னபடியால், அது மிஸ்பா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னும் பேர் பெற்றது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. பின்னும் லாபான் யாக்கோபை நோக்கி: இதோ, இந்தக் குவியலையும் எனக்கும் உனக்கும் நடுவாக நான் நிறுத்தின]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தூணையும் பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. தீங்கு செய்ய நான் இந்தக் குவியலைக் கடந்து உன்னிடத்துக்கு வராதபடிக்கும், நீ இந்தக் குவியலையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்தத் தூணையும் கடந்து என்னிடத்துக்கு வராதபடிக்கும் இந்தக் குவியலும் சாட்சி, இந்தத் தூணும் சாட்சி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. ஆபிரகாமின் தேவனும் நாகோரின் தேவனும் அவர்கள் பிதாக்களின் தேவனுமாயிருக்கிறவர் நமக்குள்ளே நடுநின்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயந்தீர்ப்பாராக என்றான். அப்பொழுது யாக்கோபு தன் தகப்பனாகிய ஈசாக்கின் பயபக்திக்குரியவர்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +15549,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को ऐसा ले आया, जैसा कोई तलवार के बल से बन्दी बनाए गए?]]></a:t>
+              <a:t><![CDATA[தோன்றுகிறது; ஆனாலும் என் தகப்பனுடைய தேவன் என்னோடேகூட இருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆணையிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. பின்பு யாக்கோபு மலையின்மேல் பலியிட்டு, போஜனம்பண்ணும்படி தன் சகோதரரை அழைத்தான்; அப்படியே அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போஜனம்பண்ணி மலையிலே இராத்தங்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. லாபான் அதிகாலமே எழுந்திருந்து, தன் குமாரரையும் தன் குமாரத்திகளையும் முத்தஞ்செய்து, அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசீர்வதித்தான். பின்பு லாபான் புறப்பட்டு, தன் இடத்துக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. तू क्यों चुपके से भाग आया, और मुझ से बिना कुछ कहे मेरे पास से चोरी से चला आया; नहीं तो मैं तुझे]]></a:t>
+              <a:t><![CDATA[6. என்னால் இயன்றமட்டும் நான் உங்கள் தகப்பனுக்கு ஊழியஞ்செய்தேன் என்று நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आनन्द के साथ मृदंग और वीणा बजवाते, और गीत गवाते विदा करता?]]></a:t>
+              <a:t><![CDATA[7. உங்கள் தகப்பனோ, என்னை வஞ்சித்து, என் சம்பளத்தைப் பத்துமுறை மாற்றினான்; ஆனாலும் அவன் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. तू ने तो मुझे अपने बेटे बेटियों को चूमने तक न दिया? तू ने मूर्खता की है।]]></a:t>
+              <a:t><![CDATA[தீங்குசெய்ய தேவன் அவனுக்கு இடங்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. तुम लोगों की हानि करने की शक्ति मेरे हाथ में तो है; पर तुम्हारे पिता के परमेश्वर ने मुझ से बीती]]></a:t>
+              <a:t><![CDATA[8. புள்ளியுள்ளவைகள் உன் சம்பளமாயிருக்கும் என்று அவன் சொன்னபோது, ஆடுகளெல்லாம் புள்ளியுள்ள குட்டிகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुई रात में कहा, सावधान रह, याकूब से न तो भला कहना और न बुरा।]]></a:t>
+              <a:t><![CDATA[போட்டது; கலப்பு நிறமானவைகள் உன் சம்பளமாயிருக்கும் என்று அவன் சொன்னபோது, ஆடுகளெல்லாம் கலப்புநிறக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. भला अब तू अपने पिता के घर का बड़ा अभिलाषी हो कर चला आया तो चला आया, पर मेरे देवताओं को तू क्यों]]></a:t>
+              <a:t><![CDATA[குட்டிகளைப் போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चुरा ले आया है?]]></a:t>
+              <a:t><![CDATA[9. இவ்விதமாய் தேவன் உங்கள் தகப்பனுடைய ஆடுகளை எடுத்து, எனக்குத் தந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. याकूब ने लाबान को उत्तर दिया, मैं यह सोचकर डर गया था: कि कहीं तू अपनी बेटियों को मुझ से छीन न]]></a:t>
+              <a:t><![CDATA[10. ஆடுகள் பொலியும் காலத்திலே நான் கண்ட சொப்பனத்தில் என் கண்களை ஏறெடுத்துப் பார்க்கும்போது, ஆடுகளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. वह अपना सब कुछ ले कर भागा: और महानद के पार उतर कर अपना मुंह गिलाद के पहाड़ी देश की ओर किया॥]]></a:t>
+              <a:t><![CDATA[1. பின்பு, லாபானுடைய குமாரர்: எங்கள் தகப்பனுக்கு உண்டானவைகள் யாவையும் யாக்கோபு எடுத்துக் கொண்டான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले।]]></a:t>
+              <a:t><![CDATA[பொலியும் கடாக்கள் கலப்பு நிறமும் புள்ளியும் வரியும் உள்ளவைகளாகக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. जिस किसी के पास तू अपने देवताओं को पाए, सो जीता न बचेगा। मेरे पास तेरा जो कुछ निकले, सो]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் தேவதூதன் ஒருவர் சொப்பனத்தில் யாக்கோபே என்றார்; இதோ, இருக்கிறேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भाई-बन्धुओं के साम्हने पहिचान कर ले ले। क्योंकि याकूब न जानता था कि राहेल गृहदेवताओं को चुरा ले आई]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர்: உன் கண்களை ஏறெடுத்துப்பார்; ஆடுகளோடே பொலியும் கடாக்களெல்லாம் கலப்புநிறமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[புள்ளியும் வரியுமுள்ளவைகளாய் இருக்கிறது; லாபான் உனக்குச் செய்கிற யாவையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. यह सुनकर लाबान, याकूब और लिआ: और दोनों दासियों के तम्बुओं मे गया; और कुछ न मिला। तब लिआ: के]]></a:t>
+              <a:t><![CDATA[13. நீ தூணுக்கு அபிஷேகம் செய்து, எனக்கு ஒரு பொருத்தனையைப் பண்ணின பெத்தேலிலே உனக்குத் தரிசனமான தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तम्बू में से निकल कर राहेल के तम्बू में गया।]]></a:t>
+              <a:t><![CDATA[நானே; இப்பொழுது நீ எழுந்து, இந்தத் தேசத்தைவிட்டுப் புறப்பட்டு, உன் இனத்தாரிருக்கிற தேசத்திற்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. राहेल तो गृहदेवताओं को ऊंट की काठी में रखके उन पर बैठी थी। सो लाबान ने उसके सारे तम्बू में]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போ என்று சொன்னார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टटोलने पर भी उन्हें न पाया।]]></a:t>
+              <a:t><![CDATA[14. அதற்கு ராகேலும் லேயாளும்: எங்கள் தகப்பன் வீட்டில் இனி எங்களுக்குப் பங்கும் சுதந்தரமும் உண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. राहेल ने अपने पिता से कहा, हे मेरे प्रभु; इस से अप्रसन्न न हो, कि मैं तेरे साम्हने नहीं उठी;]]></a:t>
+              <a:t><![CDATA[15. அவரால் நாங்கள் அந்நியராய் எண்ணப்படவில்லையா? அவர் எங்களை விற்று, எங்கள் பணத்தையும் வாயிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि मैं स्त्रीधर्म से हूं। सो उसके ढूंढ़ ढांढ़ करने पर भी गृहदेवता उसको न मिले।]]></a:t>
+              <a:t><![CDATA[போட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तीसरे दिन लाबान को समाचार मिला, कि याकूब भाग गया है।]]></a:t>
+              <a:t><![CDATA[என்றும், எங்கள் தகப்பனுடைய பொருளினாலே இந்தச் செல்வத்தையெல்லாம் அடைந்தான் என்றும் சொன்ன வார்த்தைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. तब याकूब क्रोधित हो कर लाबान से झगड़ने लगा, और कहा, मेरा क्या अपराध है? मेरा क्या पाप है, कि तू]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் தேவன் எங்கள் தகப்பனிடத்திலிருந்து எடுத்த ஐசுவரியம் எல்லாம் நமக்கும் நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने इतना क्रोधित हो कर मेरा पीछा किया है?]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளுக்கும் உரியது; இப்படியிருக்க, தேவன் உமக்குச் சொன்னபடியெல்லாம் செய்யும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +19245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. तू ने जो मेरी सारी सामग्री को टटोल कर देखा, सो तुझ को सारी सामग्री में से क्या मिला? कुछ मिला हो]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது யாக்கோபு எழுந்து, தன் பிள்ளைகளையும் தன் மனைவிகளையும் ஒட்டகங்களின்மேல் ஏற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +19377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो उसको यहां अपने और मेरे भाइयों के सामहने रख दे, और वे हम दोनों के बीच न्याय करें।]]></a:t>
+              <a:t><![CDATA[18. தான் பதான் அராமிலே சம்பாதித்த மிருகஜீவன்களாகிய மந்தைகள் அனைத்தையும் தன் பொருள்கள் எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. इन बीस वर्षों से मैं तेरे पास रहा; उन में न तो तेरी भेड़-बकरियों के गर्भ गिरे, और न तेरे मेढ़ों]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு, கானான் தேசத்தில் இருக்கிற தன் தகப்பனாகிய ஈசாக்கிடத்துக்குப் போகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का मांस मैं ने कभी खाया।]]></a:t>
+              <a:t><![CDATA[19. லாபான், தன் ஆடுகளை மயிர்கத்தரிக்கப் போயிருந்தான்; அந்தச் சமயத்திலே ராகேல் தன் தகப்பனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. जिसे बनैले जन्तुओं ने फाड़ डाला उसको मैं तेरे पास न लाता था, उसकी हानि मैं ही उठाता था; चाहे दिन]]></a:t>
+              <a:t><![CDATA[சொரூபங்களைத் திருடிக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +19905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को चोरी जाता चाहे रात को, तू मुझ ही से उसको ले लेता था।]]></a:t>
+              <a:t><![CDATA[20. யாக்கோபு தான் ஓடிப்போகிறதைச் சீரியனாகிய லாபானுக்கு அறிவியாமல், திருட்டளவாய்ப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +20037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. मेरी तो यह दशा थी, कि दिन को तो घाम और रात को पाला मुझे खा गया; और नीन्द मेरी आंखों से भाग जाती]]></a:t>
+              <a:t><![CDATA[21. இப்படியே அவன் தனக்கு உண்டானவைகளையெல்லாம் எடுத்துக்கொண்டு, ஆற்றைக் கடந்து, கீலேயாத் மலையை நோக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +20169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थी।]]></a:t>
+              <a:t><![CDATA[ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +20301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. सो उसने अपने भाइयों को साथ ले कर उसका सात दिन तक पीछा किया, और गिलाद के पहाड़ी देश में उसको जा]]></a:t>
+              <a:t><![CDATA[யாக்கோபு கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +20433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. बीस वर्ष तक मैं तेरे घर में रहो; चौदह वर्ष तो मैं ने तेरी दोनो बेटियों के लिये, और छ: वर्ष तेरी]]></a:t>
+              <a:t><![CDATA[22. யாக்கோபு ஓடிப்போனது மூன்றாம் நாளிலே லாபானுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +20565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भेड़-बकरियों के लिये सेवा की: और तू ने मेरी मजदूरी को दस बार बदल डाला।]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவன், தன் சகோதரரைக் கூட்டிக்கொண்டு, ஏழுநாள் பிரயாணபரியந்தம் அவனைத் தொடர்ந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +20697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. मेरे पिता का परमेश्वर अर्थात इब्राहीम का परमेश्वर, जिसका भय इसहाक भी मानता है, यदि मेरी ओर न]]></a:t>
+              <a:t><![CDATA[கீலேயாத் மலையிலே அவனைக் கண்டுபிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +20829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होता, तो निश्चय तू अब मुझे छूछे हाथ जाने देता। मेरे दु:ख और मेरे हाथों के परिश्रम को देखकर परमेश्वर]]></a:t>
+              <a:t><![CDATA[24. அன்று ராத்திரி தேவன் சீரியா தேசத்தானாகிய லாபானுக்குச் சொப்பனத்தில் தோன்றி: நீ யாக்கோபோடே நன்மையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +20961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने बीती हुई रात में तुझे डपटा।]]></a:t>
+              <a:t><![CDATA[அன்றித் தீமை ஒன்றும் பேசாதபடிக்கு எச்சரிக்கையாயிரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +21093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. लाबान ले याकूब से कहा, ये बेटियों तो मेरी ही हैं, और ये पुत्र भी मेरे ही हैं, और ये भेड़-बकरियां]]></a:t>
+              <a:t><![CDATA[25. லாபான் யாக்கோபினிடத்தில் வந்தான்; யாக்கோபு மலையிலே தன் கூடாரத்தைப் போட்டிருந்தான்; லாபானும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +21225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी मेरी ही हैं, और जो कुछ तुझे देख पड़ता है सो सब मेरा ही है: और अब मैं अपनी इन बेटियों वा इनके]]></a:t>
+              <a:t><![CDATA[சகோதரரோடேகூடக் கீலேயாத் மலையிலே கூடாரம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +21357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सन्तान से क्या कर सकता हूं?]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது லாபான் யாக்கோபை நோக்கி: நீ திருட்டளவாய்ப் புறப்பட்டு, என் குமாரத்திகளை யுத்தத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +21489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. अब आ मैं और तू दोनों आपस में वाचा बान्धें, और वह मेरे और तेरे बीच साक्षी ठहरी रहे।]]></a:t>
+              <a:t><![CDATA[பிடித்த சிறைகளைப்போலக் கொண்டுவந்தது என்ன செய்கை?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +21621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. तब याकूब ने एक पत्थर ले कर उसका खम्भा खड़ा किया।]]></a:t>
+              <a:t><![CDATA[27. நீ ஓடிப்போவதை மறைத்து, எனக்கு அறிவியாமல், திருட்டளவாய் என்னிடத்திலிருந்து வந்துவிட்டது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +21753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पकड़ा।]]></a:t>
+              <a:t><![CDATA[2. லாபானின் முகத்தை யாக்கோபு பார்த்தபோது, அது நேற்று முந்தைநாள் இருந்ததுபோல் இராமல் வேறுபட்டிருக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +21885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. तब याकूब ने अपने भाई-बन्धुओं से कहा, पत्थर इकट्ठा करो; यह सुन कर उन्होंने पत्थर इकट्ठा करके एक]]></a:t>
+              <a:t><![CDATA[நான் உன்னைச் சந்தோஷமாய், சங்கீதம் மேளதாளம் கின்னரமுழக்கத்துடனே அனுப்புவேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +22017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ढेर लगाया और वहीं ढेर के पास उन्होंने भोजन किया।]]></a:t>
+              <a:t><![CDATA[28. என் பிள்ளைகளையும் என் குமாரத்திகளையும் நான் முத்தஞ்செய்ய விடாமல் போனதென்ன? இந்தச் செய்கையை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +22149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. उस ढेर का नाम लाबान ने तो यज्र सहादुया, पर याकूब ने जिलियाद रखा।]]></a:t>
+              <a:t><![CDATA[மதியில்லாமல் செய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +22281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. लाबान ने कहा, कि यह ढेर आज से मेरे और तेरे बीच साक्षी रहेगा। इस कारण उसका नाम जिलियाद रखा गया,]]></a:t>
+              <a:t><![CDATA[29. உங்களுக்குப் பொல்லாப்புச் செய்ய எனக்கு வல்லமையுண்டு; ஆகிலும் உங்கள் தகப்பனுடைய தேவன் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +22413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. और मिजपा भी; क्योंकि उसने कहा, कि जब हम उस दूसरे से दूर रहें तब यहोवा मेरी और तेरी देखभाल करता]]></a:t>
+              <a:t><![CDATA[யாக்கோபோடே நன்மையே அன்றித் தீமை ஒன்றும் பேசாதபடிக்கு எச்சரிக்கையாயிரு என்று நேற்று ராத்திரி என்னோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +22545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहे।]]></a:t>
+              <a:t><![CDATA[சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +22677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. यदि तू मेरी बेटियों को दु:ख दे, वा उनके सिवाय और स्त्रियां ब्याह ले, तो हमारे साथ कोई मनुष्य तो]]></a:t>
+              <a:t><![CDATA[30. இப்பொழுதும் உன் தகப்பனுடைய வீட்டின்மேலுள்ள வாஞ்சையினால் புறப்பட்டுப்போகிறதானால் போகலாம், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +22809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न रहेगा; पर देख मेरे तेरे बीच में परमेश्वर साक्षी रहेगा।]]></a:t>
+              <a:t><![CDATA[தெய்வங்களை ஏன் திருடிக்கொண்டுபோகிறாய் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +22941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. फिर लाबान ने याकूब से कहा, इस ढेर को देख और इस खम्भे को भी देख, जिन को मैं ने अपने और तेरे बीच]]></a:t>
+              <a:t><![CDATA[31. யாக்கோபு லாபானுக்குப் பிரதியுத்தரமாக: உம்முடைய குமாரத்திகளைப் பலாத்காரமாய்ப் பிடித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +23073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में खड़ा किया है।]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொள்வீர் என்று நான் அஞ்சினதினாலே இப்படி வந்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +23205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब परमेश्वर ने रात के स्वप्न में आरामी लाबान के पास आकर कहा, सावधान रह, तू याकूब से न तो भला]]></a:t>
+              <a:t><![CDATA[கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +23337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. यह ढेर और यह खम्भा दोनों इस बात के साक्षी रहें, कि हानि करने की मनसा से न तो मैं इस ढेर को लांघ]]></a:t>
+              <a:t><![CDATA[32. ஆனாலும் யாரிடத்தில் உம்முடைய தெய்வங்களைக் கண்டுபிடிக்கிறீரோ, அவனை உயிரோடே விடவேண்டாம்; உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +23469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर तेरे पास जाऊंगा, न तू इस ढेर और इस खम्भे को लांघ कर मेरे पास आएगा।]]></a:t>
+              <a:t><![CDATA[பொருள்கள் ஏதாவது என் வசத்தில் உண்டானால் நீர் அதை நம்முடைய சகோதரருக்கு முன்பாகப் பரிசோதித்தறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +23601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. इब्राहीम और नाहोर और उनके पिता; तीनों का जो परमेश्वर है, सो हम दोनो के बीच न्याय करे। तब याकूब]]></a:t>
+              <a:t><![CDATA[அதை எடுத்துக்கொள்ளும் என்றான். ராகேல் அவைகளைத் திருடிக்கொண்டுவந்ததை யாக்கோபு அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +23733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने उसकी शपथ खाई जिसका भय उसका पिता इसहाक मानता था।]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது லாபான் யாக்கோபின் கூடாரத்திலும், லேயாளின் கூடாரத்திலும், இரண்டு வேலைக்காரிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +23865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. और याकूब ने उस पहाड़ पर मेलबलि चढ़ाया, और अपने भाई-बन्धुओं को भोजन करने के लिये बुलाया, सो]]></a:t>
+              <a:t><![CDATA[கூடாரத்திலும் பிரவேசித்துப் பார்த்தும் ஒன்றும் கண்டுபிடிக்கவில்லை; பின்பு, லேயாளின் கூடாரத்தைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +23997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्होंने भोजन करके पहाड़ पर रात बिताई।]]></a:t>
+              <a:t><![CDATA[ராகேலின் கூடாரத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +24129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. बिहान को लाबान तड़के उठा, और अपने बेटे बेटियों को चूम कर और आशीर्वाद देकर चल दिया, और अपने स्थान]]></a:t>
+              <a:t><![CDATA[34. ராகேல் அந்தச் சுரூபங்களை எடுத்து, ஒட்டகச் சேணத்தின்கீழ் வைத்து, அதின்மேல் உட்கார்ந்திருந்தாள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +24261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को लौट गया।]]></a:t>
+              <a:t><![CDATA[லாபான் கூடாரம் எங்கும் தடவிப்பார்த்தும், அவைகளைக் கண்டுபிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +24393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर लाबान के पुत्रों की ये बातें याकूब के सुनने में आई, कि याकूब ने हमारे पिता का सब कुछ छीन लिया]]></a:t>
+              <a:t><![CDATA[35. அவள் தன் தகப்பனை நோக்கி: என் ஆண்டவனாகிய உமக்கு முன்பாக நான் எழுந்திராததைக்குறித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +24525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, और हमारे पिता के धन के कारण उसकी यह प्रतिष्ठा है।]]></a:t>
+              <a:t><![CDATA[கோபங்கொள்ளவேண்டாம்; ஸ்திரீகளுக்குள்ள வழிபாடு எனக்கு உண்டாயிருக்கிறது என்றாள்; அப்படியே அவன் அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +24657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहना और न बुरा।]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் யாக்கோபை நோக்கி: உன் பிதாக்களுடைய தேசத்திற்கும் உன் இனத்தாரிடத்திற்கும் நீ திரும்பிப்போ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +24789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और याकूब ने लाबान के मुखड़े पर दृष्टि की और ताड़ लिया, कि वह उसके प्रति पहले के समान नहीं है।]]></a:t>
+              <a:t><![CDATA[சுரூபங்களைத் தேடியும் கண்டுபிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +24921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब यहोवा ने याकूब से कहा, अपने पितरों के देश और अपनी जन्मभूमि को लौट जा, और मैं तेरे संग रहूंगा।]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது யாக்கோபுக்குக் கோபம் எழும்பி, லாபானோடே வாக்குவாதம்பண்ணி: நீர் என்னை இவ்வளவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +25053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब याकूब ने राहेल और लिआ: को, मैदान में अपनी भेड़-बकरियों के पास, बुलवा कर कहा,]]></a:t>
+              <a:t><![CDATA[உக்கிரமாய்த் தொடர்ந்துவரும்படிக்கு நான் செய்த தப்பிதம் என்ன? நான் செய்த துரோகம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +25185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तुम्हारे पिता के मुखड़े से मुझे समझ पड़ता है, कि वह तो मुझे पहिले की नाईं अब नहीं देखता; पर मेरे]]></a:t>
+              <a:t><![CDATA[37. என் தட்டுமுட்டுகளையெல்லாம் தடவிப்பார்த்தீரே; உம்முடைய வீட்டுத் தட்டுமுட்டுகளில் என்னத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +25317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता का परमेश्वर मेरे संग है।]]></a:t>
+              <a:t><![CDATA[கண்டுபிடித்தீர்? அதை என்னுடைய சகோதரருக்கும் உம்முடைய சகோதரருக்கும் முன்பாக இங்கே வையும்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +25449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और तुम भी जानती हो, कि मैं ने तुम्हारे पिता की सेवा शक्ति भर की है।]]></a:t>
+              <a:t><![CDATA[எனக்கும் உமக்கும் நடுத்தீர்க்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +25581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और तुम्हारे पिता ने मुझ से छल करके मेरी मजदूरी को दस बार बदल दिया; परन्तु परमेश्वर ने उसको मेरी]]></a:t>
+              <a:t><![CDATA[38. இந்த இருபது வருஷகாலமாய் நான் உம்மிடத்தில் இருந்தேன்; உம்முடைய செம்மறியாடுகளும் வெள்ளாடுகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +25713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हानि करने नहीं दिया।]]></a:t>
+              <a:t><![CDATA[சினையழியவில்லை; உம்முடைய மந்தைகளின் கடாக்களை நான் தின்னவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +25845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जब उसने कहा, कि चित्तीवाले बच्चे तेरी मजदूरी ठहरेंगे, तब सब भेड़-बकरियां चित्तीवाले ही जनने लगीं,]]></a:t>
+              <a:t><![CDATA[39. பீறுண்டதை நான் உம்மிடத்துக்குக் கொண்டுவராமல், அதற்காக நான் உத்தரவாதம்பண்ணினேன்; பகலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +25977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और जब उसने कहा, कि धारीवाले बच्चे तेरी मजदूरी ठहरेंगे, तब सब भेड़-बकरियां धारीवाले जनने लगीं।]]></a:t>
+              <a:t><![CDATA[களவுபோனதையும், இரவில் களவுபோனதையும் என் கையில் கேட்டு வாங்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +26109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और लाबान याकूब के पास पहुंच गया, याकूब तो अपना तम्बू गिलाद नाम पहाड़ी देश में खड़ा किए पड़ा था:]]></a:t>
+              <a:t><![CDATA[நான் உன்னோடேகூட இருப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +26241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. इस रीति से परमेश्वर ने तुम्हारे पिता के पशु ले कर मुझ को दे दिए।]]></a:t>
+              <a:t><![CDATA[40. பகலிலே வெயிலும் இரவிலே குளிரும் என்னைப் பட்சித்தது; நித்திரை என் கண்களுக்குத் தூரமாயிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +26373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. भेड़-बकरियोंके गाभिन होने के समय मैं ने स्वप्न में क्या देखा, कि जो बकरे बकरियों पर चढ़ रहे हैं,]]></a:t>
+              <a:t><![CDATA[இவ்விதமாய்ப் பாடுபட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +26505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सो धारीवाले, चित्तीवाले, और धब्बेवाले है।]]></a:t>
+              <a:t><![CDATA[41. இந்த இருபது வருஷகாலம் உம்முடைய வீட்டிலே இருந்தேன்; பதினாலு வருஷம் உம்முடைய இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +26637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और परमेश्वर के दूत ने स्वप्न में मुझ से कहा, हे याकूब: मैं ने कहा, क्या आज्ञा।]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளுக்காகவும், ஆறு வருஷம் உம்முடைய மந்தைக்காகவும் உம்மிடத்தில் சேவித்தேன்; பத்துமுறை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +26769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. उसने कहा, आंखे उठा कर उन सब बकरों को, जो बकरियों पर चढ़ रहे हैं, देख, कि वे धारीवाले,]]></a:t>
+              <a:t><![CDATA[சம்பளத்தை மாற்றினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +26901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चित्तीवाले, और धब्बेवाले हैं; क्योंकि जो कुछ लाबान तुझ से करता है, सो मैं ने देखा है।]]></a:t>
+              <a:t><![CDATA[42. என் பிதாவின் தேவனாகிய ஆபிரகாமின் தேவனும் ஈசாக்கின் பயபக்திக்குரியவரும் என்னோடிராமற்போனால், நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +27033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. मैं उस बेतेल का ईश्वर हूं, जहां तू ने एक खम्भे पर तेल डाल दिया, और मेरी मन्नत मानी थी: अब चल, इस]]></a:t>
+              <a:t><![CDATA[இப்பொழுது என்னை வெறுமையாய் அனுப்பிவிட்டிருப்பீர்; தேவன் என் சிறுமையையும் என் கைப்பிரயாசத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +27165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश से निकल कर अपनी जन्मभूमि को लौट जा।]]></a:t>
+              <a:t><![CDATA[பார்த்து, நேற்று ராத்திரி உம்மைக் கடிந்துகொண்டார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +27297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब राहेल और लिआ: ने उससे कहा, क्या हमारे पिता के घर में अब भी हमारा कुछ भाग वा अंश बचा है?]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது லாபான் யாக்கோபுக்குப் பிரதியுத்தரமாக: இந்தக் குமாரத்திகள் என் குமாரத்திகள், இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +27429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. क्या हम उसकी दृष्टि में पराये न ठहरीं? देख, उसने हम को तो बेच डाला, और हमारे रूपे को खा बैठा है।]]></a:t>
+              <a:t><![CDATA[பிள்ளைகள் என் பிள்ளைகள், இந்த மந்தை என் மந்தை; நீ காண்கிற யாவும் என்னுடையவைகள்; என் குமாரத்திகளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +27561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और लाबान ने भी अपने भाइयों के साथ अपना तम्बू उसी पहाड़ी देश में खड़ा किया।]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யாக்கோபு, ராகேலையும் லேயாளையும் வெளியிலே தன் மந்தையிடத்தில் அழைப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +27693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. सो परमेश्वर ने हमारे पिता का जितना धन ले लिया है, सो हमारा, और हमारे लड़केबालों का है: अब जो कुछ]]></a:t>
+              <a:t><![CDATA[இவர்களையும், இவர்கள் பெற்ற பிள்ளைகளையும் இன்று நான் என்ன செய்யக்கூடும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +27825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर ने तुझ से कहा सो कर।]]></a:t>
+              <a:t><![CDATA[44. இப்பொழுதும் எனக்கும் உனக்கும் சாட்சியாயிருக்கும் பொருட்டு, நீயும் நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +27957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब याकूब ने अपने लड़के बालों और स्त्रियों को ऊंटों पर चढ़ाया;]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைபண்ணிக்கொள்ளக்கடவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +28089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और जितने पशुओं को वह पद्दनराम में इकट्ठा करके धनाढय हो गया था, सब को कनान में अपने पिता इसहाक के]]></a:t>
+              <a:t><![CDATA[45. அப்பொழுது யாக்கோபு ஒரு கல்லை எடுத்து, அதைத் தூணாக நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +28221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पास जाने की मनसा से, साथ ले गया।]]></a:t>
+              <a:t><![CDATA[46. பின்னும் யாக்கோபு தன் சகோதரரைப் பார்த்து, கற்களைக் குவியலாகச் சேருங்கள் என்றான்; அவர்கள் கற்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +28353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. लाबान तो अपनी भेड़ों का ऊन कतरने के लिये चला गया था। और राहेल अपने पिता के गृहदेवताओं को चुरा ले]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுவந்து, ஒரு குவியலாக்கி, அந்தக் குவியலின்மேல் போஜனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +28485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गई।]]></a:t>
+              <a:t><![CDATA[47. லாபான் அதற்கு ஜெகர்சகதூதா என்று பேரிட்டான்; யாக்கோபு அதற்குக் கலயெத் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +28617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. सो याकूब लाबान अरामी के पास से चोरी से चला गया, उसको न बताया कि मैं भागा जाता हूं।]]></a:t>
+              <a:t><![CDATA[48. இந்தக் குவியல் இன்று எனக்கும் உனக்கும் சாட்சி என்று லாபான் சொன்னபடியினாலே, அதின் பெயர் கலயெத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24640,92 +28677,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. அல்லாமலும் அவன்: நாம் ஒருவரை ஒருவர் விட்டு மறைந்தபின், நீ என் குமாரத்திகளைத் துயரப்படுத்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24751,51 +29052,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24926,51 +29227,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>97</Slides>
+  <Slides>114</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>