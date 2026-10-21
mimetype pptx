--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -95,50 +95,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +195,62 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +400,65 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது யாக்கோபு மிகவும் பயந்து, வியாகுலப்பட்டு, தன்னிடத்திலிருந்த ஜனங்களையும் ஆடுமாடுகளையும் ஒட்டகங்களையும் இரண்டு பகுதியாகப் பிரித்து:]]></a:t>
+              <a:t><![CDATA[5. And I have oxen, and asses, flocks, and male servants, and female servants: and I have sent to tell my lord, that I may find grace in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And I have oxen, and asses, flocks, and male servants, and female servants: and I have sent to tell my lord, that I may find grace in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And I have oxen, and asses, flocks, and male servants, and female servants: and I have sent to tell my lord, that I may find grace in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய் இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
+              <a:t><![CDATA[6. And the messengers returned to Jacob, saying, We came to your brother Esau, and also he comes to meet you, and four hundred men with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய் இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
+              <a:t><![CDATA[6. And the messengers returned to Jacob, saying, We came to your brother Esau, and also he comes to meet you, and four hundred men with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும் பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
+              <a:t><![CDATA[7. Then Jacob was greatly afraid and distressed: and he divided the people that was with him, and the flocks, and herds, and the camels, into two bands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும் பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
+              <a:t><![CDATA[7. Then Jacob was greatly afraid and distressed: and he divided the people that was with him, and the flocks, and herds, and the camels, into two bands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும் தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. And said, If Esau come to the one company, and strike it, then the other company which is left shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும் தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. And said, If Esau come to the one company, and strike it, then the other company which is left shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும் பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Jacob said, O God of my father Abraham, and God of my father Isaac, the LORD which said unto me, Return unto your country, and to your kindred, and I will deal well with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபு பிரயாணம்பண்ணுகையில், தேவதூதர்கள் அவனைச் சந்தித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Jacob went on his way, and the angels of God met him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும் பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Jacob said, O God of my father Abraham, and God of my father Isaac, the LORD which said unto me, Return unto your country, and to your kindred, and I will deal well with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்று ராத்திரி அவன் அங்கே தங்கி, தன் கைக்கு உதவினவைகளிலே தன் சகோதரனாகிய ஏசாவுக்கு வெகுமானமாக,]]></a:t>
+              <a:t><![CDATA[9. And Jacob said, O God of my father Abraham, and God of my father Isaac, the LORD which said unto me, Return unto your country, and to your kindred, and I will deal well with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இருநூறு வெள்ளாடுகளையும், இருபது வெள்ளாட்டுக் கடாக்களையும், இருநூறு செம்மறியாடுகளையும், இருபது ஆட்டுக்கடாக்களையும்,]]></a:t>
+              <a:t><![CDATA[10. I am not worthy of the least of all the mercies, and of all the truth, which you have showed unto your servant; for with my staff I passed over this Jordan; and now I am become two bands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக் காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
+              <a:t><![CDATA[10. I am not worthy of the least of all the mercies, and of all the truth, which you have showed unto your servant; for with my staff I passed over this Jordan; and now I am become two bands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக் காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
+              <a:t><![CDATA[10. I am not worthy of the least of all the mercies, and of all the truth, which you have showed unto your servant; for with my staff I passed over this Jordan; and now I am become two bands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வேலைக்காரர் கையில் ஒவ்வொரு மந்தையைத் தனித்தனியாக ஒப்புவித்து, நீங்கள் மந்தை மந்தைக்கு முன்னும் பின்னுமாக இடம் விட்டு எனக்கு முன்னாக ஓட்டிக்கொண்டுபோங்கள் என்று தன் வேலைக்காரருக்குச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. Deliver me, I pray you, from the hand of my brother, from the hand of Esau: for I fear him, lest he will come and strike me, and the mother with the children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்? உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[11. Deliver me, I pray you, from the hand of my brother, from the hand of Esau: for I fear him, lest he will come and strike me, and the mother with the children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்? உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[12. And you said, I will surely do you good, and make your seed as the sand of the sea, which cannot be numbered for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ, அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And you said, I will surely do you good, and make your seed as the sand of the sea, which cannot be numbered for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ, அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he lodged there that same night; and took of that which came to his hand a present for Esau his brother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாக்கோபு அவர்களைக் கண்டபோது: இது தேவனுடைய சேனை என்று சொல்லி, அந்த ஸ்தலத்திற்கு மக்னாயீம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And when Jacob saw them, he said, This is God's host: and he called the name of that place Mahanaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும் ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. Two hundred she goats, and twenty he goats, two hundred ewes, and twenty rams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும் ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. Two hundred she goats, and twenty he goats, two hundred ewes, and twenty rams,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Thirty milk giving camels with their colts, forty cattle, and ten bulls, twenty she asses, and ten foals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Thirty milk giving camels with their colts, forty cattle, and ten bulls, twenty she asses, and ten foals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப்படியே வெகுமதி அவனுக்குமுன் போயிற்று; அவனோ அன்று ராத்திரி பாளயத்திலே தங்கி,]]></a:t>
+              <a:t><![CDATA[16. And he delivered them into the hand of his servants, every drove by themselves; and said unto his servants, Pass over before me, and put a space between drove and drove.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And he delivered them into the hand of his servants, every drove by themselves; and said unto his servants, Pass over before me, and put a space between drove and drove.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And he commanded the foremost, saying, When Esau my brother meet you, and asks you, saying, Whose are you? and where go you? and whose are these before you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களையும் சேர்த்து, ஆற்றைக் கடக்கப்பண்ணி, தனக்கு உண்டான யாவையும் அக்கரைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[17. And he commanded the foremost, saying, When Esau my brother meet you, and asks you, saying, Whose are you? and where go you? and whose are these before you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யாக்கோபு பிந்தித் தரித்திருந்தான்; அப்பொழுது ஒரு புருஷன் பொழுது விடியுமளவும் அவனுடனே போராடி,]]></a:t>
+              <a:t><![CDATA[18. Then you shall say, They be your servant Jacob's; it is a present sent unto my lord Esau: and, behold, also he is behind us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில் யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
+              <a:t><![CDATA[18. Then you shall say, They be your servant Jacob's; it is a present sent unto my lord Esau: and, behold, also he is behind us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, யாக்கோபு ஏதோம் சீமையாகிய சேயீர் தேசத்திலிருக்கிற தன் சகோதரனாகிய ஏசாவினிடத்துக்குப் போகும்படி ஆட்களை அழைப்பித்து:]]></a:t>
+              <a:t><![CDATA[2. And when Jacob saw them, he said, This is God's host: and he called the name of that place Mahanaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில் யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
+              <a:t><![CDATA[19. And so commanded he the second, and the third, and all that followed the droves, saying, On this manner shall all of you speak unto Esau, when all of you find him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய உம்மைப் போகவிடேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And so commanded he the second, and the third, and all that followed the droves, saying, On this manner shall all of you speak unto Esau, when all of you find him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய உம்மைப் போகவிடேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And say all of you moreover, Behold, your servant Jacob is behind us. For he said, I will appease him with the present that goes before me, and afterward I will see his face; possibly he will accept of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவர்: உன் பேர் என்ன என்று கேட்டார்; யாக்கோபு என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And say all of you moreover, Behold, your servant Jacob is behind us. For he said, I will appease him with the present that goes before me, and afterward I will see his face; possibly he will accept of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும் போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And say all of you moreover, Behold, your servant Jacob is behind us. For he said, I will appease him with the present that goes before me, and afterward I will see his face; possibly he will accept of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும் போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
+              <a:t><![CDATA[21. So went the present over before him: and himself lodged that night in the company.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யாக்கோபு: உம்முடைய நாமத்தை எனக்கு அறிவிக்கவேண்டும் என்று கேட்டான்; அதற்கு அவர்: நீ என் நாமத்தைக் கேட்பானேன் என்று சொல்லி, அங்கே அவனை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[22. And he rose up that night, and took his two wives, and his two female servants, and his eleven sons, and passed over the ford Jabbok.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது யாக்கோபு: உம்முடைய நாமத்தை எனக்கு அறிவிக்கவேண்டும் என்று கேட்டான்; அதற்கு அவர்: நீ என் நாமத்தைக் கேட்பானேன் என்று சொல்லி, அங்கே அவனை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[22. And he rose up that night, and took his two wives, and his two female servants, and his eleven sons, and passed over the ford Jabbok.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு: நான் தேவனை முகமுகமாய்க் கண்டேன், உயிர் தப்பிப் பிழைத்தேன் என்று சொல்லி, அந்த ஸ்தலத்துக்கு பெனியேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[23. And he took them, and sent them over the brook, and sent over that he had.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு: நான் தேவனை முகமுகமாய்க் கண்டேன், உயிர் தப்பிப் பிழைத்தேன் என்று சொல்லி, அந்த ஸ்தலத்துக்கு பெனியேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And Jacob was left alone; and there wrestled a man with him until the breaking of the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் என் ஆண்டவனாகிய ஏசாவினிடத்தில் போய், நான் இதுவரைக்கும் லாபானிடத்தில் தங்கியிருந்தேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[3. And Jacob sent messengers before him to Esau his brother unto the land of Seir, the country of Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் பெனியேலைக் கடந்து போகையில், சூரியன் உதயமாயிற்று; அவன் தொடைச்சுழுக்கினாலே நொண்டி நொண்டி நடந்தான்.]]></a:t>
+              <a:t><![CDATA[25. And when he saw that he prevailed not against him, he touched the hollow of his thigh; and the hollow of Jacob's thigh was out of joint, as he wrestled with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர் யாக்கோபுடைய தொடைச் சந்து நரம்பைத் தொட்டபடியால், இஸ்ரவேல் புத்திரர் இந்நாள்வரைக்கும் தொடைச்சந்து நரம்பைப் புசிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[25. And when he saw that he prevailed not against him, he touched the hollow of his thigh; and the hollow of Jacob's thigh was out of joint, as he wrestled with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5532,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர் யாக்கோபுடைய தொடைச் சந்து நரம்பைத் தொட்டபடியால், இஸ்ரவேல் புத்திரர் இந்நாள்வரைக்கும் தொடைச்சந்து நரம்பைப் புசிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[26. And he said, Let me go, for the day breaks. And he said, I will not let you go, except you bless me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he said, Let me go, for the day breaks. And he said, I will not let you go, except you bless me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And he said unto him, What is your name? And he said, Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he said, Your name shall be called no more Jacob, but Israel: for as a prince have you power with God and with men, and have prevailed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he said, Your name shall be called no more Jacob, but Israel: for as a prince have you power with God and with men, and have prevailed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Jacob asked him, and said, Tell me, I pray you, your name. And he said, Wherefore is it that you do ask after my name? And he blessed him there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Jacob asked him, and said, Tell me, I pray you, your name. And he said, Wherefore is it that you do ask after my name? And he blessed him there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Jacob called the name of the place Peniel: for I have seen God face to face, and my life is preserved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன் என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக அவர்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And Jacob sent messengers before him to Esau his brother unto the land of Seir, the country of Edom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Jacob called the name of the place Peniel: for I have seen God face to face, and my life is preserved.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And as he passed over Penuel the sun rose upon him, and he halted upon his thigh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And as he passed over Penuel the sun rose upon him, and he halted upon his thigh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Therefore the children of Israel eat not of the sinew which shrank, which is upon the hollow of the thigh, unto this day: because he touched the hollow of Jacob's thigh in the sinew that shrank.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Therefore the children of Israel eat not of the sinew which shrank, which is upon the hollow of the thigh, unto this day: because he touched the hollow of Jacob's thigh in the sinew that shrank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன் என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக அவர்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[4. And he commanded them, saying, Thus shall all of you speak unto my lord Esau; Your servant Jacob says thus, I have sojourned with Laban, and stayed there until now:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப் போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he commanded them, saying, Thus shall all of you speak unto my lord Esau; Your servant Jacob says thus, I have sojourned with Laban, and stayed there until now:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப் போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And I have oxen, and asses, flocks, and male servants, and female servants: and I have sent to tell my lord, that I may find grace in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005558" r:id="rId1"/>
+    <p:sldLayoutId id="2481563609" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,54 +7775,150 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6595,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. యాకోబు మిక్కిలి భయపడి తొందరపడి]]></a:t>
+              <a:t><![CDATA[கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఏశావు ఒక గుంపు మీదికి వచ్చి దాని హతము చేసినయెడల మిగిలిన గుంపు తప్పించుకొనిపోవుననుకొని, తనతోనున్న]]></a:t>
+              <a:t><![CDATA[என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులను మందలను పశువులను ఒంటెలను రెండు గుంపులుగా విభాగిం]]></a:t>
+              <a:t><![CDATA[அவர்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అప్పుడు యాకోబునా తండ్రియైన అబ్రాహాము దేవా, నా తండ్రియైన ఇస్సాకు దేవా, నీ దేశమునకు నీ బంధు]]></a:t>
+              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వులయొద్దకు తిరిగి వెళ్లుము, నీకు మేలు చేసెదనని నాతో చెప్పిన యెహోవా,]]></a:t>
+              <a:t><![CDATA[போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. నీవు నీ సేవకునికి చేసిన సమస్తమైన ఉపకారములకును సమస్త సత్యమునకును అపాత్రుడను, ఎట్లనగా నా చేతి]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது யாக்கோபு மிகவும் பயந்து, வியாகுலப்பட்டு, தன்னிடத்திலிருந்த ஜனங்களையும் ஆடுமாடுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కఱ్ఱతో మాత్రమే యీ యొర్దానుదాటితిని; ఇప్పుడు నేను రెండు గుంపులైతిని.]]></a:t>
+              <a:t><![CDATA[ஒட்டகங்களையும் இரண்டு பகுதியாகப் பிரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నా సహో దరుడైన ఏశావు చేతినుండి దయచేసి నన్ను తప్పించుము; అతడు వచ్చి పిల్లలతో తల్లిని, నన్ను]]></a:t>
+              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చంపునేమో అని అతనికి భయపడుచున్నాను.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నీవు నేను నీకు తోడై నిశ్చయముగా మేలు చేయుచు, విస్తారమగుటవలన లెక్కింపలేని సముద్రపు ఇసుకవలె నీ]]></a:t>
+              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యాకోబు తన త్రోవను వెళ్లుచుండగా దేవదూతలు అతనిని ఎదుర్కొనిరి.]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபு பிரயாணம்பண்ணுகையில், தேவதூதர்கள் அவனைச் சந்தித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంతానము విస్త రింపజేయుదునని సెలవిచ్చితివే అనెను.]]></a:t>
+              <a:t><![CDATA[இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అతడు అక్కడ ఆ రాత్రి గడిపి తాను సంపాదించిన దానిలో తన అన్నయైన ఏశావు కొరకు ఒక కానుకను]]></a:t>
+              <a:t><![CDATA[என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అనగా రెండువందల మేకలను ఇరువది మేక పోతులను రెండువందల గొఱ్ఱలను ఇరువది పొట్టేళ్లను]]></a:t>
+              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ముప్పది పాడి ఒంటెలను వాటి పిల్లలను నలుబది ఆవులను పది ఆబోతులను ఇరువది ఆడుగాడిదలను పది గాడిద]]></a:t>
+              <a:t><![CDATA[பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిల్లలను తీసికొని మందమందను వేరు వేరుగా]]></a:t>
+              <a:t><![CDATA[பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. తన దాసులచేతి కప్పగించిమీరు మంద మందకు నడుమ ఎడముంచి నాకంటె ముందుగా సాగిపొండని తన దాసులతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు వారిలో మొదటివానితోనా సహోదరుడైన ఏశావు నిన్ను ఎదుర్కొనినీవెవరివాడవు? ఎక్కడికి]]></a:t>
+              <a:t><![CDATA[தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లుచున్నావు? నీ ముందరనున్నవి యెవరివని నిన్ను అడిగినయెడల]]></a:t>
+              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నీవు ఇవి నీ సేవకుడైన యాకో బువి, ఇది నా ప్రభువైన ఏశావుకొరకు పంపబడిన కానుక; అదిగో అతడు మా వెనుక]]></a:t>
+              <a:t><![CDATA[பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చుచున్నాడని చెప్పుమని ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[13. அன்று ராத்திரி அவன் அங்கே தங்கி, தன் கைக்கு உதவினவைகளிலே தன் சகோதரனாகிய ஏசாவுக்கு வெகுமானமாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. యాకోబు వారిని చూచిఇది దేవుని సేన అని చెప్పి ఆ చోటికి మహనయీము అను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[2. யாக்கோபு அவர்களைக் கண்டபோது: இது தேவனுடைய சேனை என்று சொல்லி, அந்த ஸ்தலத்திற்கு மக்னாயீம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అట్లతడు నేను ముందుగా పంపుచున్న కానుకవలన అతని సమాధానపరచిన తరువాత నేను అతని ముఖము చూచెదను;]]></a:t>
+              <a:t><![CDATA[14. இருநூறு வெள்ளாடுகளையும், இருபது வெள்ளாட்டுக் கடாக்களையும், இருநூறு செம்மறியாடுகளையும், இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అప్పుడతడు ఒకవేళ నన్ను కటా క్షించుననుకొనిమీరు ఏశావును చూచి]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. మీరు ఇదిగో నీ సేవకుడైన యాకోబు మా వెనుక వచ్చుచున్నాడని చెప్ప వలెననియు రెండవవానికిని మూడవవానికిని]]></a:t>
+              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మందల వెంబడి వెళ్లిన వారికందరికిని ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అతడు కానుకను తనకు ముందుగా పంపించి తాను గుంపులో ఆ రాత్రి నిలిచెను.]]></a:t>
+              <a:t><![CDATA[16. வேலைக்காரர் கையில் ஒவ்வொரு மந்தையைத் தனித்தனியாக ஒப்புவித்து, நீங்கள் மந்தை மந்தைக்கு முன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఆ రాత్రి అతడు లేచి తన యిద్దరు భార్యలను తన యిద్దరు దాసీలను తన పదకొండుమంది పిల్లలను తీసికొని]]></a:t>
+              <a:t><![CDATA[பின்னுமாக இடம் விட்டு எனக்கு முன்னாக ஓட்டிக்கொண்டுபோங்கள் என்று தன் வேலைக்காரருக்குச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యబ్బోకు రేవు దాటిపోయెను.]]></a:t>
+              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. యాకోబు వారిని తీసి కొని ఆ యేరు దాటించి తనకు కలిగినదంతయు పంపి వేసెను.]]></a:t>
+              <a:t><![CDATA[உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. యాకోబు ఒక్కడు మిగిలి పోయెను; ఒక నరుడు తెల్లవారు వరకు అతనితో పెనుగులాడెను.]]></a:t>
+              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. తాను అతని గెలువకుండుట చూచి తొడగూటిమీద అతనిని కొట్టెను. అప్పుడతడు ఆయనతో పెనుగులాడుటవలన యాకోబు తొడ]]></a:t>
+              <a:t><![CDATA[அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. యాకోబు ఎదోము దేశమున, అనగా శేయీరు దేశముననున్న తన సహోదరుడైన ఏశావునొద్దకు దూతలను తనకు ముందుగా పంపి]]></a:t>
+              <a:t><![CDATA[பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గూడువసిలెను.]]></a:t>
+              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఆయనతెల్లవారు చున్నది గనుక నన్ను పోనిమ్మనగా అతడునీవు నన్ను ఆశీర్వ దించితేనే గాని నిన్ను]]></a:t>
+              <a:t><![CDATA[ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోనియ్యననెను.]]></a:t>
+              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఆయననీ పేరేమని యడుగగా అతడుయాకోబు అని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అప్పుడు ఆయననీవు దేవునితోను మనుష్యులతోను పోరాడి గెలిచితివి గనుక ఇకమీదట నీ పేరు ఇశ్రాయేలే గాని]]></a:t>
+              <a:t><![CDATA[பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాకోబు అనబడదని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[21. அந்தப்படியே வெகுமதி அவனுக்குமுன் போயிற்று; அவனோ அன்று ராத்திரி பாளயத்திலே தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అప్పుడు యాకోబునీ పేరు దయచేసి తెలుపుమనెను. అందు కాయననీవు ఎందునిమిత్తము నా పేరు అడిగితివని చెప్పి]]></a:t>
+              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అక్కడ అతని నాశీర్వదించెను.]]></a:t>
+              <a:t><![CDATA[பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. యాకోబునేను ముఖా ముఖిగా దేవుని చూచితిని అయినను నా ప్రాణము దక్కినదని ఆ స్థలమునకు పెనూయేలు అను పేరు]]></a:t>
+              <a:t><![CDATA[23. அவர்களையும் சேர்த்து, ஆற்றைக் கடக்கப்பண்ணி, தனக்கு உண்டான யாவையும் அக்கரைப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెట్టెను.]]></a:t>
+              <a:t><![CDATA[24. யாக்கோபு பிந்தித் தரித்திருந்தான்; அப்பொழுது ஒரு புருஷன் பொழுது விடியுமளவும் அவனுடனே போராடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మీరు నా ప్రభువైన ఏశావుతో ఇంతవరకు నేను లాబానునొద్ద నివసించి యుంటిని;]]></a:t>
+              <a:t><![CDATA[3. பின்பு, யாக்கோபு ஏதோம் சீமையாகிய சேயீர் தேசத்திலிருக்கிற தன் சகோதரனாகிய ஏசாவினிடத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అతడు పెనూయేలునుండి సాగిపోయినప్పుడు సూర్యోదయమాయెను; అప్పుడతడు తొడకుంటుచు నడి చెను.]]></a:t>
+              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అందుచేత ఆయన యాకోబు తొడగూటిమీది తుంటినరము కొట్టినందున నేటివరకు ఇశ్రాయేలీయులు తొడ గూటిమీదనున్న]]></a:t>
+              <a:t><![CDATA[யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +14119,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తుంటినరము తినరు.]]></a:t>
+              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உம்மைப் போகவிடேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது அவர்: உன் பேர் என்ன என்று கேட்டார்; யாக்கோபு என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அப்பொழுது யாக்கோபு: உம்முடைய நாமத்தை எனக்கு அறிவிக்கவேண்டும் என்று கேட்டான்; அதற்கு அவர்: நீ என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாமத்தைக் கேட்பானேன் என்று சொல்லி, அங்கே அவனை ஆசீர்வதித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு: நான் தேவனை முகமுகமாய்க் கண்டேன், உயிர் தப்பிப் பிழைத்தேன் என்று சொல்லி, அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నాకు పశువులు గాడిదలు మందలు దాసదాసీజనమును కలరు; నీ కటాక్షము నాయందు కలుగునట్లుగా నా ప్రభువునకిది]]></a:t>
+              <a:t><![CDATA[போகும்படி ஆட்களை அழைப்பித்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தலத்துக்கு பெனியேல் என்று பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவன் பெனியேலைக் கடந்து போகையில், சூரியன் உதயமாயிற்று; அவன் தொடைச்சுழுக்கினாலே நொண்டி நொண்டி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நடந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவர் யாக்கோபுடைய தொடைச் சந்து நரம்பைத் தொட்டபடியால், இஸ்ரவேல் புத்திரர் இந்நாள்வரைக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தொடைச்சந்து நரம்பைப் புசிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెలియచేయనంపితినని నీ సేవకుడైన యాకోబు అనెనని చెప్పుడని వారి కాజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் என் ஆண்டவனாகிய ஏசாவினிடத்தில் போய், நான் இதுவரைக்கும் லாபானிடத்தில் தங்கியிருந்தேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆ దూతలు యాకోబునొద్దకు తిరిగివచ్చిమేము నీ సహోదరుడైన ఏశావునొద్దకు వెళ్లితివిు; అతడు]]></a:t>
+              <a:t><![CDATA[என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాలుగువందలమందితో నిన్ను ఎదుర్కొన వచ్చుచున్నాడని చెప్పగా]]></a:t>
+              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>