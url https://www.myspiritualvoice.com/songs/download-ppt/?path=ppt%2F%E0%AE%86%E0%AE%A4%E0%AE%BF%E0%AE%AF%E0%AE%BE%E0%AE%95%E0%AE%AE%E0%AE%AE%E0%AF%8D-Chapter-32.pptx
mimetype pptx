--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -95,64 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -185,57 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
-[...5 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -385,60 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன் என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக அவர்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது யாக்கோபு மிகவும் பயந்து, வியாகுலப்பட்டு, தன்னிடத்திலிருந்த ஜனங்களையும் ஆடுமாடுகளையும் ஒட்டகங்களையும் இரண்டு பகுதியாகப் பிரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப் போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப் போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது யாக்கோபு மிகவும் பயந்து, வியாகுலப்பட்டு, தன்னிடத்திலிருந்த ஜனங்களையும் ஆடுமாடுகளையும் ஒட்டகங்களையும் இரண்டு பகுதியாகப் பிரித்து:]]></a:t>
+              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய் இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது யாக்கோபு மிகவும் பயந்து, வியாகுலப்பட்டு, தன்னிடத்திலிருந்த ஜனங்களையும் ஆடுமாடுகளையும் ஒட்டகங்களையும் இரண்டு பகுதியாகப் பிரித்து:]]></a:t>
+              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய் இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும் பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏசா ஒரு பகுதியின்மேல் விழுந்து அதை முறிய அடித்தாலும், மற்றப் பகுதி தப்பித்துக்கொள்ள இடம் உண்டு என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும் பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய் இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
+              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும் தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யாக்கோபு: என் தகப்பனாகிய ஆபிரகாமின் தேவனும், என் தகப்பனாகிய ஈசாக்கின் தேவனுமாய் இருக்கிறவரே: உன் தேசத்துக்கும் உன் இனத்தாரிடத்துக்கும் திரும்பிப்போ, உனக்கு நன்மை செய்வேன் என்று என்னுடனே சொல்லியிருக்கிற கர்த்தாவே,]]></a:t>
+              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும் தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும் பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
+              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும் பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடியேனுக்குத் தேவரீர் காண்பித்த எல்லா தயவுக்கும் எல்லா சத்தியத்துக்கும் நான் எவ்வளவேனும் பாத்திரன் அல்ல, நான் கோலும் கையுமாய் இந்த யோர்தானைக் கடந்துபோனேன்; இப்பொழுது இவ்விரண்டு பரிவாரங்களையும் உடையவனானேன்.]]></a:t>
+              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும் பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும் தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அன்று ராத்திரி அவன் அங்கே தங்கி, தன் கைக்கு உதவினவைகளிலே தன் சகோதரனாகிய ஏசாவுக்கு வெகுமானமாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சகோதரனாகிய ஏசாவின் கைக்கு என்னைத் தப்புவியும், அவன் வந்து என்னையும் பிள்ளைகளையும் தாய்மார்களையும் முறிய அடிப்பான் என்று நான் அவனுக்குப் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. இருநூறு வெள்ளாடுகளையும், இருபது வெள்ளாட்டுக் கடாக்களையும், இருநூறு செம்மறியாடுகளையும், இருபது ஆட்டுக்கடாக்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும் பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக் காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவரீரோ: நான் உனக்கு மெய்யாகவே நன்மைசெய்து, உன் சந்ததியை எண்ணிமுடியாத கடற்கரை மணலைப்போல மிகவும் பெருகப்பண்ணுவேன் என்று சொன்னீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக் காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்று ராத்திரி அவன் அங்கே தங்கி, தன் கைக்கு உதவினவைகளிலே தன் சகோதரனாகிய ஏசாவுக்கு வெகுமானமாக,]]></a:t>
+              <a:t><![CDATA[16. வேலைக்காரர் கையில் ஒவ்வொரு மந்தையைத் தனித்தனியாக ஒப்புவித்து, நீங்கள் மந்தை மந்தைக்கு முன்னும் பின்னுமாக இடம் விட்டு எனக்கு முன்னாக ஓட்டிக்கொண்டுபோங்கள் என்று தன் வேலைக்காரருக்குச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்று ராத்திரி அவன் அங்கே தங்கி, தன் கைக்கு உதவினவைகளிலே தன் சகோதரனாகிய ஏசாவுக்கு வெகுமானமாக,]]></a:t>
+              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்? உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இருநூறு வெள்ளாடுகளையும், இருபது வெள்ளாட்டுக் கடாக்களையும், இருநூறு செம்மறியாடுகளையும், இருபது ஆட்டுக்கடாக்களையும்,]]></a:t>
+              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்? உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக் காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
+              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ, அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பால் கொடுக்கிற முப்பது ஒட்டகங்களையும், அவைகளின் குட்டிகளையும், நாற்பது கடாரிகளையும், பத்துக் காளைகளையும், இருபது கோளிகைக் கழுதைகளையும், பத்துக் கழுதைக்குட்டிகளையும் பிரித்தெடுத்து,]]></a:t>
+              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ, அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வேலைக்காரர் கையில் ஒவ்வொரு மந்தையைத் தனித்தனியாக ஒப்புவித்து, நீங்கள் மந்தை மந்தைக்கு முன்னும் பின்னுமாக இடம் விட்டு எனக்கு முன்னாக ஓட்டிக்கொண்டுபோங்கள் என்று தன் வேலைக்காரருக்குச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும் ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வேலைக்காரர் கையில் ஒவ்வொரு மந்தையைத் தனித்தனியாக ஒப்புவித்து, நீங்கள் மந்தை மந்தைக்கு முன்னும் பின்னுமாக இடம் விட்டு எனக்கு முன்னாக ஓட்டிக்கொண்டுபோங்கள் என்று தன் வேலைக்காரருக்குச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும் ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்? உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. முன்னே போகிறவனை நோக்கி: என் சகோதரனாகிய ஏசா உனக்கு எதிர்ப்பட்டு: நீ யாருடையவன்? எங்கே போகிறாய்? உனக்குமுன் போகிற மந்தை யாருடையது? என்று உன்னைக் கேட்டால்,]]></a:t>
+              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ, அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அந்தப்படியே வெகுமதி அவனுக்குமுன் போயிற்று; அவனோ அன்று ராத்திரி பாளயத்திலே தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ: இது உமது அடியானாகிய யாக்கோபுடையது; இது என் ஆண்டவனாகிய ஏசாவுக்கு அனுப்பப்படுகிற வெகுமதி; இதோ, அவனும் எங்கள் பின்னே வருகிறான் என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும் ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இரண்டாம் மூன்றாம் வேலைக்காரனையும், மந்தைகளின் பின்னாலே போகிற அனைவரையும் நோக்கி: நீங்களும் ஏசாவைக் காணும்போது, இந்தப்பிரகாரமாக அவனோடே சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. அவர்களையும் சேர்த்து, ஆற்றைக் கடக்கப்பண்ணி, தனக்கு உண்டான யாவையும் அக்கரைப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. யாக்கோபு பிந்தித் தரித்திருந்தான்; அப்பொழுது ஒரு புருஷன் பொழுது விடியுமளவும் அவனுடனே போராடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில் யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாக்கோபு அவர்களைக் கண்டபோது: இது தேவனுடைய சேனை என்று சொல்லி, அந்த ஸ்தலத்திற்கு மக்னாயீம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. பின்பு, யாக்கோபு ஏதோம் சீமையாகிய சேயீர் தேசத்திலிருக்கிற தன் சகோதரனாகிய ஏசாவினிடத்துக்குப் போகும்படி ஆட்களை அழைப்பித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ, உமது அடியானாகிய யாக்கோபு எங்கள் பின்னாலே வருகிறான் என்றும் சொல்லுங்கள் என்று கட்டளையிட்டான்; முன்னே வெகுமதியை அனுப்பி, அவனைச் சாந்தப்படுத்திக்கொண்டு, பின்பு அவன் முகத்தைப் பார்ப்பேன், அப்பொழுது ஒருவேளை என்பேரில் தயவாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில் யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப்படியே வெகுமதி அவனுக்குமுன் போயிற்று; அவனோ அன்று ராத்திரி பாளயத்திலே தங்கி,]]></a:t>
+              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய உம்மைப் போகவிடேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
+              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய உம்மைப் போகவிடேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இராத்திரியில் எழுந்திருந்து, தன் இரண்டு மனைவிகளையும், தன் இரண்டு பணிவிடைக்காரிகளையும், தன்னுடைய பதினொரு குமாரரையும் கூட்டிக்கொண்டு, யாப்போக்கு என்கிற ஆற்றின் துறையைக் கடந்தான்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவர்: உன் பேர் என்ன என்று கேட்டார்; யாக்கோபு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களையும் சேர்த்து, ஆற்றைக் கடக்கப்பண்ணி, தனக்கு உண்டான யாவையும் அக்கரைப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும் போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யாக்கோபு பிந்தித் தரித்திருந்தான்; அப்பொழுது ஒரு புருஷன் பொழுது விடியுமளவும் அவனுடனே போராடி,]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும் போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில் யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யாக்கோபு: உம்முடைய நாமத்தை எனக்கு அறிவிக்கவேண்டும் என்று கேட்டான்; அதற்கு அவர்: நீ என் நாமத்தைக் கேட்பானேன் என்று சொல்லி, அங்கே அவனை ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனை மேற்கொள்ளாததைக் கண்டு, அவனுடைய தொடைச்சந்தைத் தொட்டார்; அதினால் அவருடனே போராடுகையில் யாக்கோபின் தொடைச்சந்து சுளுக்கிற்று.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது யாக்கோபு: உம்முடைய நாமத்தை எனக்கு அறிவிக்கவேண்டும் என்று கேட்டான்; அதற்கு அவர்: நீ என் நாமத்தைக் கேட்பானேன் என்று சொல்லி, அங்கே அவனை ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய உம்மைப் போகவிடேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு: நான் தேவனை முகமுகமாய்க் கண்டேன், உயிர் தப்பிப் பிழைத்தேன் என்று சொல்லி, அந்த ஸ்தலத்துக்கு பெனியேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்: நான் போகட்டும், பொழுது விடிகிறது என்றார். அதற்கு அவன்: நீர் என்னை ஆசீர்வதித்தாலொழிய உம்மைப் போகவிடேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு: நான் தேவனை முகமுகமாய்க் கண்டேன், உயிர் தப்பிப் பிழைத்தேன் என்று சொல்லி, அந்த ஸ்தலத்துக்கு பெனியேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, யாக்கோபு ஏதோம் சீமையாகிய சேயீர் தேசத்திலிருக்கிற தன் சகோதரனாகிய ஏசாவினிடத்துக்குப் போகும்படி ஆட்களை அழைப்பித்து:]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் என் ஆண்டவனாகிய ஏசாவினிடத்தில் போய், நான் இதுவரைக்கும் லாபானிடத்தில் தங்கியிருந்தேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவர்: உன் பேர் என்ன என்று கேட்டார்; யாக்கோபு என்றான்.]]></a:t>
+              <a:t><![CDATA[31. அவன் பெனியேலைக் கடந்து போகையில், சூரியன் உதயமாயிற்று; அவன் தொடைச்சுழுக்கினாலே நொண்டி நொண்டி நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும் போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
+              <a:t><![CDATA[32. அவர் யாக்கோபுடைய தொடைச் சந்து நரம்பைத் தொட்டபடியால், இஸ்ரவேல் புத்திரர் இந்நாள்வரைக்கும் தொடைச்சந்து நரம்பைப் புசிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,813 +5484,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவர்: உன் பேர் இனி யாக்கோபு என்னப்படாமல் இஸ்ரவேல் என்னப்படும்; தேவனோடும் மனிதரோடும் போராடி மேற்கொண்டாயே என்றார்.]]></a:t>
-[...761 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[32. அவர் யாக்கோபுடைய தொடைச் சந்து நரம்பைத் தொட்டபடியால், இஸ்ரவேல் புத்திரர் இந்நாள்வரைக்கும் தொடைச்சந்து நரம்பைப் புசிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6384,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, யாக்கோபு ஏதோம் சீமையாகிய சேயீர் தேசத்திலிருக்கிற தன் சகோதரனாகிய ஏசாவினிடத்துக்குப் போகும்படி ஆட்களை அழைப்பித்து:]]></a:t>
+              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன் என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக அவர்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் என் ஆண்டவனாகிய ஏசாவினிடத்தில் போய், நான் இதுவரைக்கும் லாபானிடத்தில் தங்கியிருந்தேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன் என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக அவர்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் என் ஆண்டவனாகிய ஏசாவினிடத்தில் போய், நான் இதுவரைக்கும் லாபானிடத்தில் தங்கியிருந்தேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப் போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எனக்கு எருதுகளும், கழுதைகளும், ஆடுகளும், வேலைக்காரரும், வேலைக்காரிகளும் உண்டென்றும், உம்முடைய கண்களில் எனக்குத் தயவுகிடைக்கத்தக்கதாக ஆண்டவனாகிய உமக்கு இதை அறிவிக்கும்படி ஆட்களை அனுப்பினேன் என்றும் உம்முடைய தாசனாகிய யாக்கோபு சொல்லச்சொன்னான் என்று சொல்லும்படி கட்டளைகொடுத்துத் தனக்கு முன்னாக அவர்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. அந்த ஆட்கள் யாக்கோபினிடத்துக்குத் திரும்பிவந்து: நாங்கள் உம்முடைய சகோதரனாகிய ஏசாவினிடத்துக்குப் போய்வந்தோம்; அவரும் நானூறு பேரோடே உம்மை எதிர்கொள்ள வருகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488410" r:id="rId1"/>
+    <p:sldLayoutId id="2474005558" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7210,106 +6419,50 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tell my lord, that I may find grace in your sight.]]></a:t>
+              <a:t><![CDATA[7. యాకోబు మిక్కిలి భయపడి తొందరపడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the messengers returned to Jacob, saying, We came to your brother Esau, and also he comes to]]></a:t>
+              <a:t><![CDATA[8. ఏశావు ఒక గుంపు మీదికి వచ్చి దాని హతము చేసినయెడల మిగిలిన గుంపు తప్పించుకొనిపోవుననుకొని, తనతోనున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[meet you, and four hundred men with him.]]></a:t>
+              <a:t><![CDATA[జనులను మందలను పశువులను ఒంటెలను రెండు గుంపులుగా విభాగిం]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then Jacob was greatly afraid and distressed: and he divided the people that was with him, and]]></a:t>
+              <a:t><![CDATA[9. అప్పుడు యాకోబునా తండ్రియైన అబ్రాహాము దేవా, నా తండ్రియైన ఇస్సాకు దేవా, నీ దేశమునకు నీ బంధు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the flocks, and herds, and the camels, into two bands;]]></a:t>
+              <a:t><![CDATA[వులయొద్దకు తిరిగి వెళ్లుము, నీకు మేలు చేసెదనని నాతో చెప్పిన యెహోవా,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And said, If Esau come to the one company, and strike it, then the other company which is left]]></a:t>
+              <a:t><![CDATA[10. నీవు నీ సేవకునికి చేసిన సమస్తమైన ఉపకారములకును సమస్త సత్యమునకును అపాత్రుడను, ఎట్లనగా నా చేతి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall escape.]]></a:t>
+              <a:t><![CDATA[కఱ్ఱతో మాత్రమే యీ యొర్దానుదాటితిని; ఇప్పుడు నేను రెండు గుంపులైతిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Jacob said, O God of my father Abraham, and God of my father Isaac, the LORD which said unto]]></a:t>
+              <a:t><![CDATA[11. నా సహో దరుడైన ఏశావు చేతినుండి దయచేసి నన్ను తప్పించుము; అతడు వచ్చి పిల్లలతో తల్లిని, నన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me, Return unto your country, and to your kindred, and I will deal well with you:]]></a:t>
+              <a:t><![CDATA[చంపునేమో అని అతనికి భయపడుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. I am not worthy of the least of all the mercies, and of all the truth, which you have showed]]></a:t>
+              <a:t><![CDATA[12. నీవు నేను నీకు తోడై నిశ్చయముగా మేలు చేయుచు, విస్తారమగుటవలన లెక్కింపలేని సముద్రపు ఇసుకవలె నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Jacob went on his way, and the angels of God met him.]]></a:t>
+              <a:t><![CDATA[1. యాకోబు తన త్రోవను వెళ్లుచుండగా దేవదూతలు అతనిని ఎదుర్కొనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto your servant; for with my staff I passed over this Jordan; and now I am become two bands.]]></a:t>
+              <a:t><![CDATA[సంతానము విస్త రింపజేయుదునని సెలవిచ్చితివే అనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Deliver me, I pray you, from the hand of my brother, from the hand of Esau: for I fear him, lest]]></a:t>
+              <a:t><![CDATA[13. అతడు అక్కడ ఆ రాత్రి గడిపి తాను సంపాదించిన దానిలో తన అన్నయైన ఏశావు కొరకు ఒక కానుకను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he will come and strike me, and the mother with the children.]]></a:t>
+              <a:t><![CDATA[14. అనగా రెండువందల మేకలను ఇరువది మేక పోతులను రెండువందల గొఱ్ఱలను ఇరువది పొట్టేళ్లను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And you said, I will surely do you good, and make your seed as the sand of the sea, which cannot]]></a:t>
+              <a:t><![CDATA[15. ముప్పది పాడి ఒంటెలను వాటి పిల్లలను నలుబది ఆవులను పది ఆబోతులను ఇరువది ఆడుగాడిదలను పది గాడిద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be numbered for multitude.]]></a:t>
+              <a:t><![CDATA[పిల్లలను తీసికొని మందమందను వేరు వేరుగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he lodged there that same night; and took of that which came to his hand a present for Esau]]></a:t>
+              <a:t><![CDATA[16. తన దాసులచేతి కప్పగించిమీరు మంద మందకు నడుమ ఎడముంచి నాకంటె ముందుగా సాగిపొండని తన దాసులతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his brother;]]></a:t>
+              <a:t><![CDATA[17. మరియు వారిలో మొదటివానితోనా సహోదరుడైన ఏశావు నిన్ను ఎదుర్కొనినీవెవరివాడవు? ఎక్కడికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Two hundred she goats, and twenty he goats, two hundred ewes, and twenty rams,]]></a:t>
+              <a:t><![CDATA[వెళ్లుచున్నావు? నీ ముందరనున్నవి యెవరివని నిన్ను అడిగినయెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thirty milk giving camels with their colts, forty cattle, and ten bulls, twenty she asses, and]]></a:t>
+              <a:t><![CDATA[18. నీవు ఇవి నీ సేవకుడైన యాకో బువి, ఇది నా ప్రభువైన ఏశావుకొరకు పంపబడిన కానుక; అదిగో అతడు మా వెనుక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ten foals.]]></a:t>
+              <a:t><![CDATA[వచ్చుచున్నాడని చెప్పుమని ఆజ్ఞాపించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when Jacob saw them, he said, This is God's host: and he called the name of that place]]></a:t>
+              <a:t><![CDATA[2. యాకోబు వారిని చూచిఇది దేవుని సేన అని చెప్పి ఆ చోటికి మహనయీము అను పేరు పెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he delivered them into the hand of his servants, every drove by themselves; and said unto]]></a:t>
+              <a:t><![CDATA[19. అట్లతడు నేను ముందుగా పంపుచున్న కానుకవలన అతని సమాధానపరచిన తరువాత నేను అతని ముఖము చూచెదను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his servants, Pass over before me, and put a space between drove and drove.]]></a:t>
+              <a:t><![CDATA[అప్పుడతడు ఒకవేళ నన్ను కటా క్షించుననుకొనిమీరు ఏశావును చూచి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he commanded the foremost, saying, When Esau my brother meet you, and asks you, saying,]]></a:t>
+              <a:t><![CDATA[20. మీరు ఇదిగో నీ సేవకుడైన యాకోబు మా వెనుక వచ్చుచున్నాడని చెప్ప వలెననియు రెండవవానికిని మూడవవానికిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Whose are you? and where go you? and whose are these before you?]]></a:t>
+              <a:t><![CDATA[మందల వెంబడి వెళ్లిన వారికందరికిని ఆజ్ఞాపించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then you shall say, They be your servant Jacob's; it is a present sent unto my lord Esau: and,]]></a:t>
+              <a:t><![CDATA[21. అతడు కానుకను తనకు ముందుగా పంపించి తాను గుంపులో ఆ రాత్రి నిలిచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, also he is behind us.]]></a:t>
+              <a:t><![CDATA[22. ఆ రాత్రి అతడు లేచి తన యిద్దరు భార్యలను తన యిద్దరు దాసీలను తన పదకొండుమంది పిల్లలను తీసికొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And so commanded he the second, and the third, and all that followed the droves, saying, On this]]></a:t>
+              <a:t><![CDATA[యబ్బోకు రేవు దాటిపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[manner shall all of you speak unto Esau, when all of you find him.]]></a:t>
+              <a:t><![CDATA[23. యాకోబు వారిని తీసి కొని ఆ యేరు దాటించి తనకు కలిగినదంతయు పంపి వేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And say all of you moreover, Behold, your servant Jacob is behind us. For he said, I will]]></a:t>
+              <a:t><![CDATA[24. యాకోబు ఒక్కడు మిగిలి పోయెను; ఒక నరుడు తెల్లవారు వరకు అతనితో పెనుగులాడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appease him with the present that goes before me, and afterward I will see his face; possibly he]]></a:t>
+              <a:t><![CDATA[25. తాను అతని గెలువకుండుట చూచి తొడగూటిమీద అతనిని కొట్టెను. అప్పుడతడు ఆయనతో పెనుగులాడుటవలన యాకోబు తొడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Mahanaim.]]></a:t>
+              <a:t><![CDATA[3. యాకోబు ఎదోము దేశమున, అనగా శేయీరు దేశముననున్న తన సహోదరుడైన ఏశావునొద్దకు దూతలను తనకు ముందుగా పంపి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will accept of me.]]></a:t>
+              <a:t><![CDATA[గూడువసిలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So went the present over before him: and himself lodged that night in the company.]]></a:t>
+              <a:t><![CDATA[26. ఆయనతెల్లవారు చున్నది గనుక నన్ను పోనిమ్మనగా అతడునీవు నన్ను ఆశీర్వ దించితేనే గాని నిన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he rose up that night, and took his two wives, and his two female servants, and his eleven]]></a:t>
+              <a:t><![CDATA[పోనియ్యననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons, and passed over the ford Jabbok.]]></a:t>
+              <a:t><![CDATA[27. ఆయననీ పేరేమని యడుగగా అతడుయాకోబు అని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he took them, and sent them over the brook, and sent over that he had.]]></a:t>
+              <a:t><![CDATA[28. అప్పుడు ఆయననీవు దేవునితోను మనుష్యులతోను పోరాడి గెలిచితివి గనుక ఇకమీదట నీ పేరు ఇశ్రాయేలే గాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Jacob was left alone; and there wrestled a man with him until the breaking of the day.]]></a:t>
+              <a:t><![CDATA[యాకోబు అనబడదని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And when he saw that he prevailed not against him, he touched the hollow of his thigh; and the]]></a:t>
+              <a:t><![CDATA[29. అప్పుడు యాకోబునీ పేరు దయచేసి తెలుపుమనెను. అందు కాయననీవు ఎందునిమిత్తము నా పేరు అడిగితివని చెప్పి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hollow of Jacob's thigh was out of joint, as he wrestled with him.]]></a:t>
+              <a:t><![CDATA[అక్కడ అతని నాశీర్వదించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he said, Let me go, for the day breaks. And he said, I will not let you go, except you bless]]></a:t>
+              <a:t><![CDATA[30. యాకోబునేను ముఖా ముఖిగా దేవుని చూచితిని అయినను నా ప్రాణము దక్కినదని ఆ స్థలమునకు పెనూయేలు అను పేరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me.]]></a:t>
+              <a:t><![CDATA[పెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Jacob sent messengers before him to Esau his brother unto the land of Seir, the country of]]></a:t>
+              <a:t><![CDATA[4. మీరు నా ప్రభువైన ఏశావుతో ఇంతవరకు నేను లాబానునొద్ద నివసించి యుంటిని;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he said unto him, What is your name? And he said, Jacob.]]></a:t>
+              <a:t><![CDATA[31. అతడు పెనూయేలునుండి సాగిపోయినప్పుడు సూర్యోదయమాయెను; అప్పుడతడు తొడకుంటుచు నడి చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he said, Your name shall be called no more Jacob, but Israel: for as a prince have you power]]></a:t>
+              <a:t><![CDATA[32. అందుచేత ఆయన యాకోబు తొడగూటిమీది తుంటినరము కొట్టినందున నేటివరకు ఇశ్రాయేలీయులు తొడ గూటిమీదనున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,975 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with God and with men, and have prevailed.]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[the thigh, unto this day: because he touched the hollow of Jacob's thigh in the sinew that shrank.]]></a:t>
+              <a:t><![CDATA[తుంటినరము తినరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Edom.]]></a:t>
+              <a:t><![CDATA[5. నాకు పశువులు గాడిదలు మందలు దాసదాసీజనమును కలరు; నీ కటాక్షము నాయందు కలుగునట్లుగా నా ప్రభువునకిది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he commanded them, saying, Thus shall all of you speak unto my lord Esau; Your servant Jacob]]></a:t>
+              <a:t><![CDATA[తెలియచేయనంపితినని నీ సేవకుడైన యాకోబు అనెనని చెప్పుడని వారి కాజ్ఞాపించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says thus, I have sojourned with Laban, and stayed there until now:]]></a:t>
+              <a:t><![CDATA[6. ఆ దూతలు యాకోబునొద్దకు తిరిగివచ్చిమేము నీ సహోదరుడైన ఏశావునొద్దకు వెళ్లితివిు; అతడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I have oxen, and asses, flocks, and male servants, and female servants: and I have sent to]]></a:t>
+              <a:t><![CDATA[నాలుగువందలమందితో నిన్ను ఎదుర్కొన వచ్చుచున్నాడని చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>