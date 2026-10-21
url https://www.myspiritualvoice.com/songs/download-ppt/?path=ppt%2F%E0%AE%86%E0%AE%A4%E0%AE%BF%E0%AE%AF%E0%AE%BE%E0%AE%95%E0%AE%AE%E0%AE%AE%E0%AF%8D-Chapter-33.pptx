--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -61,50 +61,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +130,55 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +311,58 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது பணிவிடைக்காரிகளும் அவர்கள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he lifted up his eyes, and saw the women and the children; and said, Who are those with you? And he said, The children which God has graciously given your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து வணங்கினார்கள்]]></a:t>
+              <a:t><![CDATA[5. And he lifted up his eyes, and saw the women and the children; and said, Who are those with you? And he said, The children which God has graciously given your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து வணங்கினார்கள்]]></a:t>
+              <a:t><![CDATA[6. Then the handmaidens came near, they and their children, and they bowed themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என் ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Leah also with her children came near, and bowed themselves: and after came Joseph near and Rachel, and they bowed themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என் ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Leah also with her children came near, and bowed themselves: and after came Joseph near and Rachel, and they bowed themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஏசா: என் சகோதரனே, எனக்குப் போதுமானது உண்டு; உன்னுடையது உனக்கு இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he said, What mean you by all this drove which I met? And he said, These are to find grace in the sight of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. And he said, What mean you by all this drove which I met? And he said, These are to find grace in the sight of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And Esau said, I have enough, my brother; keep that you have unto yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக் கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. And Jacob said, Nay, I pray you, if now I have found grace in your sight, then receive my present at my hand: for therefore I have seen your face, as though I had seen the face of God, and you were pleased with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக் கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. And Jacob said, Nay, I pray you, if now I have found grace in your sight, then receive my present at my hand: for therefore I have seen your face, as though I had seen the face of God, and you were pleased with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபு தன் கண்களை ஏறெடுத்து, இதோ, ஏசாவும் அவனோடேகூட நானூறு மனிதரும் வருகிறதைக் கண்டு, பிள்ளைகளை லேயாளிடத்திலும் ராகேலிடத்திலும் இரண்டு பணிவிடைக்காரிகளிடத்திலும் வெவ்வேறாகப் பிரித்துவைத்து,]]></a:t>
+              <a:t><![CDATA[1. And Jacob lifted up his eyes, and looked, and, behold, Esau came, and with him four hundred men. And he divided the children unto Leah, and unto Rachel, and unto the two handmaids.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அவன்: நாம் புறப்பட்டுப் போவோம் வா, நான் உனக்கு முன் நடப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Jacob said, Nay, I pray you, if now I have found grace in your sight, then receive my present at my hand: for therefore I have seen your face, as though I had seen the face of God, and you were pleased with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும் என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[11. Take, I pray you, my blessing that is brought to you; because God has dealt graciously with me, and because I have enough. And he urged him, and he took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும் என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[11. Take, I pray you, my blessing that is brought to you; because God has dealt graciously with me, and because I have enough. And he urged him, and he took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Take, I pray you, my blessing that is brought to you; because God has dealt graciously with me, and because I have enough. And he urged him, and he took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, Let us take our journey, and let us go, and I will go before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto him, My lord knows that the children are tender, and the flocks and herds with young are with me: and if men should beat them one day, all the flock will die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம் போதும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto him, My lord knows that the children are tender, and the flocks and herds with young are with me: and if men should beat them one day, all the flock will die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம் போதும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Let my lord, I pray you, pass over before his servant: and I will lead on softly, according as the cattle that goes before me and the children be able to endure, until I come unto my lord unto Seir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்றைத்தினம் ஏசா திரும்பித் தான் வந்த வழியே சேயீருக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[14. Let my lord, I pray you, pass over before his servant: and I will lead on softly, according as the cattle that goes before me and the children be able to endure, until I come unto my lord unto Seir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக் கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. Let my lord, I pray you, pass over before his servant: and I will lead on softly, according as the cattle that goes before me and the children be able to endure, until I come unto my lord unto Seir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பணிவிடைக்காரிகளையும் அவர்கள் பிள்ளைகளையும் முதலிலும், லேயாளையும் அவள் பிள்ளைகளையும் இடையிலும், ராகேலையும் யோசேப்பையும் கடையிலும் நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[1. And Jacob lifted up his eyes, and looked, and, behold, Esau came, and with him four hundred men. And he divided the children unto Leah, and unto Rachel, and unto the two handmaids.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக் கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And Esau said, Let me now leave with you some of the folk that are with me. And he said, What needs it? let me find grace in the sight of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And Esau said, Let me now leave with you some of the folk that are with me. And he said, What needs it? let me find grace in the sight of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And Esau said, Let me now leave with you some of the folk that are with me. And he said, What needs it? let me find grace in the sight of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக் காசுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[16. So Esau returned that day on his way unto Seir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக் காசுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[17. And Jacob journeyed to Succoth, and built him an house, and made booths for his cattle: therefore the name of the place is called Succoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3365,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அங்கே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு ஏல்எல்லோகே இஸ்ரவேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And Jacob journeyed to Succoth, and built him an house, and made booths for his cattle: therefore the name of the place is called Succoth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jacob came to Shalem, a city of Shechem, which is in the land of Canaan, when he came from Padanaram; and pitched his tent before the city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jacob came to Shalem, a city of Shechem, which is in the land of Canaan, when he came from Padanaram; and pitched his tent before the city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he bought a parcel of a field, where he had spread his tent, at the hand of the children of Hamor, Shechem's father, for an hundred pieces of money.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he bought a parcel of a field, where he had spread his tent, at the hand of the children of Hamor, Shechem's father, for an hundred pieces of money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பணிவிடைக்காரிகளையும் அவர்கள் பிள்ளைகளையும் முதலிலும், லேயாளையும் அவள் பிள்ளைகளையும் இடையிலும், ராகேலையும் யோசேப்பையும் கடையிலும் நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[2. And he put the handmaids and their children foremost, and Leah and her children after, and Rachel and Joseph hindermost.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And he erected there an altar, and called it EleloheIsrael.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தான் அவர்களுக்கு முன்னாக நடந்து போய், ஏழுவிசை தரைமட்டும் குனிந்து வணங்கி, தன் சகோதரன் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he put the handmaids and their children foremost, and Leah and her children after, and Rachel and Joseph hindermost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஏசா எதிர்கொண்டு ஓடிவந்து, அவனைத் தழுவி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்; இருவரும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he passed over before them, and bowed himself to the ground seven times, until he came near to his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஏசா எதிர்கொண்டு ஓடிவந்து, அவனைத் தழுவி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்; இருவரும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he passed over before them, and bowed himself to the ground seven times, until he came near to his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்? என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Esau ran to meet him, and embraced him, and fell on his neck, and kissed him: and they wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்? என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Esau ran to meet him, and embraced him, and fell on his neck, and kissed him: and they wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005577" r:id="rId1"/>
+    <p:sldLayoutId id="2481563611" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +4911,94 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అప్పుడు ఆ దాసీలును వారి పిల్లలును దగ్గరకువచ్చి సాగిలపడిరి.]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. లేయాయు ఆమె పిల్లలును దగ్గరకువచ్చి సాగిలపడిరి. ఆ తరువాత యోసేపును రాహేలును దగ్గరకు వచ్చి సాగిల]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడిరి.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது பணிவிடைக்காரிகளும் அவர்கள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఏశావునాకు ఎదురుగావచ్చిన ఆ గుంపంతయు ఎందుకని అడుగగా అతడునా ప్రభువు కటాక్షము నా మీద వచ్చుటకే అని]]></a:t>
+              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[வணங்கினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అప్పుడు ఏశావుసహోదరుడా, నాకు కావలసినంత ఉన్నది, నీది నీవే ఉంచుకొమ్మని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అప్పుడు యాకోబు అట్లు కాదు; నీ కటాక్షము నామీద నున్నయెడల చిత్తగించి నాచేత ఈ కానుక పుచ్చుకొనుము,]]></a:t>
+              <a:t><![CDATA[ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుని ముఖము చూచినట్లు నీ ముఖము చూచితిని; నీ కటాక్షము నామీద వచ్చినది గద]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஏசா: என் சகோதரனே, எனக்குப் போதுமானது உண்டு; உன்னுடையது உனக்கு இருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నేను నీయొద్దకు తెచ్చిన కానుకను చిత్త గించి పుచ్చుకొనుము; దేవుడు నన్ను కనికరించెను; మరియు నాకు]]></a:t>
+              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కావలసినంత ఉన్నదని చెప్పి అతని బల వంతము చేసెను గనుక అతడు దాని పుచ్చుకొని]]></a:t>
+              <a:t><![CDATA[கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యాకోబు కన్నులెత్తి చూచినప్పుడు ఏశావును . అతనితో నాలుగువందలమంది మనుష్యులును వచ్చు చుండిరి.]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபு தன் கண்களை ஏறெடுத்து, இதோ, ஏசாவும் அவனோடேகூட நானூறு மனிதரும் வருகிறதைக் கண்டு, பிள்ளைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మనము వెళ్లుదము; నేను నీకు ముందుగా సాగిపోవుదు నని చెప్పగా]]></a:t>
+              <a:t><![CDATA[முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అతడునాయొద్ద నున్న పిల్లలు పసిపిల్ల లనియు, గొఱ్ఱలు మేకలు పశువులు పాలిచ్చునవి అనియు నా ప్రభువుకు]]></a:t>
+              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెలియును. ఒక్కదినమే వాటిని వడిగా తోలినయెడల ఈ మంద అంతయు చచ్చును.]]></a:t>
+              <a:t><![CDATA[கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నా ప్రభువు దయచేసి తన దాసునికి ముందుగా వెళ్లవలెను. నేను నా ప్రభువునొద్దకు శేయీరునకు వచ్చువరకు, నా]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముందర నున్న మందలు నడువగలిగిన కొలదిని ఈ పిల్లలు నడువగలిగినకొలదిని వాటిని మెల్లగా నడిపించుకొని వచ్చెద]]></a:t>
+              <a:t><![CDATA[12. பின்பு அவன்: நாம் புறப்பட்டுப் போவோம் வா, நான் உனக்கு முன் நடப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అప్పుడు ఏశావునీ కిష్టమైన యెడల నాయొద్దనున్న యీ జనులలో కొందరిని నీ యొద్ద విడిచిపెట్టుదునని చెప్పగా]]></a:t>
+              <a:t><![CDATA[என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు అదియేల? నా ప్రభువు కటాక్షము నామీద నుండనిమ్మనెను.]]></a:t>
+              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆ దినమున ఏశావు తన త్రోవను శేయీరునకు తిరిగిపోయెను.]]></a:t>
+              <a:t><![CDATA[எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అప్పుడు యాకోబు సుక్కోతుకు ప్రయాణమై పోయి తనకొకయిల్లు కట్టించుకొని తన పశువులకు పాకలు వేయించెను.]]></a:t>
+              <a:t><![CDATA[நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అప్పుడతడు తన పిల్లలను లేయా రాహేలుల కును ఇద్దరు దాసీలకును పంచి అప్పగించెను. అతడు ముందర దాసీలను,]]></a:t>
+              <a:t><![CDATA[லேயாளிடத்திலும் ராகேலிடத்திலும் இரண்டு பணிவிடைக்காரிகளிடத்திலும் வெவ்வேறாகப் பிரித்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అందుచేత ఆ చోటికి సుక్కోతు అను పేరు పెట్టబడెను.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అట్లు యాకోబు పద్దనరాములో నుండి వచ్చిన తరువాత కనాను దేశములోనున్న షెకెమను ఊరికి సురక్షితముగా వచ్చి]]></a:t>
+              <a:t><![CDATA[என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ ఊరిముందర తన గుడారములు వేసెను.]]></a:t>
+              <a:t><![CDATA[போதும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మరియు అతడు తన గుడారములు వేసిన పొలముయొక్క భాగమును షెకెము తండ్రియైన హమోరు కుమారులయొద్ద నూరు]]></a:t>
+              <a:t><![CDATA[16. அன்றைத்தினம் ஏசா திரும்பித் தான் வந்த வழியே சேயீருக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వరహాలకు కొని]]></a:t>
+              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8707,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అక్కడ ఒక బలిపీఠము కట్టించి దానికి ఏల్‌ ఎలోహేయి ఇశ్రాయేలు అను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காசுக்குக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారి పిల్లలను వారి వెనుక లేయాను ఆమె పిల్లలను ఆ వెనుక రాహేలును ¸]]></a:t>
+              <a:t><![CDATA[2. பணிவிடைக்காரிகளையும் அவர்கள் பிள்ளைகளையும் முதலிலும், லேயாளையும் அவள் பிள்ளைகளையும் இடையிலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அங்கே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு ஏல்எல்லோகே இஸ்ரவேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. తాను వారి ముందర వెళ్లుచు తన సహోదరుని సమీపించు వరకు ఏడుమార్లు నేలను సాగిలపడెను.]]></a:t>
+              <a:t><![CDATA[ராகேலையும் யோசேப்பையும் கடையிலும் நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అప్పుడు ఏశావు అతనిని ఎదుర్కొన పరుగెత్తి అతనిని కౌగలించుకొని అతని మెడమీద పడి ముద్దుపెట్టుకొనెను;]]></a:t>
+              <a:t><![CDATA[3. தான் அவர்களுக்கு முன்னாக நடந்து போய், ஏழுவிசை தரைமட்டும் குனிந்து வணங்கி, தன் சகோதரன் கிட்டச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిద్దరు కన్నీరు విడిచిరి.]]></a:t>
+              <a:t><![CDATA[சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఏశావు కన్నులెత్తి ఆ స్త్రీలను పిల్లలను చూచివీరు నీకేమి కావలెనని అడిగినందుకు అతడు వీరు దేవుడు నీ]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஏசா எதிர்கொண்டு ஓடிவந்து, அவனைத் தழுவி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సేవకునికి దయచేసిన పిల్లలే అని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[முத்தஞ்செய்தான்; இருவரும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>