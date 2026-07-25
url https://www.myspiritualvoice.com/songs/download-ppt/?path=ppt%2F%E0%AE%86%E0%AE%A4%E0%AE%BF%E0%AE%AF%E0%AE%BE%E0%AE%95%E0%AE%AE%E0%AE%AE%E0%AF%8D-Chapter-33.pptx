--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -61,54 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -124,52 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -302,55 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என் ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது பணிவிடைக்காரிகளும் அவர்கள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என் ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து வணங்கினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஏசா: என் சகோதரனே, எனக்குப் போதுமானது உண்டு; உன்னுடையது உனக்கு இருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து வணங்கினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என் ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன்: எனக்கு எதிர்கொண்டுவந்த அந்த மந்தையெல்லாம் என்னத்துக்கு என்றான். அதற்கு அவன்: என் ஆண்டவனின் கண்களில் எனக்குத் தயவு கிடைக்கிறதற்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஏசா: என் சகோதரனே, எனக்குப் போதுமானது உண்டு; உன்னுடையது உனக்கு இருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக் கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக் கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு யாக்கோபு: அப்படி அல்ல, உம்முடைய கண்களில் எனக்குத் தயவு கிடைத்ததேயானால், என் வெகுமதியை என் கையிலிருந்து ஏற்றுக்கொள்ளும்; நீர் என்மேல் பிரியமானீர், நான் உம்முடைய முகத்தைக் கண்டது தேவனுடைய முகத்தைக் கண்டதுபோல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அவன்: நாம் புறப்பட்டுப் போவோம் வா, நான் உனக்கு முன் நடப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக் கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும் என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் எனக்கு அநுக்கிரகம் செய்திருக்கிறார்; வேண்டியதெல்லாம் எனக்கு உண்டு; ஆகையால் உமக்குக் கொண்டுவரப்பட்ட என் காணிக்கையை ஏற்றுக்கொள்ளும் என்று சொல்லி, அவனை வருந்திக் கேட்டுக்கொண்டான்; அப்பொழுது அவன் அதை ஏற்றுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தான் அவர்களுக்கு முன்னாக நடந்து போய், ஏழுவிசை தரைமட்டும் குனிந்து வணங்கி, தன் சகோதரன் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபு தன் கண்களை ஏறெடுத்து, இதோ, ஏசாவும் அவனோடேகூட நானூறு மனிதரும் வருகிறதைக் கண்டு, பிள்ளைகளை லேயாளிடத்திலும் ராகேலிடத்திலும் இரண்டு பணிவிடைக்காரிகளிடத்திலும் வெவ்வேறாகப் பிரித்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும் என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[12. பின்பு அவன்: நாம் புறப்பட்டுப் போவோம் வா, நான் உனக்கு முன் நடப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும் என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன்: பிள்ளைகள் இளம் பிள்ளைகளென்றும், கறவையான ஆடுமாடுகள் என்னிடத்தில் இருக்கிறது என்றும் என் ஆண்டவனுக்குத் தெரியும்; அவைகளை ஒரு நாளாவது துரிதமாய் ஓட்டினால், மந்தையெல்லாம் மாண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம் போதும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம் போதும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. என் ஆண்டவனாகிய நீர் உமது அடியானுக்கு முன்னே போம்; நான் சேயீருக்கு என் ஆண்டவனிடத்தில் வருமளவும், எனக்குமுன் நடக்கிற மந்தைகளின் கால் நடைக்கும் பிள்ளைகளின் கால்நடைக்கும் தக்கதாக, மெதுவாய் அவைகளை நடத்திக்கொண்டு வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்றைத்தினம் ஏசா திரும்பித் தான் வந்த வழியே சேயீருக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம் போதும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக் கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது ஏசா: என்னிடத்திலிருக்கிற ஜனங்களில் சிலரை நான் உன்னிடத்தில் நிறுத்திவிட்டுப் போகட்டுமா என்றான். அதற்கு அவன்: அது என்னத்திற்கு, என் ஆண்டவனுடைய கண்களில் எனக்குத் தயவுகிடைத்தால் மாத்திரம் போதும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக் கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[16. அன்றைத்தினம் ஏசா திரும்பித் தான் வந்த வழியே சேயீருக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக் கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தான் அவர்களுக்கு முன்னாக நடந்து போய், ஏழுவிசை தரைமட்டும் குனிந்து வணங்கி, தன் சகோதரன் கிட்டச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. பணிவிடைக்காரிகளையும் அவர்கள் பிள்ளைகளையும் முதலிலும், லேயாளையும் அவள் பிள்ளைகளையும் இடையிலும், ராகேலையும் யோசேப்பையும் கடையிலும் நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. யாக்கோபு சுக்கோத்துக்குப் பிரயாணம்பண்ணி, தனக்கு ஒரு வீடு கட்டி, தன் மிருகஜீவன்களுக்குக் கொட்டாரங்களைப் போட்டான்; அதினாலே அந்த ஸ்தலத்துக்குச் சுக்கோத் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக் காசுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக் காசுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[18. யாக்கோபு பதான் அராமிலிருந்து வந்தபின் கானான் தேசத்திலிருக்கிற சாலேம் என்னும் சீகேமுடைய பட்டணத்துக்கு அருகே சென்று பட்டணத்துக்கு எதிரே கூடாரம்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அங்கே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு ஏல்எல்லோகே இஸ்ரவேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக் காசுக்குக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபு தன் கண்களை ஏறெடுத்து, இதோ, ஏசாவும் அவனோடேகூட நானூறு மனிதரும் வருகிறதைக் கண்டு, பிள்ளைகளை லேயாளிடத்திலும் ராகேலிடத்திலும் இரண்டு பணிவிடைக்காரிகளிடத்திலும் வெவ்வேறாகப் பிரித்துவைத்து,]]></a:t>
+              <a:t><![CDATA[19. தான் கூடாரம் போட்ட வெளியின் நிலத்தைச் சீகேமின் தகப்பனாகிய ஏமோரின் புத்திரர் கையிலே நூறு வெள்ளிக் காசுக்குக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,269 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபு தன் கண்களை ஏறெடுத்து, இதோ, ஏசாவும் அவனோடேகூட நானூறு மனிதரும் வருகிறதைக் கண்டு, பிள்ளைகளை லேயாளிடத்திலும் ராகேலிடத்திலும் இரண்டு பணிவிடைக்காரிகளிடத்திலும் வெவ்வேறாகப் பிரித்துவைத்து,]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[2. பணிவிடைக்காரிகளையும் அவர்கள் பிள்ளைகளையும் முதலிலும், லேயாளையும் அவள் பிள்ளைகளையும் இடையிலும், ராகேலையும் யோசேப்பையும் கடையிலும் நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[20. அங்கே ஒரு பலிபீடத்தைக் கட்டி, அதற்கு ஏல்எல்லோகே இஸ்ரவேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஏசா எதிர்கொண்டு ஓடிவந்து, அவனைத் தழுவி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்; இருவரும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[2. பணிவிடைக்காரிகளையும் அவர்கள் பிள்ளைகளையும் முதலிலும், லேயாளையும் அவள் பிள்ளைகளையும் இடையிலும், ராகேலையும் யோசேப்பையும் கடையிலும் நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்? என்றான்.]]></a:t>
+              <a:t><![CDATA[3. தான் அவர்களுக்கு முன்னாக நடந்து போய், ஏழுவிசை தரைமட்டும் குனிந்து வணங்கி, தன் சகோதரன் கிட்டச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்? என்றான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஏசா எதிர்கொண்டு ஓடிவந்து, அவனைத் தழுவி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்; இருவரும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது பணிவிடைக்காரிகளும் அவர்கள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஏசா எதிர்கொண்டு ஓடிவந்து, அவனைத் தழுவி, அவன் கழுத்தைக் கட்டிக்கொண்டு, அவனை முத்தஞ்செய்தான்; இருவரும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து வணங்கினார்கள்]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்? என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேயாளும் அவள் பிள்ளைகளும் சேர்ந்து வந்து வணங்கினார்கள்; பின்பு யோசேப்பும் ராகேலும் சேர்ந்துவந்து வணங்கினார்கள்]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் கண்களை ஏறெடுத்து ஸ்திரீகளையும் பிள்ளைகளையும் கண்டு: உன்னோடிருக்கிற இவர்கள் யார்? என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488436" r:id="rId1"/>
+    <p:sldLayoutId id="2474005577" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4572,66 +4346,50 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he said, What mean you by all this drove which I met? And he said, These are to find grace in]]></a:t>
+              <a:t><![CDATA[6. అప్పుడు ఆ దాసీలును వారి పిల్లలును దగ్గరకువచ్చి సాగిలపడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sight of my lord.]]></a:t>
+              <a:t><![CDATA[7. లేయాయు ఆమె పిల్లలును దగ్గరకువచ్చి సాగిలపడిరి. ఆ తరువాత యోసేపును రాహేలును దగ్గరకు వచ్చి సాగిల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Esau said, I have enough, my brother; keep that you have unto yourself.]]></a:t>
+              <a:t><![CDATA[పడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jacob said, Nay, I pray you, if now I have found grace in your sight, then receive my]]></a:t>
+              <a:t><![CDATA[8. ఏశావునాకు ఎదురుగావచ్చిన ఆ గుంపంతయు ఎందుకని అడుగగా అతడునా ప్రభువు కటాక్షము నా మీద వచ్చుటకే అని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[present at my hand: for therefore I have seen your face, as though I had seen the face of God, and]]></a:t>
+              <a:t><![CDATA[చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you were pleased with me.]]></a:t>
+              <a:t><![CDATA[9. అప్పుడు ఏశావుసహోదరుడా, నాకు కావలసినంత ఉన్నది, నీది నీవే ఉంచుకొమ్మని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Take, I pray you, my blessing that is brought to you; because God has dealt graciously with me,]]></a:t>
+              <a:t><![CDATA[10. అప్పుడు యాకోబు అట్లు కాదు; నీ కటాక్షము నామీద నున్నయెడల చిత్తగించి నాచేత ఈ కానుక పుచ్చుకొనుము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and because I have enough. And he urged him, and he took it.]]></a:t>
+              <a:t><![CDATA[దేవుని ముఖము చూచినట్లు నీ ముఖము చూచితిని; నీ కటాక్షము నామీద వచ్చినది గద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said, Let us take our journey, and let us go, and I will go before you.]]></a:t>
+              <a:t><![CDATA[11. నేను నీయొద్దకు తెచ్చిన కానుకను చిత్త గించి పుచ్చుకొనుము; దేవుడు నన్ను కనికరించెను; మరియు నాకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he said unto him, My lord knows that the children are tender, and the flocks and herds with]]></a:t>
+              <a:t><![CDATA[కావలసినంత ఉన్నదని చెప్పి అతని బల వంతము చేసెను గనుక అతడు దాని పుచ్చుకొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he passed over before them, and bowed himself to the ground seven times, until he came near]]></a:t>
+              <a:t><![CDATA[1. యాకోబు కన్నులెత్తి చూచినప్పుడు ఏశావును . అతనితో నాలుగువందలమంది మనుష్యులును వచ్చు చుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[young are with me: and if men should beat them one day, all the flock will die.]]></a:t>
+              <a:t><![CDATA[12. మనము వెళ్లుదము; నేను నీకు ముందుగా సాగిపోవుదు నని చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Let my lord, I pray you, pass over before his servant: and I will lead on softly, according as]]></a:t>
+              <a:t><![CDATA[13. అతడునాయొద్ద నున్న పిల్లలు పసిపిల్ల లనియు, గొఱ్ఱలు మేకలు పశువులు పాలిచ్చునవి అనియు నా ప్రభువుకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cattle that goes before me and the children be able to endure, until I come unto my lord unto]]></a:t>
+              <a:t><![CDATA[తెలియును. ఒక్కదినమే వాటిని వడిగా తోలినయెడల ఈ మంద అంతయు చచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Seir.]]></a:t>
+              <a:t><![CDATA[14. నా ప్రభువు దయచేసి తన దాసునికి ముందుగా వెళ్లవలెను. నేను నా ప్రభువునొద్దకు శేయీరునకు వచ్చువరకు, నా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Esau said, Let me now leave with you some of the folk that are with me. And he said, What]]></a:t>
+              <a:t><![CDATA[ముందర నున్న మందలు నడువగలిగిన కొలదిని ఈ పిల్లలు నడువగలిగినకొలదిని వాటిని మెల్లగా నడిపించుకొని వచ్చెద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[needs it? let me find grace in the sight of my lord.]]></a:t>
+              <a:t><![CDATA[నని అతనితో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So Esau returned that day on his way unto Seir.]]></a:t>
+              <a:t><![CDATA[15. అప్పుడు ఏశావునీ కిష్టమైన యెడల నాయొద్దనున్న యీ జనులలో కొందరిని నీ యొద్ద విడిచిపెట్టుదునని చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Jacob journeyed to Succoth, and built him an house, and made booths for his cattle:]]></a:t>
+              <a:t><![CDATA[అతడు అదియేల? నా ప్రభువు కటాక్షము నామీద నుండనిమ్మనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore the name of the place is called Succoth.]]></a:t>
+              <a:t><![CDATA[16. ఆ దినమున ఏశావు తన త్రోవను శేయీరునకు తిరిగిపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Jacob came to Shalem, a city of Shechem, which is in the land of Canaan, when he came from]]></a:t>
+              <a:t><![CDATA[17. అప్పుడు యాకోబు సుక్కోతుకు ప్రయాణమై పోయి తనకొకయిల్లు కట్టించుకొని తన పశువులకు పాకలు వేయించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to his brother.]]></a:t>
+              <a:t><![CDATA[2. అప్పుడతడు తన పిల్లలను లేయా రాహేలుల కును ఇద్దరు దాసీలకును పంచి అప్పగించెను. అతడు ముందర దాసీలను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Padanaram; and pitched his tent before the city.]]></a:t>
+              <a:t><![CDATA[అందుచేత ఆ చోటికి సుక్కోతు అను పేరు పెట్టబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he bought a parcel of a field, where he had spread his tent, at the hand of the children of]]></a:t>
+              <a:t><![CDATA[18. అట్లు యాకోబు పద్దనరాములో నుండి వచ్చిన తరువాత కనాను దేశములోనున్న షెకెమను ఊరికి సురక్షితముగా వచ్చి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hamor, Shechem's father, for an hundred pieces of money.]]></a:t>
+              <a:t><![CDATA[ఆ ఊరిముందర తన గుడారములు వేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he erected there an altar, and called it EleloheIsrael.]]></a:t>
+              <a:t><![CDATA[19. మరియు అతడు తన గుడారములు వేసిన పొలముయొక్క భాగమును షెకెము తండ్రియైన హమోరు కుమారులయొద్ద నూరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Jacob lifted up his eyes, and looked, and, behold, Esau came, and with him four hundred men.]]></a:t>
+              <a:t><![CDATA[వరహాలకు కొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,315 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And he divided the children unto Leah, and unto Rachel, and unto the two handmaids.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[and Joseph hindermost.]]></a:t>
+              <a:t><![CDATA[20. అక్కడ ఒక బలిపీఠము కట్టించి దానికి ఏల్‌ ఎలోహేయి ఇశ్రాయేలు అను పేరు పెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Esau ran to meet him, and embraced him, and fell on his neck, and kissed him: and they wept.]]></a:t>
+              <a:t><![CDATA[వారి పిల్లలను వారి వెనుక లేయాను ఆమె పిల్లలను ఆ వెనుక రాహేలును ¸]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he lifted up his eyes, and saw the women and the children; and said, Who are those with you?]]></a:t>
+              <a:t><![CDATA[3. తాను వారి ముందర వెళ్లుచు తన సహోదరుని సమీపించు వరకు ఏడుమార్లు నేలను సాగిలపడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And he said, The children which God has graciously given your servant.]]></a:t>
+              <a:t><![CDATA[4. అప్పుడు ఏశావు అతనిని ఎదుర్కొన పరుగెత్తి అతనిని కౌగలించుకొని అతని మెడమీద పడి ముద్దుపెట్టుకొనెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then the handmaidens came near, they and their children, and they bowed themselves.]]></a:t>
+              <a:t><![CDATA[వారిద్దరు కన్నీరు విడిచిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Leah also with her children came near, and bowed themselves: and after came Joseph near and]]></a:t>
+              <a:t><![CDATA[5. ఏశావు కన్నులెత్తి ఆ స్త్రీలను పిల్లలను చూచివీరు నీకేమి కావలెనని అడిగినందుకు అతడు వీరు దేవుడు నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Rachel, and they bowed themselves.]]></a:t>
+              <a:t><![CDATA[సేవకునికి దయచేసిన పిల్లలే అని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>