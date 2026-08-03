--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -101,66 +101,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -196,58 +180,50 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
-    <p:sldId id="311" r:id="rId58"/>
-[...6 lines deleted...]
-    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,61 +376,53 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தன் குமாரத்தியாகிய தீனாளை அவன் தீட்டுப்படுத்தினதை யாக்கோபு கேள்விப்பட்டபோது , அவன் குமாரர் அவனுடைய மந்தையினிடத்தில் வெளியிலே இருந்தார்கள்; அவர்கள் வருமளவும் யாக்கோபு பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. அத்தருணத்தில் சீகேமின் தகப்பனாகிய ஏமோர் புறப்பட்டு, யாக்கோபோடே பேசும்படி அவனிடத்தில் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அத்தருணத்தில் சீகேமின் தகப்பனாகிய ஏமோர் புறப்பட்டு, யாக்கோபோடே பேசும்படி அவனிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[7. யாக்கோபின் குமாரர் இந்தச் செய்தியைக் கேட்டவுடனே, வெளியிலிருந்து வந்தார்கள். அவன் யாக்கோபின் குமாரத்தியோடே சயனித்து, செய்யத்தகாத மதிகெட்ட காரியத்தை இஸ்ரவேலில் செய்ததினாலே, அந்த மனிதர் மனங்கொதித்து மிகவும் கோபங்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபின் குமாரர் இந்தச் செய்தியைக் கேட்டவுடனே, வெளியிலிருந்து வந்தார்கள். அவன் யாக்கோபின் குமாரத்தியோடே சயனித்து, செய்யத்தகாத மதிகெட்ட காரியத்தை இஸ்ரவேலில் செய்ததினாலே, அந்த மனிதர் மனங்கொதித்து மிகவும் கோபங்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது; அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபின் குமாரர் இந்தச் செய்தியைக் கேட்டவுடனே, வெளியிலிருந்து வந்தார்கள். அவன் யாக்கோபின் குமாரத்தியோடே சயனித்து, செய்யத்தகாத மதிகெட்ட காரியத்தை இஸ்ரவேலில் செய்ததினாலே, அந்த மனிதர் மனங்கொதித்து மிகவும் கோபங்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது; அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது; அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் எங்களோடே சம்பந்தங் கலந்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொடுத்து, எங்கள் குமாரத்திகளை உங்களுக்குக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது; அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி, பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எங்களோடே சம்பந்தங் கலந்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொடுத்து, எங்கள் குமாரத்திகளை உங்களுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி, பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எங்களோடே சம்பந்தங் கலந்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொடுத்து, எங்கள் குமாரத்திகளை உங்களுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி, பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி, பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
+              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால், அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால், அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு நிந்தையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால், அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
+              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு நிந்தையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால், அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
+              <a:t><![CDATA[15. நீங்களும் உங்களுக்குள்ளிருக்கும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டு எங்களைப் போலாவீர்களானால், நாங்கள் சம்மதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு நிந்தையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு நிந்தையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்களும் உங்களுக்குள்ளிருக்கும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டு எங்களைப் போலாவீர்களானால், நாங்கள் சம்மதித்து,]]></a:t>
+              <a:t><![CDATA[17. விருத்தசேதனம் பண்ணிக்கொள்வதற்கு எங்கள் சொல் கேளாமற்போவீர்களானால், நாங்கள் எங்கள் குமாரத்தியை அழைத்துக்கொண்டு போய்விடுவோம் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லேயாள் யாக்கோபுக்குப் பெற்ற குமாரத்தியாகிய தீனாள் தேசத்துப் பெண்களைப் பார்க்கப் புறப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[2. அவளை ஏவியனான ஏமோரின் குமாரனும் அத்தேசத்தின் பிரபுவுமாகிய சீகேம் என்பவன் கண்டு, அவளைக் கொண்டுபோய், அவளோடே சயனித்து, அவளைத் தீட்டுப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்களும் உங்களுக்குள்ளிருக்கும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டு எங்களைப் போலாவீர்களானால், நாங்கள் சம்மதித்து,]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய வார்த்தைகள் ஏமோருக்கும் ஏமோரின் குமாரனாகிய சீகேமுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருத்தசேதனம் பண்ணிக்கொள்வதற்கு எங்கள் சொல் கேளாமற்போவீர்களானால், நாங்கள் எங்கள் குமாரத்தியை அழைத்துக்கொண்டு போய்விடுவோம் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஏமோரும் அவன் குமாரன் சீகேமும் தங்கள் பட்டணத்தின் வாசலில் வந்து, தங்கள் பட்டணத்து மனிதரோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருத்தசேதனம் பண்ணிக்கொள்வதற்கு எங்கள் சொல் கேளாமற்போவீர்களானால், நாங்கள் எங்கள் குமாரத்தியை அழைத்துக்கொண்டு போய்விடுவோம் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய வார்த்தைகள் ஏமோருக்கும் ஏமோரின் குமாரனாகிய சீகேமுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏமோரும் அவன் குமாரன் சீகேமும் தங்கள் பட்டணத்தின் வாசலில் வந்து, தங்கள் பட்டணத்து மனிதரோடே பேசி:]]></a:t>
+              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏமோரும் அவன் குமாரன் சீகேமும் தங்கள் பட்டணத்தின் வாசலில் வந்து, தங்கள் பட்டணத்து மனிதரோடே பேசி:]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச் சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச் சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச் சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஏமோரையும் அவன் குமாரன் சீகேமையும் பட்டயக்கருக்காலே கொன்று, சீகேமின் வீட்டிலிருந்த தீனாளை அழைத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச் சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள் தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள் தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களுடைய ஆடுமாடுகளையும் கழுதைகளையும், பட்டணத்திலும் வயல்வெளியிலும் இருந்தவைகள் யாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் எடுத்துக்கொண்டு, அவர்களுடைய எல்லாக் குழந்தைகளையும் ஸ்திரீகளையும் சிறைபிடித்து, வீட்டிலிருந்த எல்லாவற்றையும் கொள்ளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவளை ஏவியனான ஏமோரின் குமாரனும் அத்தேசத்தின் பிரபுவுமாகிய சீகேம் என்பவன் கண்டு, அவளைக் கொண்டுபோய், அவளோடே சயனித்து, அவளைத் தீட்டுப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய மனம் யாக்கோபின் குமாரத்தியாகிய தீனாள்மேல் பற்றுதலாயிருந்தது; அவன் அந்தப் பெண்ணை நேசித்து, அந்தப் பெண்ணின் மனதுக்கு இன்பமாய்ப் பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் எடுத்துக்கொண்டு, அவர்களுடைய எல்லாக் குழந்தைகளையும் ஸ்திரீகளையும் சிறைபிடித்து, வீட்டிலிருந்த எல்லாவற்றையும் கொள்ளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏமோரையும் அவன் குமாரன் சீகேமையும் பட்டயக்கருக்காலே கொன்று, சீகேமின் வீட்டிலிருந்த தீனாளை அழைத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏமோரையும் அவன் குமாரன் சீகேமையும் பட்டயக்கருக்காலே கொன்று, சீகேமின் வீட்டிலிருந்த தீனாளை அழைத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள் தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,487 +5823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள் தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[29. அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் எடுத்துக்கொண்டு, அவர்களுடைய எல்லாக் குழந்தைகளையும் ஸ்திரீகளையும் சிறைபிடித்து, வீட்டிலிருந்த எல்லாவற்றையும் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அதற்கு அவர்கள்: எங்கள் சகோதரியை அவர்கள் ஒரு வேசியைப்போல நடத்தலாமோ என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6410,486 +5942,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. அவனுடைய மனம் யாக்கோபின் குமாரத்தியாகிய தீனாள்மேல் பற்றுதலாயிருந்தது; அவன் அந்தப் பெண்ணை நேசித்து, அந்தப் பெண்ணின் மனதுக்கு இன்பமாய்ப் பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
-[...434 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6945,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய மனம் யாக்கோபின் குமாரத்தியாகிய தீனாள்மேல் பற்றுதலாயிருந்தது; அவன் அந்தப் பெண்ணை நேசித்து, அந்தப் பெண்ணின் மனதுக்கு இன்பமாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[4. சீகேம் தன் தகப்பனாகிய ஏமோரை நோக்கி: இந்தப்பெண்ணை எனக்குக் கொள்ளவேண்டும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சீகேம் தன் தகப்பனாகிய ஏமோரை நோக்கி: இந்தப்பெண்ணை எனக்குக் கொள்ளவேண்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. தன் குமாரத்தியாகிய தீனாளை அவன் தீட்டுப்படுத்தினதை யாக்கோபு கேள்விப்பட்டபோது , அவன் குமாரர் அவனுடைய மந்தையினிடத்தில் வெளியிலே இருந்தார்கள்; அவர்கள் வருமளவும் யாக்கோபு பேசாமலிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7242,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492315" r:id="rId1"/>
+    <p:sldLayoutId id="2474732294" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7686,118 +6782,54 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7926,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[field: and Jacob held his peace until they were come.]]></a:t>
+              <a:t><![CDATA[6. और शकेम का पिता हमोर निकल कर याकूब से बातचीत करने के लिये उसके पास गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Hamor the father of Shechem went out unto Jacob to commune with him.]]></a:t>
+              <a:t><![CDATA[7. और याकूब के पुत्र सुनते ही मैदान से बहुत उदास और क्रोधित हो कर आए: क्योंकि शकेम ने याकूब की बेटी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the sons of Jacob came out of the field when they heard it: and the men were grieved, and]]></a:t>
+              <a:t><![CDATA[के साथ कुकर्म करके इस्राएल के घराने से मूर्खता का ऐसा काम किया था, जिसका करना अनुचित था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they were very angry, because he had wrought folly in Israel in lying with Jacob's daughter: which]]></a:t>
+              <a:t><![CDATA[8. हमोर ने उन सब से कहा, मेरे पुत्र शकेम का मन तुम्हारी बेटी पर बहुत लगा है, सो उसे उसकी पत्नी होने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing ought not to be done.]]></a:t>
+              <a:t><![CDATA[के लिये उसको दे दो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Hamor communed with them, saying, The soul of my son Shechem longs for your daughter: I pray]]></a:t>
+              <a:t><![CDATA[9. और हमारे साथ ब्याह किया करो; अपनी बेटियां हम को दिया करो, और हमारी बेटियों को आप लिया करो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you give her him to wife.]]></a:t>
+              <a:t><![CDATA[10. और हमारे संग बसे रहो: और यह देश तुम्हारे सामने पड़ा है; इस में रह कर लेनदेन करो, और इसकी भूमि को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And make all of you marriages with us, and give your daughters unto us, and take our daughters]]></a:t>
+              <a:t><![CDATA[अपने लिये ले लो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you.]]></a:t>
+              <a:t><![CDATA[11. और शकेम ने भी दीना के पिता और भाइयों से कहा, यदि मुझ पर तुम लोगों की अनुग्रह की दृष्टि हो, तो जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all of you shall dwell with us: and the land shall be before you; dwell and trade all of you]]></a:t>
+              <a:t><![CDATA[कुछ तुम मुझ से कहो, सो मैं दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Dinah the daughter of Leah, which she bare unto Jacob, went out to see the daughters of the]]></a:t>
+              <a:t><![CDATA[1. और लिआ: की बेटी दीना, जो याकूब से उत्पन्न हुई थी, उस देश की लड़कियों से भेंट करने को निकली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein, and get you possessions therein.]]></a:t>
+              <a:t><![CDATA[12. तुम मुझ से कितना ही मूल्य वा बदला क्यों न मांगो, तौभी मैं तुम्हारे कहे के अनुसार दूंगा: परन्तु]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Shechem said unto her father and unto her brethren, Let me find grace in your eyes, and what]]></a:t>
+              <a:t><![CDATA[उस कन्या को पत्नी होने के लिये मुझे दो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall say unto me I will give.]]></a:t>
+              <a:t><![CDATA[13. तब यह सोच कर, कि शकेम ने हमारी बहिन दीना को अशुद्ध किया है, याकूब के पुत्रों ने शकेम और उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Ask me never so much dowry and gift, and I will give according as all of you shall say unto me:]]></a:t>
+              <a:t><![CDATA[पिता हमोर को छल के साथ यह उत्तर दिया,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but give me the damsel to wife.]]></a:t>
+              <a:t><![CDATA[14. कि हम ऐसा काम नहीं कर सकते, कि किसी खतना रहित पुरूष को अपनी बहिन दें; क्योंकि इस से हमारी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the sons of Jacob answered Shechem and Hamor his father deceitfully, and said, because he]]></a:t>
+              <a:t><![CDATA[नामधराई होगी:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had defiled Dinah their sister:]]></a:t>
+              <a:t><![CDATA[15. इस बात पर तो हम तुम्हारी मान लेंगे, कि हमारी नाईं तुम में से हर एक पुरूष का खतना किया जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And they said unto them, We cannot do this thing, to give our sister to one that is]]></a:t>
+              <a:t><![CDATA[16. तब हम अपनी बेटियां तुम्हें ब्याह देंगे, और तुम्हारी बेटियां ब्याह लेंगे, और तुम्हारे संग बसे भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uncircumcised; for that were a reproach unto us:]]></a:t>
+              <a:t><![CDATA[रहेंगे, और हम दोनों एक ही समुदाय के मनुष्य हो जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But in this will we consent unto you: If all of you will be as we be, that every male of you be]]></a:t>
+              <a:t><![CDATA[17. पर यदि तुम हमारी बात न मान कर अपना खतना न कराओगे, तो हम अपनी लड़की को लेके यहां से चले जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land.]]></a:t>
+              <a:t><![CDATA[2. तब उस देश के प्रधान हित्ती हमोर के पुत्र शकेम ने उसे देखा, और उसे ले जा कर उसके साथ कुकर्म करके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[circumcised;]]></a:t>
+              <a:t><![CDATA[18. उनकी इस बात पर हमोर और उसका पुत्र शकेम प्रसन्न हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then will we give our daughters unto you, and we will take your daughters to us, and we will]]></a:t>
+              <a:t><![CDATA[19. और वह जवान, जो याकूब की बेटी को बहुत चाहता था, इस काम को करने में उसने विलम्ब न किया। वह तो अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwell with you, and we will become one people.]]></a:t>
+              <a:t><![CDATA[पिता के सारे घराने में अधिक प्रतिष्ठित था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But if all of you will not hearken unto us, to be circumcised; then will we take our daughter,]]></a:t>
+              <a:t><![CDATA[20. सो हमोर और उसका पुत्र शकेम अपने नगर के फाटक के निकट जा कर नगरवासियों को यों समझाने लगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and we will be gone.]]></a:t>
+              <a:t><![CDATA[21. कि वे मनुष्य तो हमारे संग मेल से रहना चाहते हैं; सो उन्हें इस देश में रह के लेनदेन करने दो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And their words pleased Hamor, and Shechem Hamor's son.]]></a:t>
+              <a:t><![CDATA[देखो, यह देश उनके लिये भी बहुत है; फिर हम लोग उनकी बेटियों को ब्याह लें, और अपनी बेटियों को उन्हें]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the young man deferred not to do the thing, because he had delight in Jacob's daughter: and]]></a:t>
+              <a:t><![CDATA[दिया करें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he was more honourable than all the house of his father.]]></a:t>
+              <a:t><![CDATA[22. वे लोग केवल इस बात पर हमारे संग रहने और एक ही समुदाय के मनुष्य हो जाने को प्रसन्न हैं, कि उनकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Hamor and Shechem his son came unto the gate of their city, and communed with the men of]]></a:t>
+              <a:t><![CDATA[नाईं हमारे सब पुरूषों का भी खतना किया जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their city, saying,]]></a:t>
+              <a:t><![CDATA[23. क्या उनकी भेड़-बकरियां, और गाय-बैल वरन उनके सारे पशु और धन सम्पत्ति हमारी न हो जाएगी? इतना ही]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when Shechem the son of Hamor the Hivite, prince of the country, saw her, he took her, and]]></a:t>
+              <a:t><![CDATA[उसको भ्रष्ट कर डाला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. These men are peaceable with us; therefore let them dwell in the land, and trade therein; for]]></a:t>
+              <a:t><![CDATA[करें कि हम लोग उनकी बात मान लें, तो वे हमारे संग रहेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land, behold, it is large enough for them; let us take their daughters to us for wives, and let]]></a:t>
+              <a:t><![CDATA[24. सो जितने उस नगर के फाटक से निकलते थे, उन सभों ने हमोर की और उसके पुत्र शकेम की बात मानी; और हर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us give them our daughters.]]></a:t>
+              <a:t><![CDATA[एक पुरूष का खतना किया गया, जितने उस नगर के फाटक से निकलते थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Only herein will the men consent unto us in order to dwell with us, to be one people, if every]]></a:t>
+              <a:t><![CDATA[25. तीसरे दिन, जब वे लोग पीड़ित पड़े थे, तब ऐसा हुआ कि शिमोन और लेवी नाम याकूब के दो पुत्रों ने, जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[male among us be circumcised, as they are circumcised.]]></a:t>
+              <a:t><![CDATA[दीना के भाई थे, अपनी अपनी तलवार ले उस नगर में निधड़क घुस कर सब पुरूषों को घात किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Shall not their cattle and their substance and every beast of their's be our's? only let us]]></a:t>
+              <a:t><![CDATA[26. और हमोर और उसके पुत्र शकेम को उन्होंने तलवार से मार डाला, और दीना को शकेम के घर से निकाल ले गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consent unto them, and they will dwell with us.]]></a:t>
+              <a:t><![CDATA[27. और याकूब के पुत्रों ने घात कर डालने पर भी चढ़ कर नगर को इसलिये लूट लिया, कि उस में उनकी बहिन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And unto Hamor and unto Shechem his son hearkened all that went out of the gate of his city; and]]></a:t>
+              <a:t><![CDATA[अशुद्ध की गई थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every male was circumcised, all that went out of the gate of his city.]]></a:t>
+              <a:t><![CDATA[28. उन्होंने भेड़-बकरी, और गाय-बैल, और गदहे, और नगर और मैदान में जितना धन था ले लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it came to pass on the third day, when they were sore, that two of the sons of Jacob, Simeon]]></a:t>
+              <a:t><![CDATA[29. उस सब को, और उनके बाल-बच्चों, और स्त्रियों को भी हर ले गए, वरन घर घर में जो कुछ था, उसको भी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lay with her, and defiled her.]]></a:t>
+              <a:t><![CDATA[3. तब उसका मन याकूब की बेटी दीना से लग गया, और उसने उस कन्या से प्रेम की बातें की, और उससे प्रेम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Levi, Dinah's brethren, took each man his sword, and came upon the city boldly, and slew all the]]></a:t>
+              <a:t><![CDATA[उन्होंने लूट लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[males.]]></a:t>
+              <a:t><![CDATA[30. तब याकूब ने शिमोन और लेवी से कहा, तुम ने जो उस देश के निवासी कनानियोंऔर परिज्जियों के मन में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they slew Hamor and Shechem his son with the edge of the sword, and took Dinah out of]]></a:t>
+              <a:t><![CDATA[मेरी ओर घृणा उत्पन्न कराई है, इस से तुम ने मुझे संकट में डाला है, क्योंकि मेरे साथ तो थोड़े की लोग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shechem's house, and went out.]]></a:t>
+              <a:t><![CDATA[हैं, सो अब वे इकट्ठे हो कर मुझ पर चढ़ेंगे, और मुझे मार डालेंगे, सो मैं अपने घराने समेत सत्यानाश हो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The sons of Jacob came upon the slain, and spoiled the city, because they had defiled their]]></a:t>
+              <a:t><![CDATA[जाऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,579 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sister.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[even all that was in the house.]]></a:t>
+              <a:t><![CDATA[31. उन्होंने कहा, क्या वह हमारी बहिन के साथ वेश्या की नाईं बर्ताव करे?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,579 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And his soul clave unto Dinah the daughter of Jacob, and he loved the damsel, and spoke kindly]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[31. And they said, Should he deal with our sister as with an harlot?]]></a:t>
+              <a:t><![CDATA[करने लगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the damsel.]]></a:t>
+              <a:t><![CDATA[4. और शकेम ने अपने पिता हमोर से कहा, मुझे इस लड़की को मेरी पत्नी होने के लिये दिला दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Shechem spoke unto his father Hamor, saying, Get me this damsel to wife.]]></a:t>
+              <a:t><![CDATA[5. और याकूब ने सुना, कि शकेम ने मेरी बेटी दीना को अशुद्ध कर डाला है, पर उसके पुत्र उस समय पशुओं के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Jacob heard that he had defiled Dinah his daughter: now his sons were with his cattle in the]]></a:t>
+              <a:t><![CDATA[संग मैदान में थे, सो वह उनके आने तक चुप रहा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>