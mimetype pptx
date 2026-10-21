--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -101,50 +101,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +194,57 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +397,60 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அத்தருணத்தில் சீகேமின் தகப்பனாகிய ஏமோர் புறப்பட்டு, யாக்கோபோடே பேசும்படி அவனிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And Hamor the father of Shechem went out unto Jacob to commune with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபின் குமாரர் இந்தச் செய்தியைக் கேட்டவுடனே, வெளியிலிருந்து வந்தார்கள். அவன் யாக்கோபின் குமாரத்தியோடே சயனித்து, செய்யத்தகாத மதிகெட்ட காரியத்தை இஸ்ரவேலில் செய்ததினாலே, அந்த மனிதர் மனங்கொதித்து மிகவும் கோபங்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Jacob came out of the field when they heard it: and the men were grieved, and they were very angry, because he had wrought folly in Israel in lying with Jacob's daughter: which thing ought not to be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபின் குமாரர் இந்தச் செய்தியைக் கேட்டவுடனே, வெளியிலிருந்து வந்தார்கள். அவன் யாக்கோபின் குமாரத்தியோடே சயனித்து, செய்யத்தகாத மதிகெட்ட காரியத்தை இஸ்ரவேலில் செய்ததினாலே, அந்த மனிதர் மனங்கொதித்து மிகவும் கோபங்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Jacob came out of the field when they heard it: and the men were grieved, and they were very angry, because he had wrought folly in Israel in lying with Jacob's daughter: which thing ought not to be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது; அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Jacob came out of the field when they heard it: and the men were grieved, and they were very angry, because he had wrought folly in Israel in lying with Jacob's daughter: which thing ought not to be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது; அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Hamor communed with them, saying, The soul of my son Shechem longs for your daughter: I pray you give her him to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எங்களோடே சம்பந்தங் கலந்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொடுத்து, எங்கள் குமாரத்திகளை உங்களுக்குக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[8. And Hamor communed with them, saying, The soul of my son Shechem longs for your daughter: I pray you give her him to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி, பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And make all of you marriages with us, and give your daughters unto us, and take our daughters unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி, பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And make all of you marriages with us, and give your daughters unto us, and take our daughters unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
+              <a:t><![CDATA[10. And all of you shall dwell with us: and the land shall be before you; dwell and trade all of you therein, and get you possessions therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
+              <a:t><![CDATA[10. And all of you shall dwell with us: and the land shall be before you; dwell and trade all of you therein, and get you possessions therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லேயாள் யாக்கோபுக்குப் பெற்ற குமாரத்தியாகிய தீனாள் தேசத்துப் பெண்களைப் பார்க்கப் புறப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[1. And Dinah the daughter of Leah, which she bare unto Jacob, went out to see the daughters of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Shechem said unto her father and unto her brethren, Let me find grace in your eyes, and what all of you shall say unto me I will give.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Shechem said unto her father and unto her brethren, Let me find grace in your eyes, and what all of you shall say unto me I will give.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால், அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
+              <a:t><![CDATA[12. Ask me never so much dowry and gift, and I will give according as all of you shall say unto me: but give me the damsel to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால், அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
+              <a:t><![CDATA[12. Ask me never so much dowry and gift, and I will give according as all of you shall say unto me: but give me the damsel to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு நிந்தையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. And the sons of Jacob answered Shechem and Hamor his father deceitfully, and said, because he had defiled Dinah their sister:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு நிந்தையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. And the sons of Jacob answered Shechem and Hamor his father deceitfully, and said, because he had defiled Dinah their sister:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்களும் உங்களுக்குள்ளிருக்கும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டு எங்களைப் போலாவீர்களானால், நாங்கள் சம்மதித்து,]]></a:t>
+              <a:t><![CDATA[14. And they said unto them, We cannot do this thing, to give our sister to one that is uncircumcised; for that were a reproach unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[14. And they said unto them, We cannot do this thing, to give our sister to one that is uncircumcised; for that were a reproach unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[15. But in this will we consent unto you: If all of you will be as we be, that every male of you be circumcised;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருத்தசேதனம் பண்ணிக்கொள்வதற்கு எங்கள் சொல் கேளாமற்போவீர்களானால், நாங்கள் எங்கள் குமாரத்தியை அழைத்துக்கொண்டு போய்விடுவோம் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But in this will we consent unto you: If all of you will be as we be, that every male of you be circumcised;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவளை ஏவியனான ஏமோரின் குமாரனும் அத்தேசத்தின் பிரபுவுமாகிய சீகேம் என்பவன் கண்டு, அவளைக் கொண்டுபோய், அவளோடே சயனித்து, அவளைத் தீட்டுப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[2. And when Shechem the son of Hamor the Hivite, prince of the country, saw her, he took her, and lay with her, and defiled her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய வார்த்தைகள் ஏமோருக்கும் ஏமோரின் குமாரனாகிய சீகேமுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[16. Then will we give our daughters unto you, and we will take your daughters to us, and we will dwell with you, and we will become one people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. Then will we give our daughters unto you, and we will take your daughters to us, and we will dwell with you, and we will become one people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. But if all of you will not hearken unto us, to be circumcised; then will we take our daughter, and we will be gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏமோரும் அவன் குமாரன் சீகேமும் தங்கள் பட்டணத்தின் வாசலில் வந்து, தங்கள் பட்டணத்து மனிதரோடே பேசி:]]></a:t>
+              <a:t><![CDATA[17. But if all of you will not hearken unto us, to be circumcised; then will we take our daughter, and we will be gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
+              <a:t><![CDATA[18. And their words pleased Hamor, and Shechem Hamor's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
+              <a:t><![CDATA[19. And the young man deferred not to do the thing, because he had delight in Jacob's daughter: and he was more honourable than all the house of his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
+              <a:t><![CDATA[19. And the young man deferred not to do the thing, because he had delight in Jacob's daughter: and he was more honourable than all the house of his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Hamor and Shechem his son came unto the gate of their city, and communed with the men of their city, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[21. These men are peaceable with us; therefore let them dwell in the land, and trade therein; for the land, behold, it is large enough for them; let us take their daughters to us for wives, and let us give them our daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச் சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. These men are peaceable with us; therefore let them dwell in the land, and trade therein; for the land, behold, it is large enough for them; let us take their daughters to us for wives, and let us give them our daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவளை ஏவியனான ஏமோரின் குமாரனும் அத்தேசத்தின் பிரபுவுமாகிய சீகேம் என்பவன் கண்டு, அவளைக் கொண்டுபோய், அவளோடே சயனித்து, அவளைத் தீட்டுப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[2. And when Shechem the son of Hamor the Hivite, prince of the country, saw her, he took her, and lay with her, and defiled her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச் சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. These men are peaceable with us; therefore let them dwell in the land, and trade therein; for the land, behold, it is large enough for them; let us take their daughters to us for wives, and let us give them our daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Only herein will the men consent unto us in order to dwell with us, to be one people, if every male among us be circumcised, as they are circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Only herein will the men consent unto us in order to dwell with us, to be one people, if every male among us be circumcised, as they are circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Shall not their cattle and their substance and every beast of their's be our's? only let us consent unto them, and they will dwell with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல் பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Shall not their cattle and their substance and every beast of their's be our's? only let us consent unto them, and they will dwell with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஏமோரையும் அவன் குமாரன் சீகேமையும் பட்டயக்கருக்காலே கொன்று, சீகேமின் வீட்டிலிருந்த தீனாளை அழைத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And unto Hamor and unto Shechem his son hearkened all that went out of the gate of his city; and every male was circumcised, all that went out of the gate of his city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள் தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
+              <a:t><![CDATA[24. And unto Hamor and unto Shechem his son hearkened all that went out of the gate of his city; and every male was circumcised, all that went out of the gate of his city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள் தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
+              <a:t><![CDATA[24. And unto Hamor and unto Shechem his son hearkened all that went out of the gate of his city; and every male was circumcised, all that went out of the gate of his city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுடைய ஆடுமாடுகளையும் கழுதைகளையும், பட்டணத்திலும் வயல்வெளியிலும் இருந்தவைகள் யாவையும்,]]></a:t>
+              <a:t><![CDATA[25. And it came to pass on the third day, when they were sore, that two of the sons of Jacob, Simeon and Levi, Dinah's brethren, took each man his sword, and came upon the city boldly, and slew all the males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் எடுத்துக்கொண்டு, அவர்களுடைய எல்லாக் குழந்தைகளையும் ஸ்திரீகளையும் சிறைபிடித்து, வீட்டிலிருந்த எல்லாவற்றையும் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass on the third day, when they were sore, that two of the sons of Jacob, Simeon and Levi, Dinah's brethren, took each man his sword, and came upon the city boldly, and slew all the males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய மனம் யாக்கோபின் குமாரத்தியாகிய தீனாள்மேல் பற்றுதலாயிருந்தது; அவன் அந்தப் பெண்ணை நேசித்து, அந்தப் பெண்ணின் மனதுக்கு இன்பமாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[3. And his soul clave unto Dinah the daughter of Jacob, and he loved the damsel, and spoke kindly unto the damsel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் எடுத்துக்கொண்டு, அவர்களுடைய எல்லாக் குழந்தைகளையும் ஸ்திரீகளையும் சிறைபிடித்து, வீட்டிலிருந்த எல்லாவற்றையும் கொள்ளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass on the third day, when they were sore, that two of the sons of Jacob, Simeon and Levi, Dinah's brethren, took each man his sword, and came upon the city boldly, and slew all the males.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And they slew Hamor and Shechem his son with the edge of the sword, and took Dinah out of Shechem's house, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And they slew Hamor and Shechem his son with the edge of the sword, and took Dinah out of Shechem's house, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The sons of Jacob came upon the slain, and spoiled the city, because they had defiled their sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப் பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும் அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The sons of Jacob came upon the slain, and spoiled the city, because they had defiled their sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5851,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதற்கு அவர்கள்: எங்கள் சகோதரியை அவர்கள் ஒரு வேசியைப்போல நடத்தலாமோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. They took their sheep, and their oxen, and their asses, and that which was in the city, and that which was in the field,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And all their wealth, and all their little ones, and their wives took they captive, and spoiled even all that was in the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And all their wealth, and all their little ones, and their wives took they captive, and spoiled even all that was in the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Jacob said to Simeon and Levi, All of you have troubled me to make me to stink among the inhabitants of the land, among the Canaanites and the Perizzites: and I being few in number, they shall gather themselves together against me, and slay me; and I shall be destroyed, I and my house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Jacob said to Simeon and Levi, All of you have troubled me to make me to stink among the inhabitants of the land, among the Canaanites and the Perizzites: and I being few in number, they shall gather themselves together against me, and slay me; and I shall be destroyed, I and my house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய மனம் யாக்கோபின் குமாரத்தியாகிய தீனாள்மேல் பற்றுதலாயிருந்தது; அவன் அந்தப் பெண்ணை நேசித்து, அந்தப் பெண்ணின் மனதுக்கு இன்பமாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[3. And his soul clave unto Dinah the daughter of Jacob, and he loved the damsel, and spoke kindly unto the damsel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Jacob said to Simeon and Levi, All of you have troubled me to make me to stink among the inhabitants of the land, among the Canaanites and the Perizzites: and I being few in number, they shall gather themselves together against me, and slay me; and I shall be destroyed, I and my house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Jacob said to Simeon and Levi, All of you have troubled me to make me to stink among the inhabitants of the land, among the Canaanites and the Perizzites: and I being few in number, they shall gather themselves together against me, and slay me; and I shall be destroyed, I and my house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And they said, Should he deal with our sister as with an harlot?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சீகேம் தன் தகப்பனாகிய ஏமோரை நோக்கி: இந்தப்பெண்ணை எனக்குக் கொள்ளவேண்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. And Shechem spoke unto his father Hamor, saying, Get me this damsel to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தன் குமாரத்தியாகிய தீனாளை அவன் தீட்டுப்படுத்தினதை யாக்கோபு கேள்விப்பட்டபோது , அவன் குமாரர் அவனுடைய மந்தையினிடத்தில் வெளியிலே இருந்தார்கள்; அவர்கள் வருமளவும் யாக்கோபு பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And Jacob heard that he had defiled Dinah his daughter: now his sons were with his cattle in the field: and Jacob held his peace until they were come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தன் குமாரத்தியாகிய தீனாளை அவன் தீட்டுப்படுத்தினதை யாக்கோபு கேள்விப்பட்டபோது , அவன் குமாரர் அவனுடைய மந்தையினிடத்தில் வெளியிலே இருந்தார்கள்; அவர்கள் வருமளவும் யாக்கோபு பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And Jacob heard that he had defiled Dinah his daughter: now his sons were with his cattle in the field: and Jacob held his peace until they were come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732294" r:id="rId1"/>
+    <p:sldLayoutId id="2481563661" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7573,110 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और शकेम का पिता हमोर निकल कर याकूब से बातचीत करने के लिये उसके पास गया।]]></a:t>
+              <a:t><![CDATA[6. அத்தருணத்தில் சீகேமின் தகப்பனாகிய ஏமோர் புறப்பட்டு, யாக்கோபோடே பேசும்படி அவனிடத்தில் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और याकूब के पुत्र सुनते ही मैदान से बहुत उदास और क्रोधित हो कर आए: क्योंकि शकेम ने याकूब की बेटी]]></a:t>
+              <a:t><![CDATA[7. யாக்கோபின் குமாரர் இந்தச் செய்தியைக் கேட்டவுடனே, வெளியிலிருந்து வந்தார்கள். அவன் யாக்கோபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के साथ कुकर्म करके इस्राएल के घराने से मूर्खता का ऐसा काम किया था, जिसका करना अनुचित था।]]></a:t>
+              <a:t><![CDATA[குமாரத்தியோடே சயனித்து, செய்யத்தகாத மதிகெட்ட காரியத்தை இஸ்ரவேலில் செய்ததினாலே, அந்த மனிதர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. हमोर ने उन सब से कहा, मेरे पुत्र शकेम का मन तुम्हारी बेटी पर बहुत लगा है, सो उसे उसकी पत्नी होने]]></a:t>
+              <a:t><![CDATA[மனங்கொதித்து மிகவும் கோபங்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये उसको दे दो।]]></a:t>
+              <a:t><![CDATA[8. ஏமோர் அவர்களோடே பேசி: என் குமாரனாகிய சீகேமின் மனது உங்கள் குமாரத்தியின்மேல் பற்றுதலாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और हमारे साथ ब्याह किया करो; अपनी बेटियां हम को दिया करो, और हमारी बेटियों को आप लिया करो।]]></a:t>
+              <a:t><![CDATA[அவளை அவனுக்கு மனைவியாகக் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और हमारे संग बसे रहो: और यह देश तुम्हारे सामने पड़ा है; इस में रह कर लेनदेन करो, और इसकी भूमि को]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் எங்களோடே சம்பந்தங் கலந்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொடுத்து, எங்கள் குமாரத்திகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने लिये ले लो।]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और शकेम ने भी दीना के पिता और भाइयों से कहा, यदि मुझ पर तुम लोगों की अनुग्रह की दृष्टि हो, तो जो]]></a:t>
+              <a:t><![CDATA[10. எங்களோடே வாசம்பண்ணுங்கள்; தேசம் உங்கள் முன்பாக இருக்கிறது; இதிலே குடியிருந்து, வியாபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुछ तुम मुझ से कहो, सो मैं दूंगा।]]></a:t>
+              <a:t><![CDATA[பொருள் சம்பாதித்து, அதைக் கையாண்டுகொண்டிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और लिआ: की बेटी दीना, जो याकूब से उत्पन्न हुई थी, उस देश की लड़कियों से भेंट करने को निकली।]]></a:t>
+              <a:t><![CDATA[1. லேயாள் யாக்கோபுக்குப் பெற்ற குமாரத்தியாகிய தீனாள் தேசத்துப் பெண்களைப் பார்க்கப் புறப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तुम मुझ से कितना ही मूल्य वा बदला क्यों न मांगो, तौभी मैं तुम्हारे कहे के अनुसार दूंगा: परन्तु]]></a:t>
+              <a:t><![CDATA[11. சீகேமும் அவள் தகப்பனையும் அவள் சகோதரரையும் நோக்கி: உங்கள் கண்களின் எனக்குத் தயவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस कन्या को पत्नी होने के लिये मुझे दो।]]></a:t>
+              <a:t><![CDATA[கிடைக்கவேண்டும்; நீங்கள் என்னிடத்தில் எதைக் கேட்டாலும் தருகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब यह सोच कर, कि शकेम ने हमारी बहिन दीना को अशुद्ध किया है, याकूब के पुत्रों ने शकेम और उसके]]></a:t>
+              <a:t><![CDATA[12. பரிசமும் வெகுமதியும் நீங்கள் எவ்வளவு கேட்டாலும், உங்கள் சொற்படி தருகிறேன்; அந்தப் பெண்ணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता हमोर को छल के साथ यह उत्तर दिया,]]></a:t>
+              <a:t><![CDATA[மாத்திரம் எனக்கு மனைவியாகக் கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. कि हम ऐसा काम नहीं कर सकते, कि किसी खतना रहित पुरूष को अपनी बहिन दें; क्योंकि इस से हमारी]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது யாக்கோபின் குமாரர் தங்கள் சகோதரியாகிய தீனாளைச் சீகேம் என்பவன் தீட்டுப்படுத்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नामधराई होगी:]]></a:t>
+              <a:t><![CDATA[அவனுக்கும் அவன் தகப்பனாகிய ஏமோருக்கும் வஞ்சகமான மறுமொழியாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. इस बात पर तो हम तुम्हारी मान लेंगे, कि हमारी नाईं तुम में से हर एक पुरूष का खतना किया जाए।]]></a:t>
+              <a:t><![CDATA[14. விருத்தசேதனமில்லாத புருஷனுக்கு நாங்கள் எங்கள் சகோதரியைக் கொடுக்கலாகாது; அது எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब हम अपनी बेटियां तुम्हें ब्याह देंगे, और तुम्हारी बेटियां ब्याह लेंगे, और तुम्हारे संग बसे भी]]></a:t>
+              <a:t><![CDATA[நிந்தையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहेंगे, और हम दोनों एक ही समुदाय के मनुष्य हो जाएंगे।]]></a:t>
+              <a:t><![CDATA[15. நீங்களும் உங்களுக்குள்ளிருக்கும் ஆண்மக்கள் யாவரும் விருத்தசேதனம் பண்ணப்பட்டு எங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. पर यदि तुम हमारी बात न मान कर अपना खतना न कराओगे, तो हम अपनी लड़की को लेके यहां से चले जाएंगे।]]></a:t>
+              <a:t><![CDATA[போலாவீர்களானால், நாங்கள் சம்மதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब उस देश के प्रधान हित्ती हमोर के पुत्र शकेम ने उसे देखा, और उसे ले जा कर उसके साथ कुकर्म करके]]></a:t>
+              <a:t><![CDATA[2. அவளை ஏவியனான ஏமோரின் குமாரனும் அத்தேசத்தின் பிரபுவுமாகிய சீகேம் என்பவன் கண்டு, அவளைக் கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उनकी इस बात पर हमोर और उसका पुत्र शकेम प्रसन्न हुए।]]></a:t>
+              <a:t><![CDATA[16. உங்களுக்கு எங்கள் குமாரத்திகளைக் கொடுத்து, உங்கள் குமாரத்திகளை எங்களுக்குக் கொண்டு, உங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और वह जवान, जो याकूब की बेटी को बहुत चाहता था, इस काम को करने में उसने विलम्ब न किया। वह तो अपने]]></a:t>
+              <a:t><![CDATA[குடியிருந்து, ஏகஜனமாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता के सारे घराने में अधिक प्रतिष्ठित था।]]></a:t>
+              <a:t><![CDATA[17. விருத்தசேதனம் பண்ணிக்கொள்வதற்கு எங்கள் சொல் கேளாமற்போவீர்களானால், நாங்கள் எங்கள் குமாரத்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. सो हमोर और उसका पुत्र शकेम अपने नगर के फाटक के निकट जा कर नगरवासियों को यों समझाने लगे;]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டு போய்விடுவோம் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. कि वे मनुष्य तो हमारे संग मेल से रहना चाहते हैं; सो उन्हें इस देश में रह के लेनदेन करने दो;]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய வார்த்தைகள் ஏமோருக்கும் ஏமோரின் குமாரனாகிய சீகேமுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखो, यह देश उनके लिये भी बहुत है; फिर हम लोग उनकी बेटियों को ब्याह लें, और अपनी बेटियों को उन्हें]]></a:t>
+              <a:t><![CDATA[19. அந்த வாலிபன் யாக்கோபுடைய குமாரத்தியின்மேல் பிரியம் வைத்திருந்தபடியால், அந்தக் காரியத்தைச் செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया करें।]]></a:t>
+              <a:t><![CDATA[அவன் தாமதம்பண்ணவில்லை. அவன் தன் தகப்பன் வீட்டார் அனைவருக்குள்ளும் மேன்மையுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. वे लोग केवल इस बात पर हमारे संग रहने और एक ही समुदाय के मनुष्य हो जाने को प्रसन्न हैं, कि उनकी]]></a:t>
+              <a:t><![CDATA[20. ஏமோரும் அவன் குமாரன் சீகேமும் தங்கள் பட்டணத்தின் வாசலில் வந்து, தங்கள் பட்டணத்து மனிதரோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नाईं हमारे सब पुरूषों का भी खतना किया जाए।]]></a:t>
+              <a:t><![CDATA[21. இந்த மனிதர் நம்மோடே சமாதானமாயிருக்கிறார்கள்; ஆகையால், அவர்கள் இந்தத் தேசத்தில் வாசம்பண்ணி, இதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. क्या उनकी भेड़-बकरियां, और गाय-बैल वरन उनके सारे पशु और धन सम्पत्ति हमारी न हो जाएगी? इतना ही]]></a:t>
+              <a:t><![CDATA[வியாபாரம்பண்ணட்டும்; அவர்களும் வாசம்பண்ணுகிறதற்கு தேசம் விஸ்தாரமாயிருக்கிறது; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको भ्रष्ट कर डाला।]]></a:t>
+              <a:t><![CDATA[அவளோடே சயனித்து, அவளைத் தீட்டுப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करें कि हम लोग उनकी बात मान लें, तो वे हमारे संग रहेंगे।]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளை நமக்கு மனைவிகளாகக் கொண்டு, நம்முடைய குமாரத்திகளை அவர்களுக்குக் கொடுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. सो जितने उस नगर के फाटक से निकलते थे, उन सभों ने हमोर की और उसके पुत्र शकेम की बात मानी; और हर]]></a:t>
+              <a:t><![CDATA[22. அந்த மனிதர் விருத்தசேதனம் பண்ணப்பட்டவர்களாயிருக்கிறது போல, நம்மிலுள்ள ஆண்மக்கள் யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक पुरूष का खतना किया गया, जितने उस नगर के फाटक से निकलते थे।]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம் பண்ணப்பட்டால் அவர்கள் ஏகஜனமாக நம்மோடே வாசம்பண்ணச் சம்மதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तीसरे दिन, जब वे लोग पीड़ित पड़े थे, तब ऐसा हुआ कि शिमोन और लेवी नाम याकूब के दो पुत्रों ने, जो]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய ஆடுமாடுகள் ஆஸ்திகள் மிருகஜீவன்கள் எல்லாம் நம்மைச் சேருமல்லவா? அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दीना के भाई थे, अपनी अपनी तलवार ले उस नगर में निधड़क घुस कर सब पुरूषों को घात किया।]]></a:t>
+              <a:t><![CDATA[சம்மதிப்போமானால், அவர்கள் நம்முடனே வாசம்பண்ணுவார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और हमोर और उसके पुत्र शकेम को उन्होंने तलवार से मार डाला, और दीना को शकेम के घर से निकाल ले गए।]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஏமோரின் பட்டணத்து வாசலில் புறப்பட்டுவரும் அனைவரும் அவன் சொல்லையும் அவன் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और याकूब के पुत्रों ने घात कर डालने पर भी चढ़ कर नगर को इसलिये लूट लिया, कि उस में उनकी बहिन]]></a:t>
+              <a:t><![CDATA[சீகேமின் சொல்லையும் கேட்டு, அவனுடைய பட்டணத்து வாசலில் புறப்பட்டுவரும் ஆண்மக்கள் யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अशुद्ध की गई थी।]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம் பண்ணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उन्होंने भेड़-बकरी, और गाय-बैल, और गदहे, और नगर और मैदान में जितना धन था ले लिया।]]></a:t>
+              <a:t><![CDATA[25. மூன்றாம் நாளில் அவர்களுக்கு நோவெடுத்துக்கொண்டபோது, யாக்கோபின் குமாரரும் தீனாளின் சகோதரருமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. उस सब को, और उनके बाल-बच्चों, और स्त्रियों को भी हर ले गए, वरन घर घर में जो कुछ था, उसको भी]]></a:t>
+              <a:t><![CDATA[சிமியோன் லேவி என்ற இவ்விரண்டு பேரும் தன்தன் பட்டயத்தை எடுத்துக்கொண்டு, துணிகரமாய்ப் பட்டணத்தில்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब उसका मन याकूब की बेटी दीना से लग गया, और उसने उस कन्या से प्रेम की बातें की, और उससे प्रेम]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய மனம் யாக்கோபின் குமாரத்தியாகிய தீனாள்மேல் பற்றுதலாயிருந்தது; அவன் அந்தப் பெண்ணை நேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्होंने लूट लिया।]]></a:t>
+              <a:t><![CDATA[பாய்ந்து, ஆண்மக்கள் யாவரையும் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब याकूब ने शिमोन और लेवी से कहा, तुम ने जो उस देश के निवासी कनानियोंऔर परिज्जियों के मन में]]></a:t>
+              <a:t><![CDATA[26. ஏமோரையும் அவன் குமாரன் சீகேமையும் பட்டயக்கருக்காலே கொன்று, சீகேமின் வீட்டிலிருந்த தீனாளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरी ओर घृणा उत्पन्न कराई है, इस से तुम ने मुझे संकट में डाला है, क्योंकि मेरे साथ तो थोड़े की लोग]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டு போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं, सो अब वे इकट्ठे हो कर मुझ पर चढ़ेंगे, और मुझे मार डालेंगे, सो मैं अपने घराने समेत सत्यानाश हो]]></a:t>
+              <a:t><![CDATA[27. மேலும் யாக்கோபின் குமாரர் வெட்டுண்டவர்களிடத்தில் வந்து, தங்கள் சகோதரியை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाऊंगा।]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தினதற்காகப் பட்டணத்தைக் கொள்ளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14273,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. उन्होंने कहा, क्या वह हमारी बहिन के साथ वेश्या की नाईं बर्ताव करे?]]></a:t>
+              <a:t><![CDATA[28. அவர்களுடைய ஆடுமாடுகளையும் கழுதைகளையும், பட்டணத்திலும் வயல்வெளியிலும் இருந்தவைகள் யாவையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் எடுத்துக்கொண்டு, அவர்களுடைய எல்லாக் குழந்தைகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்திரீகளையும் சிறைபிடித்து, வீட்டிலிருந்த எல்லாவற்றையும் கொள்ளையிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்பொழுது யாக்கோபு சிமியோனையும் லேவியையும் பார்த்து: இந்தத் தேசத்தில் குடியிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கானானியரிடத்திலும் பெரிசியரிடத்திலும் என் வாசனையை நீங்கள் கெடுத்ததினாலே என்னைக் கலங்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करने लगा।]]></a:t>
+              <a:t><![CDATA[அந்தப் பெண்ணின் மனதுக்கு இன்பமாய்ப் பேசினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணினீர்கள்; நான் கொஞ்ச ஜனமுள்ளவன்; அவர்கள் எனக்கு விரோதமாய்க் கூட்டங்கூடி, நானும் என் குடும்பமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழியும்படி என்னை வெட்டிப்போடுவார்களே என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அதற்கு அவர்கள்: எங்கள் சகோதரியை அவர்கள் ஒரு வேசியைப்போல நடத்தலாமோ என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और शकेम ने अपने पिता हमोर से कहा, मुझे इस लड़की को मेरी पत्नी होने के लिये दिला दे।]]></a:t>
+              <a:t><![CDATA[4. சீகேம் தன் தகப்பனாகிய ஏமோரை நோக்கி: இந்தப்பெண்ணை எனக்குக் கொள்ளவேண்டும் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और याकूब ने सुना, कि शकेम ने मेरी बेटी दीना को अशुद्ध कर डाला है, पर उसके पुत्र उस समय पशुओं के]]></a:t>
+              <a:t><![CDATA[5. தன் குமாரத்தியாகிய தீனாளை அவன் தீட்டுப்படுத்தினதை யாக்கோபு கேள்விப்பட்டபோது , அவன் குமாரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[संग मैदान में थे, सो वह उनके आने तक चुप रहा।]]></a:t>
+              <a:t><![CDATA[அவனுடைய மந்தையினிடத்தில் வெளியிலே இருந்தார்கள்; அவர்கள் வருமளவும் யாக்கோபு பேசாமலிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>