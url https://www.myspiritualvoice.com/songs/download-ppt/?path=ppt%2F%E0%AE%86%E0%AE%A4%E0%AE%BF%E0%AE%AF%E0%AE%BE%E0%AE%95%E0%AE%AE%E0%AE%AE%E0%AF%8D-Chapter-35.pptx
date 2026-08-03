--- v0 (2026-06-15)
+++ v1 (2026-08-03)
@@ -87,54 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -163,52 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -354,55 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு பிரயாணம் புறப்பட்டார்கள்; அவர்களைச் சுற்றிலுமிருந்த பட்டணத்தாருக்குத் தேவனாலே பயங்கரம் உண்டானதினால், அவர்கள் யாக்கோபின் குமாரரைப் பின்தொடராதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு பெத்தேலை விட்டுப் பிரயாணம் புறப்பட்டார்கள். எப்பிராத்தாவுக்கு வர இன்னும் கொஞ்சம் தூரம் இருக்கும்போது, ராகேல் பிள்ளை பெற்றாள்; பிரசவத்தில் அவளுக்குக் கடும்வேதனை உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு பிரயாணம் புறப்பட்டார்கள்; அவர்களைச் சுற்றிலுமிருந்த பட்டணத்தாருக்குத் தேவனாலே பயங்கரம் உண்டானதினால், அவர்கள் யாக்கோபின் குமாரரைப் பின்தொடராதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு பெத்தேலை விட்டுப் பிரயாணம் புறப்பட்டார்கள். எப்பிராத்தாவுக்கு வர இன்னும் கொஞ்சம் தூரம் இருக்கும்போது, ராகேல் பிள்ளை பெற்றாள்; பிரசவத்தில் அவளுக்குக் கடும்வேதனை உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யாக்கோபும் அவனோடேகூட இருந்த எல்லா ஜனங்களும் கானான் தேசத்திலுள்ள பெத்தேல் என்னும் லூசுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. பிரசவிக்கும்போது, அவளுக்குக் கடும்வேதனையாயிருக்கையில், மருத்துவச்சி அவளைப் பார்த்து: பயப்படாதே, இந்த முறையும் புத்திரனைப் பெறுவாய் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யாக்கோபும் அவனோடேகூட இருந்த எல்லா ஜனங்களும் கானான் தேசத்திலுள்ள பெத்தேல் என்னும் லூசுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. மரண காலத்தில் அவள் ஆத்துமா பிரியும்போது, அவள் அவனுக்கு பெனோனி என்று பேரிட்டாள்: அவன் தகப்பனோ, அவனுக்கு பென்யமீன் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, தன் சகோதரனுடைய முகத்துக்குத் தப்பி ஓடினபோது, அங்கே தனக்கு தேவன் தரிசனமானபடியால், அந்த ஸ்தலத்திற்கு ஏல்பெத்தேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. மரண காலத்தில் அவள் ஆத்துமா பிரியும்போது, அவள் அவனுக்கு பெனோனி என்று பேரிட்டாள்: அவன் தகப்பனோ, அவனுக்கு பென்யமீன் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, தன் சகோதரனுடைய முகத்துக்குத் தப்பி ஓடினபோது, அங்கே தனக்கு தேவன் தரிசனமானபடியால், அந்த ஸ்தலத்திற்கு ஏல்பெத்தேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. ராகேல் மரித்து, பெத்லகேம் என்னும் எப்பிராத்தா ஊருக்குப் போகிற வழியிலே அடக்கம்பண்ணப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ரெபெக்காளின் தாதியாகிய தெபொராள் மரித்து, பெத்தேலுக்குச் சமீபமாயிருந்த ஒரு கர்வாலி மரத்தின்கீழ் அடக்கம்பண்ணப்பட்டாள்; அதற்கு அல்லோன்பாகூத் என்னும் பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. அவள் கல்லறையின்மேல் யாக்கோபு ஒரு தூணை நிறுத்தினான்; அதுவே இந்நாள்வரைக்கும் இருக்கிற ராகேலுடைய கல்லறையின் தூண்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ரெபெக்காளின் தாதியாகிய தெபொராள் மரித்து, பெத்தேலுக்குச் சமீபமாயிருந்த ஒரு கர்வாலி மரத்தின்கீழ் அடக்கம்பண்ணப்பட்டாள்; அதற்கு அல்லோன்பாகூத் என்னும் பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேல் பிரயாணம்பண்ணி, ஏதேர் என்கிற கோபுரத்திற்கு அப்புறத்தில் கூடாரம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாக்கோபு பதான் அராமிலிருந்து வந்தபின்பு தேவன் அவனுக்கு மறுபடியும் தரிசனமாகி, அவனை ஆசீர்வதித்து:]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் அந்தத் தேசத்தில் தங்கிக் குடியிருக்கும்போது, ரூபன் போய், தன் தகப்பனுடைய மறுமனையாட்டியாகிய பில்காளோடே சயனித்தான்; அதை இஸ்ரவேல் கேள்விப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுது உன் பேர் யாக்கோபு, இனி உன் பேர் யாக்கோபு என்னப்படாமல், இஸ்ரவேல் என்று உனக்குப் பேர் வழங்கும் என்று சொல்லி, அவனுக்கு இஸ்ரவேல் என்று பேரிட்டார்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் அந்தத் தேசத்தில் தங்கிக் குடியிருக்கும்போது, ரூபன் போய், தன் தகப்பனுடைய மறுமனையாட்டியாகிய பில்காளோடே சயனித்தான்; அதை இஸ்ரவேல் கேள்விப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் யாக்கோபை நோக்கி: நீ எழுந்து பெத்தேலுக்குப் போய், அங்கே குடியிருந்து, நீ உன் சகோதரனாகிய ஏசாவின் முகத்திற்கு விலகி ஓடிப்போகிறபோது, உனக்குத் தரிசனமான தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்கு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் தேவன் அவனை நோக்கி: நான் சர்வவல்லமையுள்ள தேவன், நீ பலுகிப் பெருகுவாயாக; ஒரு ஜாதியும் பற்பல ஜாதிகளின் கூட்டங்களும் உன்னிடத்திலிருந்து உண்டாகும்; ராஜாக்களும் உன் சந்ததியில் பிறப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுது உன் பேர் யாக்கோபு, இனி உன் பேர் யாக்கோபு என்னப்படாமல், இஸ்ரவேல் என்று உனக்குப் பேர் வழங்கும் என்று சொல்லி, அவனுக்கு இஸ்ரவேல் என்று பேரிட்டார்.]]></a:t>
+              <a:t><![CDATA[23. யாக்கோபின் குமாரர் பன்னிரண்டுபேர், யாக்கோபின் மூத்தமகனாகிய ரூபன், சிமியோன், லேவி, யூதா, இசக்கார், செபுலோன் என்பவர்கள் லேயாள் பெற்ற குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தேவன் அவனை நோக்கி: நான் சர்வவல்லமையுள்ள தேவன், நீ பலுகிப் பெருகுவாயாக; ஒரு ஜாதியும் பற்பல ஜாதிகளின் கூட்டங்களும் உன்னிடத்திலிருந்து உண்டாகும்; ராஜாக்களும் உன் சந்ததியில் பிறப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. யாக்கோபின் குமாரர் பன்னிரண்டுபேர், யாக்கோபின் மூத்தமகனாகிய ரூபன், சிமியோன், லேவி, யூதா, இசக்கார், செபுலோன் என்பவர்கள் லேயாள் பெற்ற குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் தேவன் அவனை நோக்கி: நான் சர்வவல்லமையுள்ள தேவன், நீ பலுகிப் பெருகுவாயாக; ஒரு ஜாதியும் பற்பல ஜாதிகளின் கூட்டங்களும் உன்னிடத்திலிருந்து உண்டாகும்; ராஜாக்களும் உன் சந்ததியில் பிறப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[24. யோசேப்பு, பென்யமீன் என்பவர்கள் ராகேல் பெற்ற குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் கொடுத்த தேசத்தை உனக்குக் கொடுப்பேன்; உனக்குப் பின் உன் சந்ததிக்கும் இந்த தேசத்தைக் கொடுப்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[25. தாண், நப்தலி என்பவர்கள் ராகேலுடைய பணிவிடைக்காரியாகிய பில்காள் பெற்ற குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் கொடுத்த தேசத்தை உனக்குக் கொடுப்பேன்; உனக்குப் பின் உன் சந்ததிக்கும் இந்த தேசத்தைக் கொடுப்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[26. காத், ஆசேர் என்பவர்கள் லேயாளின் பணிவிடைக்காரியாகிய சில்பாள் பெற்ற குமாரர்; இவர்களே யாக்கோபுக்குப் பதான் அராமிலே பிறந்த குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவன் அவனோடே பேசின ஸ்தலத்திலிருந்து அவனைவிட்டு எழுந்தருளிப் போனார்.]]></a:t>
+              <a:t><![CDATA[26. காத், ஆசேர் என்பவர்கள் லேயாளின் பணிவிடைக்காரியாகிய சில்பாள் பெற்ற குமாரர்; இவர்களே யாக்கோபுக்குப் பதான் அராமிலே பிறந்த குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது யாக்கோபு தன்னோடே அவர் பேசின ஸ்தலத்திலே ஒரு கற்றூணை நிறுத்தி, அதின்மேல் பானபலியை ஊற்றி, எண்ணெயையும் வார்த்தான்.]]></a:t>
+              <a:t><![CDATA[27. பின்பு, யாக்கோபு அர்பாவின் ஊராகிய மம்ரேக்குத் தன் தகப்பனாகிய ஈசாக்கினிடத்தில் வந்தான்; அது ஆபிரகாமும் ஈசாக்கும் தங்கியிருந்த எபிரோன் என்னும் ஊர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது யாக்கோபு தன்னோடே அவர் பேசின ஸ்தலத்திலே ஒரு கற்றூணை நிறுத்தி, அதின்மேல் பானபலியை ஊற்றி, எண்ணெயையும் வார்த்தான்.]]></a:t>
+              <a:t><![CDATA[27. பின்பு, யாக்கோபு அர்பாவின் ஊராகிய மம்ரேக்குத் தன் தகப்பனாகிய ஈசாக்கினிடத்தில் வந்தான்; அது ஆபிரகாமும் ஈசாக்கும் தங்கியிருந்த எபிரோன் என்னும் ஊர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவன் தன்னோடே பேசின அந்த ஸ்தலத்திற்கு யாக்கோபு பெத்தேல் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[28. ஈசாக்கு விருத்தாப்பியமும் பூரண ஆயுசுமுள்ளவனாகி, நூற்றெண்பது வருஷம் ஜீவித்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு பெத்தேலை விட்டுப் பிரயாணம் புறப்பட்டார்கள். எப்பிராத்தாவுக்கு வர இன்னும் கொஞ்சம் தூரம் இருக்கும்போது, ராகேல் பிள்ளை பெற்றாள்; பிரசவத்தில் அவளுக்குக் கடும்வேதனை உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. பிராணன்போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான். அவன் குமாரராகிய ஏசாவும் யாக்கோபும் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் யாக்கோபை நோக்கி: நீ எழுந்து பெத்தேலுக்குப் போய், அங்கே குடியிருந்து, நீ உன் சகோதரனாகிய ஏசாவின் முகத்திற்கு விலகி ஓடிப்போகிறபோது, உனக்குத் தரிசனமான தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்கு என்றார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் தேவன் அவனை நோக்கி: நான் சர்வவல்லமையுள்ள தேவன், நீ பலுகிப் பெருகுவாயாக; ஒரு ஜாதியும் பற்பல ஜாதிகளின் கூட்டங்களும் உன்னிடத்திலிருந்து உண்டாகும்; ராஜாக்களும் உன் சந்ததியில் பிறப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு பெத்தேலை விட்டுப் பிரயாணம் புறப்பட்டார்கள். எப்பிராத்தாவுக்கு வர இன்னும் கொஞ்சம் தூரம் இருக்கும்போது, ராகேல் பிள்ளை பெற்றாள்; பிரசவத்தில் அவளுக்குக் கடும்வேதனை உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. பிராணன்போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான். அவன் குமாரராகிய ஏசாவும் யாக்கோபும் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிரசவிக்கும்போது, அவளுக்குக் கடும்வேதனையாயிருக்கையில், மருத்துவச்சி அவளைப் பார்த்து: பயப்படாதே, இந்த முறையும் புத்திரனைப் பெறுவாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. தேவன் யாக்கோபை நோக்கி: நீ எழுந்து பெத்தேலுக்குப் போய், அங்கே குடியிருந்து, நீ உன் சகோதரனாகிய ஏசாவின் முகத்திற்கு விலகி ஓடிப்போகிறபோது, உனக்குத் தரிசனமான தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்கு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிரசவிக்கும்போது, அவளுக்குக் கடும்வேதனையாயிருக்கையில், மருத்துவச்சி அவளைப் பார்த்து: பயப்படாதே, இந்த முறையும் புத்திரனைப் பெறுவாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. தேவன் யாக்கோபை நோக்கி: நீ எழுந்து பெத்தேலுக்குப் போய், அங்கே குடியிருந்து, நீ உன் சகோதரனாகிய ஏசாவின் முகத்திற்கு விலகி ஓடிப்போகிறபோது, உனக்குத் தரிசனமான தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்கு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மரண காலத்தில் அவள் ஆத்துமா பிரியும்போது, அவள் அவனுக்கு பெனோனி என்று பேரிட்டாள்: அவன் தகப்பனோ, அவனுக்கு பென்யமீன் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு தன் வீட்டாரையும் தன்னோடேகூட இருந்த மற்ற அனைவரையும் நோக்கி: உங்களிடத்தில் இருக்கிற அந்நிய தெய்வங்களை விலக்கிப்போட்டு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு, உங்கள் வஸ்திரங்களை மாற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மரண காலத்தில் அவள் ஆத்துமா பிரியும்போது, அவள் அவனுக்கு பெனோனி என்று பேரிட்டாள்: அவன் தகப்பனோ, அவனுக்கு பென்யமீன் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு தன் வீட்டாரையும் தன்னோடேகூட இருந்த மற்ற அனைவரையும் நோக்கி: உங்களிடத்தில் இருக்கிற அந்நிய தெய்வங்களை விலக்கிப்போட்டு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு, உங்கள் வஸ்திரங்களை மாற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராகேல் மரித்து, பெத்லகேம் என்னும் எப்பிராத்தா ஊருக்குப் போகிற வழியிலே அடக்கம்பண்ணப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[3. நாம் எழுந்து பெத்தேலுக்குப் போவோம் வாருங்கள்; எனக்கு ஆபத்து நேரிட்ட நாளில் என் விண்ணப்பத்துக்கு உத்தரவு அருளிச்செய்து, நான் நடந்த வழியிலே என்னோடேகூட இருந்த தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்குவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் கல்லறையின்மேல் யாக்கோபு ஒரு தூணை நிறுத்தினான்; அதுவே இந்நாள்வரைக்கும் இருக்கிற ராகேலுடைய கல்லறையின் தூண்.]]></a:t>
+              <a:t><![CDATA[3. நாம் எழுந்து பெத்தேலுக்குப் போவோம் வாருங்கள்; எனக்கு ஆபத்து நேரிட்ட நாளில் என் விண்ணப்பத்துக்கு உத்தரவு அருளிச்செய்து, நான் நடந்த வழியிலே என்னோடேகூட இருந்த தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்குவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேல் பிரயாணம்பண்ணி, ஏதேர் என்கிற கோபுரத்திற்கு அப்புறத்தில் கூடாரம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவர்கள் தங்கள் கையிலிருந்த எல்லா அந்நிய தெய்வங்களையும், தங்கள் காதணிகளையும் யாக்கோபிடத்தில் கொடுத்தார்கள்; யாக்கோபு அவைகளைச் சீகேம் ஊர் அருகே இருந்த ஒரு கர்வாலி மரத்தின் கீழே புதைத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் அந்தத் தேசத்தில் தங்கிக் குடியிருக்கும்போது, ரூபன் போய், தன் தகப்பனுடைய மறுமனையாட்டியாகிய பில்காளோடே சயனித்தான்; அதை இஸ்ரவேல் கேள்விப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவர்கள் தங்கள் கையிலிருந்த எல்லா அந்நிய தெய்வங்களையும், தங்கள் காதணிகளையும் யாக்கோபிடத்தில் கொடுத்தார்கள்; யாக்கோபு அவைகளைச் சீகேம் ஊர் அருகே இருந்த ஒரு கர்வாலி மரத்தின் கீழே புதைத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் அந்தத் தேசத்தில் தங்கிக் குடியிருக்கும்போது, ரூபன் போய், தன் தகப்பனுடைய மறுமனையாட்டியாகிய பில்காளோடே சயனித்தான்; அதை இஸ்ரவேல் கேள்விப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[5. பின்பு பிரயாணம் புறப்பட்டார்கள்; அவர்களைச் சுற்றிலுமிருந்த பட்டணத்தாருக்குத் தேவனாலே பயங்கரம் உண்டானதினால், அவர்கள் யாக்கோபின் குமாரரைப் பின்தொடராதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு தன் வீட்டாரையும் தன்னோடேகூட இருந்த மற்ற அனைவரையும் நோக்கி: உங்களிடத்தில் இருக்கிற அந்நிய தெய்வங்களை விலக்கிப்போட்டு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு, உங்கள் வஸ்திரங்களை மாற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் கொடுத்த தேசத்தை உனக்குக் கொடுப்பேன்; உனக்குப் பின் உன் சந்ததிக்கும் இந்த தேசத்தைக் கொடுப்பேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யாக்கோபின் குமாரர் பன்னிரண்டுபேர், யாக்கோபின் மூத்தமகனாகிய ரூபன், சிமியோன், லேவி, யூதா, இசக்கார், செபுலோன் என்பவர்கள் லேயாள் பெற்ற குமாரர்.]]></a:t>
+              <a:t><![CDATA[5. பின்பு பிரயாணம் புறப்பட்டார்கள்; அவர்களைச் சுற்றிலுமிருந்த பட்டணத்தாருக்குத் தேவனாலே பயங்கரம் உண்டானதினால், அவர்கள் யாக்கோபின் குமாரரைப் பின்தொடராதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யாக்கோபின் குமாரர் பன்னிரண்டுபேர், யாக்கோபின் மூத்தமகனாகிய ரூபன், சிமியோன், லேவி, யூதா, இசக்கார், செபுலோன் என்பவர்கள் லேயாள் பெற்ற குமாரர்.]]></a:t>
+              <a:t><![CDATA[6. யாக்கோபும் அவனோடேகூட இருந்த எல்லா ஜனங்களும் கானான் தேசத்திலுள்ள பெத்தேல் என்னும் லூசுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோசேப்பு, பென்யமீன் என்பவர்கள் ராகேல் பெற்ற குமாரர்.]]></a:t>
+              <a:t><![CDATA[7. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, தன் சகோதரனுடைய முகத்துக்குத் தப்பி ஓடினபோது, அங்கே தனக்கு தேவன் தரிசனமானபடியால், அந்த ஸ்தலத்திற்கு ஏல்பெத்தேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாண், நப்தலி என்பவர்கள் ராகேலுடைய பணிவிடைக்காரியாகிய பில்காள் பெற்ற குமாரர்.]]></a:t>
+              <a:t><![CDATA[7. அங்கே அவன் ஒரு பலிபீடத்தைக் கட்டி, தன் சகோதரனுடைய முகத்துக்குத் தப்பி ஓடினபோது, அங்கே தனக்கு தேவன் தரிசனமானபடியால், அந்த ஸ்தலத்திற்கு ஏல்பெத்தேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. காத், ஆசேர் என்பவர்கள் லேயாளின் பணிவிடைக்காரியாகிய சில்பாள் பெற்ற குமாரர்; இவர்களே யாக்கோபுக்குப் பதான் அராமிலே பிறந்த குமாரர்.]]></a:t>
+              <a:t><![CDATA[8. ரெபெக்காளின் தாதியாகிய தெபொராள் மரித்து, பெத்தேலுக்குச் சமீபமாயிருந்த ஒரு கர்வாலி மரத்தின்கீழ் அடக்கம்பண்ணப்பட்டாள்; அதற்கு அல்லோன்பாகூத் என்னும் பேர் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. காத், ஆசேர் என்பவர்கள் லேயாளின் பணிவிடைக்காரியாகிய சில்பாள் பெற்ற குமாரர்; இவர்களே யாக்கோபுக்குப் பதான் அராமிலே பிறந்த குமாரர்.]]></a:t>
+              <a:t><![CDATA[8. ரெபெக்காளின் தாதியாகிய தெபொராள் மரித்து, பெத்தேலுக்குச் சமீபமாயிருந்த ஒரு கர்வாலி மரத்தின்கீழ் அடக்கம்பண்ணப்பட்டாள்; அதற்கு அல்லோன்பாகூத் என்னும் பேர் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு, யாக்கோபு அர்பாவின் ஊராகிய மம்ரேக்குத் தன் தகப்பனாகிய ஈசாக்கினிடத்தில் வந்தான்; அது ஆபிரகாமும் ஈசாக்கும் தங்கியிருந்த எபிரோன் என்னும் ஊர்.]]></a:t>
+              <a:t><![CDATA[9. யாக்கோபு பதான் அராமிலிருந்து வந்தபின்பு தேவன் அவனுக்கு மறுபடியும் தரிசனமாகி, அவனை ஆசீர்வதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு, யாக்கோபு அர்பாவின் ஊராகிய மம்ரேக்குத் தன் தகப்பனாகிய ஈசாக்கினிடத்தில் வந்தான்; அது ஆபிரகாமும் ஈசாக்கும் தங்கியிருந்த எபிரோன் என்னும் ஊர்.]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுது உன் பேர் யாக்கோபு, இனி உன் பேர் யாக்கோபு என்னப்படாமல், இஸ்ரவேல் என்று உனக்குப் பேர் வழங்கும் என்று சொல்லி, அவனுக்கு இஸ்ரவேல் என்று பேரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,160 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஈசாக்கு விருத்தாப்பியமும் பூரண ஆயுசுமுள்ளவனாகி, நூற்றெண்பது வருஷம் ஜீவித்திருந்து,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[29. பிராணன்போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான். அவன் குமாரராகிய ஏசாவும் யாக்கோபும் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுது உன் பேர் யாக்கோபு, இனி உன் பேர் யாக்கோபு என்னப்படாமல், இஸ்ரவேல் என்று உனக்குப் பேர் வழங்கும் என்று சொல்லி, அவனுக்கு இஸ்ரவேல் என்று பேரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,160 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யாக்கோபு தன் வீட்டாரையும் தன்னோடேகூட இருந்த மற்ற அனைவரையும் நோக்கி: உங்களிடத்தில் இருக்கிற அந்நிய தெய்வங்களை விலக்கிப்போட்டு, உங்களைச் சுத்தம்பண்ணிக்கொண்டு, உங்கள் வஸ்திரங்களை மாற்றுங்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[29. பிராணன்போய் மரித்து, தன் ஜனத்தாரோடே சேர்க்கப்பட்டான். அவன் குமாரராகிய ஏசாவும் யாக்கோபும் அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் கொடுத்த தேசத்தை உனக்குக் கொடுப்பேன்; உனக்குப் பின் உன் சந்ததிக்கும் இந்த தேசத்தைக் கொடுப்பேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் எழுந்து பெத்தேலுக்குப் போவோம் வாருங்கள்; எனக்கு ஆபத்து நேரிட்ட நாளில் என் விண்ணப்பத்துக்கு உத்தரவு அருளிச்செய்து, நான் நடந்த வழியிலே என்னோடேகூட இருந்த தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்குவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. தேவன் அவனோடே பேசின ஸ்தலத்திலிருந்து அவனைவிட்டு எழுந்தருளிப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் எழுந்து பெத்தேலுக்குப் போவோம் வாருங்கள்; எனக்கு ஆபத்து நேரிட்ட நாளில் என் விண்ணப்பத்துக்கு உத்தரவு அருளிச்செய்து, நான் நடந்த வழியிலே என்னோடேகூட இருந்த தேவனுக்கு அங்கே ஒரு பலிபீடத்தை உண்டாக்குவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது யாக்கோபு தன்னோடே அவர் பேசின ஸ்தலத்திலே ஒரு கற்றூணை நிறுத்தி, அதின்மேல் பானபலியை ஊற்றி, எண்ணெயையும் வார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவர்கள் தங்கள் கையிலிருந்த எல்லா அந்நிய தெய்வங்களையும், தங்கள் காதணிகளையும் யாக்கோபிடத்தில் கொடுத்தார்கள்; யாக்கோபு அவைகளைச் சீகேம் ஊர் அருகே இருந்த ஒரு கர்வாலி மரத்தின் கீழே புதைத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது யாக்கோபு தன்னோடே அவர் பேசின ஸ்தலத்திலே ஒரு கற்றூணை நிறுத்தி, அதின்மேல் பானபலியை ஊற்றி, எண்ணெயையும் வார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவர்கள் தங்கள் கையிலிருந்த எல்லா அந்நிய தெய்வங்களையும், தங்கள் காதணிகளையும் யாக்கோபிடத்தில் கொடுத்தார்கள்; யாக்கோபு அவைகளைச் சீகேம் ஊர் அருகே இருந்த ஒரு கர்வாலி மரத்தின் கீழே புதைத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[15. தேவன் தன்னோடே பேசின அந்த ஸ்தலத்திற்கு யாக்கோபு பெத்தேல் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470493019" r:id="rId1"/>
+    <p:sldLayoutId id="2474729525" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6153,70 +5927,54 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they journeyed: and the terror of God was upon the cities that were round about them, and]]></a:t>
+              <a:t><![CDATA[16. फिर उन्होंने बेतेल से कूच किया; और एप्राता थोड़ी ही दूर रह गया था, कि राहेल को बच्चा जनने की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they did not pursue after the sons of Jacob.]]></a:t>
+              <a:t><![CDATA[बड़ी पीड़ा आने लगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So Jacob came to Luz, which is in the land of Canaan, that is, Bethel, he and all the people that]]></a:t>
+              <a:t><![CDATA[17. जब उसको बड़ी बड़ी पीड़ा उठती थी तब धाय ने उससे कहा, मत डर; अब की भी तेरे बेटा ही होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were with him.]]></a:t>
+              <a:t><![CDATA[18. तब ऐसा हुआ, कि वह मर गई, और प्राण निकलते निकलते उसने उस बेटे को नाम बेनोनी रखा: पर उसके पिता ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he built there an altar, and called the place Elbethel: because there God appeared unto him,]]></a:t>
+              <a:t><![CDATA[उसका नाम बिन्यामीन रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when he fled from the face of his brother.]]></a:t>
+              <a:t><![CDATA[19. यों राहेल मर गई, और एप्राता, अर्थात बेतलेहेम के मार्ग में, उसको मिट्टी दी गई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But Deborah Rebekah's nurse died, and she was buried beneath Bethel under an oak: and the name of]]></a:t>
+              <a:t><![CDATA[20. और याकूब ने उसकी कब्र पर एक खम्भा खड़ा किया: राहेल की कब्र का वही खम्भा आज तक बना है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it was called Allonbachuth.]]></a:t>
+              <a:t><![CDATA[21. फिर इस्राएल ने कूच किया, और एदेर नाम गुम्मट के आगे बढ़कर अपना तम्बू खड़ा किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And God appeared unto Jacob again, when he came out of Padanaram, and blessed him.]]></a:t>
+              <a:t><![CDATA[22. जब इस्राएल उस देश में बसा था, तब एक दिन ऐसा हुआ, कि रूबेन ने जा कर अपने पिता की रखेली बिल्हा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And God said unto him, Your name is Jacob: your name shall not be called any more Jacob, but]]></a:t>
+              <a:t><![CDATA[साथ कुकर्म किया: और यह बात इस्राएल को मालूम हो गई॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And God said unto Jacob, Arise, go up to Bethel, and dwell there: and make there an altar unto]]></a:t>
+              <a:t><![CDATA[11. फिर परमेश्वर ने उससे कहा, मैं सर्वशक्तिमान ईश्वर हूं: तू फूले-फले और बढ़े; और तुझ से एक जाति वरन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel shall be your name: and he called his name Israel.]]></a:t>
+              <a:t><![CDATA[23. याकूब के बारह पुत्र हुए। उन में से लिआ: के पुत्र ये थे; अर्थात याकूब का जेठा, रूबेन, फिर शिमोन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And God said unto him, I am God Almighty: be fruitful and multiply; a nation and a company of]]></a:t>
+              <a:t><![CDATA[लेवी, यहूदा, इस्साकार, और जबूलून।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nations shall be of you, and kings shall come out of your loins;]]></a:t>
+              <a:t><![CDATA[24. और राहेल के पुत्र ये थे; अर्थात यूसुफ, और बिन्यामीन।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the land which I gave Abraham and Isaac, to you I will give it, and to your seed after you]]></a:t>
+              <a:t><![CDATA[25. और राहेल की लौन्डी बिल्हा के पुत्र ये थे; अर्थात दान, और नप्ताली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will I give the land.]]></a:t>
+              <a:t><![CDATA[26. और लिआ: की लौन्डी जिल्पा के पुत्र ये थे: अर्थात गाद, और आशेर; याकूब के ये ही पुत्र हुए, जो उससे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And God went up from him in the place where he talked with him.]]></a:t>
+              <a:t><![CDATA[पद्दनराम में उत्पन्न हुए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Jacob set up a pillar in the place where he talked with him, even a pillar of stone: and he]]></a:t>
+              <a:t><![CDATA[27. और याकूब मम्रे में, जो करियतअर्बा, अर्थात हब्रोन है, जहां इब्राहीम और इसहाक परदेशी हो कर रहे थे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[poured a drink offering thereon, and he poured oil thereon.]]></a:t>
+              <a:t><![CDATA[अपने पिता इसहाक के पास आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Jacob called the name of the place where God spoke with him, Bethel.]]></a:t>
+              <a:t><![CDATA[28. इसहाक की अवस्था एक सौ अस्सी बरस की हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they journeyed from Bethel; and there was but a little way to come to Ephrath: and Rachel]]></a:t>
+              <a:t><![CDATA[29. और इसहाक का प्राण छूट गया, और वह मर गया, और वह बूढ़ा और पूरी आयु का हो कर अपने लोगों में जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, that appeared unto you when you fled from the face of Esau your brother.]]></a:t>
+              <a:t><![CDATA[जातियों की एक मण्डली भी उत्पन्न होगी, और तेरे वंश में राजा उत्पन्न होंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[travailed, and she had hard labour.]]></a:t>
+              <a:t><![CDATA[मिला: और उसके पुत्र ऐसाव और याकूब ने उसको मिट्टी दी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it came to pass, when she was in hard labour, that the midwife said unto her, Fear not; you]]></a:t>
+              <a:t><![CDATA[1. तब परमेश्वर ने याकूब से कहा, यहां से कूच करके बेतेल को जा, और वहीं रह: और वहां ईश्वर के लिये वेदी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall have this son also.]]></a:t>
+              <a:t><![CDATA[बना, जिसने तुझे उस समय दर्शन दिया, जब तू अपने भाई ऐसाव के डर से भागा जाता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it came to pass, as her soul was in departing, (for she died) that she called his name]]></a:t>
+              <a:t><![CDATA[2. तब याकूब ने अपने घराने से, और उन सब से भी जो उसके संग थे, कहा, तुम्हारे बीच में जो पराए देवता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benoni: but his father called him Benjamin.]]></a:t>
+              <a:t><![CDATA[हैं, उन्हें निकाल फेंको ; और अपने अपने को शुद्ध करो, और अपने वस्त्र बदल डालो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Rachel died, and was buried in the way to Ephrath, which is Bethlehem.]]></a:t>
+              <a:t><![CDATA[3. और आओ, हम यहां से कूच करके बेतेल को जाएं; वहां मैं ईश्वर के लिये एक वेदी बनाऊंगा, जिसने संकट के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Jacob set a pillar upon her grave: that is the pillar of Rachel's grave unto this day.]]></a:t>
+              <a:t><![CDATA[दिन मेरी सुन ली, और जिस मार्ग से मैं चलता था, उस में मेरे संग रहा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Israel journeyed, and spread his tent beyond the tower of Edar.]]></a:t>
+              <a:t><![CDATA[4. सो जितने पराए देवता उनके पास थे, और जितने कुण्डल उनके कानोंमें थे, उन सभों को उन्होंने याकूब को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And it came to pass, when Israel dwelt in that land, that Reuben went and lay with Bilhah his]]></a:t>
+              <a:t><![CDATA[दिया; और उसने उन को उस सिन्दूर वृक्ष के नीचे, जो शकेम के पास है, गाड़ दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father's concubine: and Israel heard it. Now the sons of Jacob were twelve:]]></a:t>
+              <a:t><![CDATA[5. तब उन्होंने कूच किया: और उनके चारों ओर के नगर निवासियों के मन में परमेश्वर की ओर से ऐसा भय समा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then Jacob said unto his household, and to all that were with him, Put away the strange gods that]]></a:t>
+              <a:t><![CDATA[12. और जो देश मैं ने इब्राहीम और इसहाक को दिया है, वही देश तुझे देता हूं, और तेरे पीछे तेरे वंश को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The sons of Leah; Reuben, Jacob's firstborn, and Simeon, and Levi, and Judah, and Issachar, and]]></a:t>
+              <a:t><![CDATA[गया, कि उन्होंने याकूब के पुत्रों का पीछा न किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zebulun:]]></a:t>
+              <a:t><![CDATA[6. सो याकूब उन सब समेत, जो उसके संग थे, कनान देश के लूज नगर को आया। वह नगर बेतेल भी कहलाता है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The sons of Rachel; Joseph, and Benjamin:]]></a:t>
+              <a:t><![CDATA[7. वहां उसने एक वेदी बनाईं, और उस स्थान का नाम एलबेतेल रखा; क्योंकि जब वह अपने भाई के डर से भागा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the sons of Bilhah, Rachel's handmaid; Dan, and Naphtali:]]></a:t>
+              <a:t><![CDATA[जाता था तब परमेश्वर उस पर वहीं प्रगट हुआ था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the sons of Zilpah, Leah's handmaid: Gad, and Asher: these are the sons of Jacob, which were]]></a:t>
+              <a:t><![CDATA[8. और रिबका की दूध पिलानेहारी धाय दबोरा मर गई, और बेतेल के नीचे सिन्दूर वृक्ष के तले उसको मिट्टी दी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[born to him in Padanaram.]]></a:t>
+              <a:t><![CDATA[गई, और उस सिन्दूर वृक्ष का नाम अल्लोनबक्कूत रखा गया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Jacob came unto Isaac his father unto Mamre, unto the city of Arbah, which is Hebron, where]]></a:t>
+              <a:t><![CDATA[9. फिर याकूब के पद्दनराम से आने के पश्चात परमेश्वर ने दूसरी बार उसको दर्शन देकर आशीष दी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abraham and Isaac sojourned.]]></a:t>
+              <a:t><![CDATA[10. और परमेश्वर ने उससे कहा, अब तक तो तेरा नाम याकूब रहा है; पर आगे को तेरा नाम याकूब न रहेगा, तू]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the days of Isaac were an hundred and fourscore years.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[29. And Isaac gave up the spirit, and died, and was gathered unto his people, being old and full of]]></a:t>
+              <a:t><![CDATA[इस्राएल कहलाएगा:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are among you, and be clean, and change your garments:]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[days: and his sons Esau and Jacob buried him.]]></a:t>
+              <a:t><![CDATA[भी दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And let us arise, and go up to Bethel; and I will make there an altar unto God, who answered me]]></a:t>
+              <a:t><![CDATA[13. तब परमेश्वर उस स्थान में, जहां उसने याकूब से बातें की, उनके पास से ऊपर चढ़ गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the day of my distress, and was with me in the way which I went.]]></a:t>
+              <a:t><![CDATA[14. और जिस स्थान में परमेश्वर ने याकूब से बातें की, वहां याकूब ने पत्थर का एक खम्बा खड़ा किया, और उस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they gave unto Jacob all the strange gods which were in their hand, and all their earrings]]></a:t>
+              <a:t><![CDATA[पर अर्घ देकर तेल डाल दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which were in their ears; and Jacob hid them under the oak which was by Shechem.]]></a:t>
+              <a:t><![CDATA[15. और जहां परमेश्वर ने याकूब से बातें की, उस स्थान का नाम उसने बेतेल रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>